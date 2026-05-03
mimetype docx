--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -180,51 +180,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -863,295 +863,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top five unanswered questions in plant cell surface research</w:t>
+                <w:t xml:space="preserve">A change in the cell wall status initiates the elimination of the nucellus in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wout Boerjan</w:t>
+                <w:t xml:space="preserve">Wenjia Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Burlat</w:t>
+                <w:t xml:space="preserve">Dennys-Marcela Gómez-Páez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cosgrove</w:t>
+                <w:t xml:space="preserve">Sandrine Choinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dunand</w:t>
+                <w:t xml:space="preserve">Miryam Iannaccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Dupree</w:t>
+                <w:t xml:space="preserve">Elisa Maricchiolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cell Surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11, pp.100121. </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcsw.2024.100121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2024.04.23.590775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461150v1</w:t>
+                <w:t xml:space="preserve">hal-05214529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A change in the cell wall status initiates the elimination of the nucellus in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Top five unanswered questions in plant cell surface research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenjia Xu</w:t>
+                <w:t xml:space="preserve">Wout Boerjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennys-Marcela Gómez-Páez</w:t>
+                <w:t xml:space="preserve">Vincent Burlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Choinard</w:t>
+                <w:t xml:space="preserve">Daniel Cosgrove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miryam Iannaccone</w:t>
+                <w:t xml:space="preserve">Christophe Dunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Maricchiolo</w:t>
+                <w:t xml:space="preserve">Paul Dupree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">The Cell Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.100121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2024.04.23.590775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcsw.2024.100121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05214529v1</w:t>
+                <w:t xml:space="preserve">hal-04461150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting Cd accumulation of Arabidopsis halleri populations: a role for (1→4)-β-galactan in pectin</w:t>
               </w:r>
@@ -1399,252 +1399,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind the mechanical strength: tailoring a 3D matrix to encapsulate isolated human preantral follicles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saeid Moghassemi</w:t>
+                <w:t xml:space="preserve">Atomic force microscopy of the enteric nervous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas R. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christiani Amorim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction Open</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302004v1</w:t>
+                <w:t xml:space="preserve">hal-04278979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic force microscopy of the enteric nervous system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guilbert</w:t>
+                <w:t xml:space="preserve">Mind the mechanical strength: tailoring a 3D matrix to encapsulate isolated human preantral follicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezoo Dadashzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Moghassemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Lucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiani Amorim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Reproduction Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hropen/hoad004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278979v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteome-wide and matrisome-specific atlas of the human ovary computes fertility biomarker candidates and open the way for precision oncofertility</w:t>
               </w:r>
@@ -2957,3784 +2957,3706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pectin homogalacturonan nanofilament expansion drives morphogenesis in plant epidermal cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kalina T Haas</w:t>
+                <w:t xml:space="preserve">Multicolor 3D-dSTORM Reveals Native-State Ultrastructure of Polysaccharides' Network during Plant Cell Wall Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Wightman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalina Tamara Haas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aaz5103⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (12), pp.101862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936700v1</w:t>
+                <w:t xml:space="preserve">hal-03155899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the relation between apical growth, organ formation and cell wall mechanics across land plant species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pectin homogalacturonan nanofilament expansion drives morphogenesis in plant epidermal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalina T Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Wightman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Meyerowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 348 (6-7), pp.685-692. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 367 (6481), pp.1003-1007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmeca.28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aaz5103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160358v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicolor 3D-dSTORM Reveals Native-State Ultrastructure of Polysaccharides' Network during Plant Cell Wall Assembly</w:t>
+                <w:t xml:space="preserve">Exploring the relation between apical growth, organ formation and cell wall mechanics across land plant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kalina Tamara Haas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (12), pp.101862. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.28&gt;⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155899v1</w:t>
+                <w:t xml:space="preserve">hal-03769001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the relation between apical growth, organ formation and cell wall mechanics across land plant species</w:t>
+                <w:t xml:space="preserve">Wolpert's French Flag: what's the problem?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Sharpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.28&gt;⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146 (24), pp.dev185967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.185967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769001v1</w:t>
+                <w:t xml:space="preserve">hal-02936707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolpert's French Flag: what's the problem?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Primary wall cellulose synthase regulates shoot apical meristem mechanics and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Sampathkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miki Fujita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staffan Persson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 146 (24), pp.dev185967. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.185967⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 146 (10), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.179036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936707v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary wall cellulose synthase regulates shoot apical meristem mechanics and growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arun Sampathkumar</w:t>
+                <w:t xml:space="preserve">The FERONIA receptor kinase maintains cell-wall integrity during salt stress through Ca2+ signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Staffan Persson</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather N. Cartwright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.179036⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (5), pp.666-675 ; e1-e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627296v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FERONIA receptor kinase maintains cell-wall integrity during salt stress through Ca2+ signaling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Kita</w:t>
+                <w:t xml:space="preserve">Non-invasive Protocol for Kinematic Monitoring of Root Growth under Infrared Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Glyn Bengough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vinh Doan</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.01.023⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625236v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive Protocol for Kinematic Monitoring of Root Growth under Infrared Light</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Glyn Bengough</w:t>
+                <w:t xml:space="preserve">Regulation of Meristem Morphogenesis by Cell Wall Synthases in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weibing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherie T. Beahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varodom Charoensawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2390⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (11), pp.1404-1415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2016.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145724v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Meristem Morphogenesis by Cell Wall Synthases in Arabidopsis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+                <w:t xml:space="preserve">Physics of amniote formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameya Vaishnavi Murukutla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameya Vaishnavi Murukutla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2016.04.026⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.022426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531680v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics of amniote formation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fibonacci spirals in a brown alga [Sargassum muticum (Yendo) Fensholt] and in a land plant [Arabidopsis thaliana (L.) Heynh.]: a case of morphogenetic convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Couder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.022426⟩</w:t>
+              <w:t xml:space="preserve">Acta Societatis Botanicorum Poloniae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5586/asbp.3526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936720v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibonacci spirals in a brown alga [Sargassum muticum (Yendo) Fensholt] and in a land plant [Arabidopsis thaliana (L.) Heynh.]: a case of morphogenetic convergence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">KymoRod: a method for automated kinematic analysis of rod-shaped plant organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Fregosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Societatis Botanicorum Poloniae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5586/asbp.3526⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88 (3), pp.468-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604348v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KymoRod: a method for automated kinematic analysis of rod-shaped plant organs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Control of Growth Symmetry Breaking in the Arabidopsis Hypocotyl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wightman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Höfte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.13255⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2015.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417736v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Control of Growth Symmetry Breaking in the Arabidopsis Hypocotyl</w:t>
+                <w:t xml:space="preserve">AFM-based mapping of the elastic properties of cell walls: at tissue, cellular, and subcellular resolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (13), </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2015.05.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/51317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204193v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFM-based mapping of the elastic properties of cell walls: at tissue, cellular, and subcellular resolutions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanical control of morphogenesis at the shoot apex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Burian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Landrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Louveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/51317⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (15), pp.4729-4744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ert199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204113v1</w:t>
+                <w:t xml:space="preserve">hal-01204009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical control of morphogenesis at the shoot apex</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechano-chemical aspects of organ formation in [i]Arabidopsis thaliana[/i]: the relationship between auxin and pectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan A. S. A. Braybrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ert199⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204009v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechano-chemical aspects of organ formation in [i]Arabidopsis thaliana[/i]: the relationship between auxin and pectin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis A. Peaucelle</w:t>
+                <w:t xml:space="preserve">Cell wall mechanics and growth control in plants: the role of pectins revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan A. Braybrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057813⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2012.00121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004470v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall mechanics and growth control in plants: the role of pectins revisited</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing the mechanical contributions of the pectin matrix: Insights for cell growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan A. Braybrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Höfte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.1037-1041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2012.00121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/psb.20768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203961v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the mechanical contributions of the pectin matrix: Insights for cell growth</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanical Stress Acts via Katanin to Amplify Differences in Growth Rate between Adjacent Cells in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie M. Uyttewaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata A. Burian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen K. Alim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoi T. B. T. Landrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota D. Borowska-Wykret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/psb.20768⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 149 (2), pp.439 - 451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2012.02.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203966v1</w:t>
+                <w:t xml:space="preserve">hal-01004210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Stress Acts via Katanin to Amplify Differences in Growth Rate between Adjacent Cells in Arabidopsis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dorota D. Borowska-Wykret</w:t>
+                <w:t xml:space="preserve">Pectin-Induced Changes in Cell Wall Mechanics Underlie Organ Initiationin Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan A. S. A. Braybrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric E. Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cris C. Kuhlemeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2012.02.048⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (20), pp.1720 - 1726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2011.08.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004210v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pectin-Induced Changes in Cell Wall Mechanics Underlie Organ Initiationin Arabidopsis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">The transcription factor BELLRINGER modulates phyllotaxis by regulating the expression of a pectin methylesterase in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cris C. Kuhlemeier</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R. Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorunn Nergaard J. N. Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Salsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima H. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2011.08.057⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 138 (21), pp.4733 - 4741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.072496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004590v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcription factor BELLRINGER modulates phyllotaxis by regulating the expression of a pectin methylesterase in Arabidopsis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shaping the meristem by mechanical forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Höfte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.072496⟩</w:t>
+              <w:t xml:space="preserve">F1000 Biology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (45), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3410/B1-45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000628v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping the meristem by mechanical forces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Interplay of miR164, CUP-SHAPED COTYLEDON genes and LATERAL SUPPRESSOR controls axillary meristem formation in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smita Raman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Greb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000 Biology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3410/B1-45⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (1), pp.65-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03483.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657714v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of miR164, CUP-SHAPED COTYLEDON genes and LATERAL SUPPRESSOR controls axillary meristem formation in Arabidopsis thaliana</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt; phyllotaxis is controlled by the methyl-esterification status of cell-wall pectins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R. Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorunn Nergaard J. N. Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Höfte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 55 (1), pp.65-76. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (24), pp.1943-1948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03483.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2008.10.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604969v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt; phyllotaxis is controlled by the methyl-esterification status of cell-wall pectins</w:t>
+                <w:t xml:space="preserve">Phyllotaxy: Beyond the Meristem and Auxin Comes the miRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 18 (24), pp.1943-1948. </w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (4), pp.293-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2008.10.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/psb.2.4.4040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663627v1</w:t>
+                <w:t xml:space="preserve">hal-02657740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phyllotaxy: Beyond the Meristem and Auxin Comes the miRNA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Laufs</w:t>
+                <w:t xml:space="preserve">Plants expressing a miR164-resistant CUC2 gene reveal the importance of post-meristematic maintenance of phyllotaxy in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima H. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Traas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/psb.2.4.4040⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 134, pp.1045-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.02774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657740v1</w:t>
+                <w:t xml:space="preserve">hal-02658060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plants expressing a miR164-resistant CUC2 gene reveal the importance of post-meristematic maintenance of phyllotaxy in Arabidopsis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Plant expressing a miR164-resistant CUC2 gene reveal the importance of post-meristematic maintenance of phyllotaxy in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Traas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick P. Laufs</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 134, pp.1045-1050. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 134 (6), pp.1045-1050</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658060v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant expressing a miR164-resistant CUC2 gene reveal the importance of post-meristematic maintenance of phyllotaxy in Arabidopsis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The balance between the MIR164A and CUC2 genes controls leaf margin serration in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Morin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Krisztina Nikovics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Ishida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima H. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 134 (6), pp.1045-1050</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (11), pp.2929-2945</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412573v1</w:t>
+                <w:t xml:space="preserve">hal-02669130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell differentiation and organ initiation at the shoot apical meristem.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jan Traas</w:t>
+                <w:t xml:space="preserve">The UN peace-keeping force in the plants: a microRNA, miR164, stabilizes the boundary domain in the meristern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.811-826</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (10), pp.796-798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00189091v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The balance between the MIR164A and CUC2 genes controls leaf margin serration in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Cell differentiation and organ initiation at the shoot apical meristem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krisztina Nikovics</w:t>
+                <w:t xml:space="preserve">Nicola Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas T. Blein</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Traas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18 (11), pp.2929-2945</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.811-826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669130v1</w:t>
+                <w:t xml:space="preserve">hal-00189091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The UN peace-keeping force in the plants: a microRNA, miR164, stabilizes the boundary domain in the meristern</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Cell differentiation and organ initiation at the shoot apical meristem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Carraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Laufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Traas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60 (6), pp.811-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11103-005-2761-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653606v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell differentiation and organ initiation at the shoot apical meristem</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">MicroRNA regulation of the CUC genes is required for boundary size control in &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt; meristems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Traas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 131 (17), pp.4311-4322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.01320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11103-005-2761-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02660108v1</w:t>
+                <w:t xml:space="preserve">hal-02680346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNA regulation of the CUC genes is required for boundary size control in &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt; meristems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Laufs</w:t>
+                <w:t xml:space="preserve">The ethanol switch: a tool for tissue-specific gene induction during plant development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...75 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gethin R Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Deveaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+                <w:t xml:space="preserve">Enrico Coen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rüdiger Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 36 (6), pp.918-930. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-313X.2003.01922.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6744,699 +6666,699 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologie végétale à l'IJPB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Enard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Goussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Géry</w:t>
+                <w:t xml:space="preserve">Sophie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résidence artistique "Danse avec les plantes #2"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keynote lecture: Pectin-protein interactions in plant cell wall assembly and expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastjen Schoenaers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvina Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Peptides and Receptors Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen University, NL, Sep 2024, Wageningen (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danse avec les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Goussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dromard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Curiositas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, Oct 2023, Trappes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ateliers et conférences sur la biologie végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation DAAC Danse et histoire des sociétés : Danse et agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Rapid Alkalinisation Factor signaling in the control of cell expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastjen Schoenaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyun Kyung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes journées du Réseau Français des Parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IJPB, INRAE Versailles, May 2022, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mode of action of pectin methylesterases as a determinant of pectin structure, cell wall mechanics and growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Senechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Voxeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Habrylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7468,65 +7390,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVth Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId271"/>
+      <w:footerReference w:type="default" r:id="rId269"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7594,51 +7516,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F981CF81"/>
+    <w:nsid w:val="45F80D2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7825,51 +7747,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-peaucelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8582-6500" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109980131" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235593v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Lan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimin Zhu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianmiao Zhu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangxuan Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62651-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235631v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235620v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ouni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasta Ghasemi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Facchinetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Opitz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celbio.2025.100149" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R. Chevalier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdoncle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.05.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457499v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Keshmiri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domagoj Cikes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Samalova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schindler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa-Marie Appel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-023-01368-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461150v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Boerjan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cosgrove" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dupree" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2024.100121" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214529v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennys-Marcela G&#243;mez-P&#225;ez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Choinard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Iannaccone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Maricchiolo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.04.23.590775" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457513v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhui An" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Yvonne Jones" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G.T. Willats" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130581" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334927v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesia Melnikava" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Elsayad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Gahurova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad228" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302004v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezoo Dadashzadeh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Moghassemi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Lucci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiani Amorim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hropen/hoad004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nedbal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta da Pian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangbao Cao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Haas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2022.03.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bour&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adroher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200359" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334961v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Xu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gonneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Faucher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lefebvre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2022.100080" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098723v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fleury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Plateau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12064-021-00350-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767940v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Wightman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2021.100054" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767947v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Tamara Haas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100808" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331832v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina T Haas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa573" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Kerk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Dolmans" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25934-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155956v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Corre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa378" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Methieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3783" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936730v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graphical Abstract" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alonso-Serra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueping Shi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Rastas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.12.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936700v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Meyerowitz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaz5103" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160358v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.28" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155899v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101862" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769001v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.28&gt;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936707v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sharpe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.185967" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627296v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Sampathkumar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Fujita" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schuster" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Persson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.179036" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Feng" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kita" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather N. Cartwright" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Doan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.01.023" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145724v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Glyn Bengough" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2390" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531680v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibing Yang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherie T. Beahan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varodom Charoensawan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.04.026" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936720v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameya Vaishnavi Murukutla" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.022426" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604348v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couder" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5586/asbp.3526" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417736v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Fregosi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13255" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204193v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wightman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.05.022" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204113v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51317" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204009v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Robinson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Burian" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Couturier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Landrein" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louveaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert199" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004470v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan A. S. A. Braybrook" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Peaucelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057813" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203961v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan A. Braybrook" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00121" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203966v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.20768" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004210v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie M. Uyttewaal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata A. Burian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen K. Alim" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoi T. B. T. Landrein" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota D. Borowska-Wykret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2012.02.048" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004590v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Le Guillou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric E. Bron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cris C. Kuhlemeier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.08.057" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000628v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Louvet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorunn Nergaard J. N. Johansen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Salsac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima H. Morin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.072496" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657714v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3410/B1-45" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604969v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Raman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Greb" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03483.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663627v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.10.065" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657740v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.2.4.4040" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658060v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Laufs" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.02774" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412573v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189091v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Carraro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peaucelle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669130v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Nikovics" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Blein" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Ishida" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653606v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660108v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-005-2761-6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GLG8W3HM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680346v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01320" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680631v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gethin R Roberts" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Coen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Simon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2003.01922.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187257v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Enard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bigot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cromer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396182v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Afonso" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastjen Schoenaers" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187298v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dromard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187334v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hilson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396044v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Kyung Lee" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Levasseur" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181524v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Senechal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-peaucelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8582-6500" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109980131" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235593v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Lan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimin Zhu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianmiao Zhu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangxuan Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62651-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235631v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235620v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ouni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasta Ghasemi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Facchinetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Opitz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celbio.2025.100149" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R. Chevalier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdoncle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.05.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457499v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Keshmiri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domagoj Cikes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Samalova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schindler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa-Marie Appel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-023-01368-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214529v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennys-Marcela G&#243;mez-P&#225;ez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Choinard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Iannaccone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Maricchiolo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.04.23.590775" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461150v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Boerjan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cosgrove" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dupree" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2024.100121" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457513v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhui An" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Yvonne Jones" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G.T. Willats" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130581" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334927v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesia Melnikava" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Elsayad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Gahurova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad228" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278979v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezoo Dadashzadeh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Moghassemi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Lucci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiani Amorim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hropen/hoad004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nedbal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta da Pian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangbao Cao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Haas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2022.03.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bour&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adroher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200359" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334961v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Xu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gonneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Faucher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lefebvre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2022.100080" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098723v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fleury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Plateau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12064-021-00350-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767940v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Wightman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2021.100054" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767947v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Tamara Haas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100808" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331832v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina T Haas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa573" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Kerk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Dolmans" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25934-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155956v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Corre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa378" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Methieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3783" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936730v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graphical Abstract" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alonso-Serra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueping Shi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Rastas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.12.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155899v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101862" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936700v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Meyerowitz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaz5103" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769001v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.28&gt;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936707v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sharpe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.185967" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627296v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Sampathkumar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Fujita" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schuster" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Persson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.179036" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Feng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kita" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather N. Cartwright" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Doan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.01.023" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145724v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Glyn Bengough" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2390" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531680v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibing Yang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherie T. Beahan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varodom Charoensawan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.04.026" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936720v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameya Vaishnavi Murukutla" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.022426" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604348v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couder" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5586/asbp.3526" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417736v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Fregosi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13255" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204193v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wightman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.05.022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204113v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51317" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204009v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Robinson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Burian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Couturier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Landrein" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louveaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert199" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004470v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan A. S. A. Braybrook" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Peaucelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057813" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203961v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan A. Braybrook" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00121" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203966v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.20768" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004210v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie M. Uyttewaal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata A. Burian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen K. Alim" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoi T. B. T. Landrein" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota D. Borowska-Wykret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2012.02.048" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004590v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Le Guillou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric E. Bron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cris C. Kuhlemeier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.08.057" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000628v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Louvet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorunn Nergaard J. N. Johansen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Salsac" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima H. Morin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.072496" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657714v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3410/B1-45" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604969v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Raman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Greb" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03483.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663627v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.10.065" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657740v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.2.4.4040" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658060v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Laufs" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.02774" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412573v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669130v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Nikovics" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Blein" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Ishida" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653606v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189091v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Carraro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peaucelle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660108v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-005-2761-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GLG8W3HM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680346v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01320" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680631v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gethin R Roberts" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Coen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Simon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2003.01922.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187257v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Enard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bigot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cromer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396182v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Afonso" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastjen Schoenaers" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187298v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dromard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187334v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hilson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396044v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Kyung Lee" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Levasseur" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181524v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Senechal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>