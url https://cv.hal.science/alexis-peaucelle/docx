--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -214,455 +214,455 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSLD5-mediated cell wall remodelling regulates tissue mechanics and shoot meristem growth</w:t>
+                <w:t xml:space="preserve">Plant nutation relies on steady propagation of spatially asymmetric growth pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miao Lan</w:t>
+                <w:t xml:space="preserve">Mathieu Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yimin Zhu</w:t>
+                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+                <w:t xml:space="preserve">Julien Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xianmiao Zhu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Douady</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-62651-8⟩</w:t>
+              <w:t xml:space="preserve">Quantitative Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/qpb.2025.10013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235593v1</w:t>
+                <w:t xml:space="preserve">hal-05235631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant nutation relies on steady propagation of spatially asymmetric growth pattern</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanosensitive interactions of tumoroids with an engineered environment promote cell proliferation and enhance drug response detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rivière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+                <w:t xml:space="preserve">Rasta Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Derr</w:t>
+                <w:t xml:space="preserve">Francesco Facchinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Douady</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Opitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Cell Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/qpb.2025.10013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celbio.2025.100149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235631v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanosensitive interactions of tumoroids with an engineered environment promote cell proliferation and enhance drug response detection</w:t>
+                <w:t xml:space="preserve">CSLD5-mediated cell wall remodelling regulates tissue mechanics and shoot meristem growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Ouni</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Miao Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yimin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Facchinetti</w:t>
+                <w:t xml:space="preserve">Xianmiao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Opitz</w:t>
+                <w:t xml:space="preserve">Yangxuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 16 (1), pp.7229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celbio.2025.100149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-62651-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235620v1</w:t>
+                <w:t xml:space="preserve">hal-05235593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The enteric nervous system is 10 times stiffer than the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas R. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -863,1056 +863,1056 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A change in the cell wall status initiates the elimination of the nucellus in Arabidopsis</w:t>
+                <w:t xml:space="preserve">Top five unanswered questions in plant cell surface research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenjia Xu</w:t>
+                <w:t xml:space="preserve">Wout Boerjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennys-Marcela Gómez-Páez</w:t>
+                <w:t xml:space="preserve">Vincent Burlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Choinard</w:t>
+                <w:t xml:space="preserve">Daniel Cosgrove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miryam Iannaccone</w:t>
+                <w:t xml:space="preserve">Christophe Dunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Maricchiolo</w:t>
+                <w:t xml:space="preserve">Paul Dupree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">The Cell Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.100121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2024.04.23.590775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcsw.2024.100121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05214529v1</w:t>
+                <w:t xml:space="preserve">hal-04461150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top five unanswered questions in plant cell surface research</w:t>
+                <w:t xml:space="preserve">A change in the cell wall status initiates the elimination of the nucellus in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wout Boerjan</w:t>
+                <w:t xml:space="preserve">Wenjia Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Burlat</w:t>
+                <w:t xml:space="preserve">Dennys-Marcela Gómez-Páez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cosgrove</w:t>
+                <w:t xml:space="preserve">Sandrine Choinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dunand</w:t>
+                <w:t xml:space="preserve">Miryam Iannaccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Dupree</w:t>
+                <w:t xml:space="preserve">Elisa Maricchiolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cell Surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11, pp.100121. </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcsw.2024.100121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2024.04.23.590775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461150v1</w:t>
+                <w:t xml:space="preserve">hal-05214529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting Cd accumulation of Arabidopsis halleri populations: a role for (1→4)-β-galactan in pectin</w:t>
+                <w:t xml:space="preserve">Mind the mechanical strength: tailoring a 3D matrix to encapsulate isolated human preantral follicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinhui An</w:t>
+                <w:t xml:space="preserve">Arezoo Dadashzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Chrisologue Totozafy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Saeid Moghassemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Yvonne Jones</w:t>
+                <w:t xml:space="preserve">Carolina Lucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William G.T. Willats</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christiani Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 445, pp.130581. </w:t>
+              <w:t xml:space="preserve">Human Reproduction Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hropen/hoad004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04457513v1</w:t>
+                <w:t xml:space="preserve">hal-04302004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormone-regulated expansins: Expression, localization, and cell wall biomechanics in Arabidopsis root growth</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Atomic force microscopy of the enteric nervous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas R. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04334927v1</w:t>
+                <w:t xml:space="preserve">hal-04278979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic force microscopy of the enteric nervous system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hormone-regulated expansins: Expression, localization, and cell wall biomechanics in Arabidopsis root growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marketa Samalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alesia Melnikava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kareem Elsayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelina Gahurova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 194 (1), pp.209-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiad228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278979v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind the mechanical strength: tailoring a 3D matrix to encapsulate isolated human preantral follicles</w:t>
+                <w:t xml:space="preserve">Contrasting Cd accumulation of Arabidopsis halleri populations: a role for (1→4)-β-galactan in pectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arezoo Dadashzadeh</w:t>
+                <w:t xml:space="preserve">Xinhui An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeid Moghassemi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Jean-Chrisologue Totozafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Lucci</w:t>
+                <w:t xml:space="preserve">Catherine Yvonne Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiani Amorim</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">William G.T. Willats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 445, pp.130581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hropen/hoad004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302004v1</w:t>
+                <w:t xml:space="preserve">hal-04457513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome-wide and matrisome-specific atlas of the human ovary computes fertility biomarker candidates and open the way for precision oncofertility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A cell wall-associated gene network shapes leaf boundary domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Nedbal</w:t>
+                <w:t xml:space="preserve">Nathalie Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta da Pian</w:t>
+                <w:t xml:space="preserve">Magali Goussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hangbao Cao</w:t>
+                <w:t xml:space="preserve">Bernard Adroher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalina Haas</w:t>
+                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matrix Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 109, pp.91-120. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149 (11), pp.dev200359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matbio.2022.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.200359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302066v1</w:t>
+                <w:t xml:space="preserve">hal-03737566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cell wall-associated gene network shapes leaf boundary domains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteome-wide and matrisome-specific atlas of the human ovary computes fertility biomarker candidates and open the way for precision oncofertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bouré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+                <w:t xml:space="preserve">Valerie Nedbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Goussot</w:t>
+                <w:t xml:space="preserve">Marta da Pian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Adroher</w:t>
+                <w:t xml:space="preserve">Hangbao Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
+                <w:t xml:space="preserve">Kalina Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 149 (11), pp.dev200359. </w:t>
+              <w:t xml:space="preserve">Matrix Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109, pp.91-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.200359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matbio.2022.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737566v1</w:t>
+                <w:t xml:space="preserve">hal-04302066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characterization of Pectin Methylesterase Inhibitor 3 from Arabidopsis thaliana</w:t>
               </w:r>
@@ -2045,51 +2045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second order division in sectors as a prepattern for sensory organs in vertebrate development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anick Abourachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2143,278 +2143,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098723v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of pectin phase separation in plant cell wall assembly and growth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protocol for multicolor three-dimensional dSTORM data analysis using MATLAB-based script package Grafeo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Wightman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Kalina Tamara Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cell Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcsw.2021.100054⟩</w:t>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (3), pp.100808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2021.100808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767940v1</w:t>
+                <w:t xml:space="preserve">hal-03767947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol for multicolor three-dimensional dSTORM data analysis using MATLAB-based script package Grafeo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of pectin phase separation in plant cell wall assembly and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalina Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Wightman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalina Tamara Haas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+                <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (3), pp.100808. </w:t>
+              <w:t xml:space="preserve">The Cell Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (2), pp.100054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xpro.2021.100808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcsw.2021.100054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767947v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From monocots to dicots: the multifold aspect of cell wall expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalina T Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 72 (5), pp.1511-1513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2448,77 +2448,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A blueprint of the topology and mechanics of the human ovary for next-generation bioengineering and diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalina Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier van Kerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2582,103 +2582,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hook shape of growing leaves results from an active regulatory process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Derr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Douady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 71 (20), pp.6408-6417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2712,90 +2712,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multitarget Immunohistochemistry for Confocal and Super-resolution Imaging of Plant Cell Wall Polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalina Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methieu Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Wightman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-protocol </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2868,51 +2868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Alonso-Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xueping Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasi Rastas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2963,77 +2963,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicolor 3D-dSTORM Reveals Native-State Ultrastructure of Polysaccharides' Network during Plant Cell Wall Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Wightman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalina Tamara Haas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (12), pp.101862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3080,77 +3080,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pectin homogalacturonan nanofilament expansion drives morphogenesis in plant epidermal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalina T Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Wightman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Meyerowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 367 (6481), pp.1003-1007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3184,51 +3184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the relation between apical growth, organ formation and cell wall mechanics across land plant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3256,252 +3256,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolpert's French Flag: what's the problem?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Primary wall cellulose synthase regulates shoot apical meristem mechanics and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Sampathkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miki Fujita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staffan Persson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 146 (24), pp.dev185967. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.185967⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 146 (10), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.179036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936707v1</w:t>
+                <w:t xml:space="preserve">hal-02627296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary wall cellulose synthase regulates shoot apical meristem mechanics and growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Wolpert's French Flag: what's the problem?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staffan Persson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">James Sharpe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 146 (10), pp.1-11. </w:t>
+              <w:t xml:space="preserve">, 2019, 146 (24), pp.dev185967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.179036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.185967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627296v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The FERONIA receptor kinase maintains cell-wall integrity during salt stress through Ca2+ signaling</w:t>
               </w:r>
@@ -3513,51 +3513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Kita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather N. Cartwright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3660,51 +3660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Glyn Bengough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3749,386 +3749,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Meristem Morphogenesis by Cell Wall Synthases in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fibonacci spirals in a brown alga [Sargassum muticum (Yendo) Fensholt] and in a land plant [Arabidopsis thaliana (L.) Heynh.]: a case of morphogenetic convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weibing Yang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Couder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2016.04.026⟩</w:t>
+              <w:t xml:space="preserve">Acta Societatis Botanicorum Poloniae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5586/asbp.3526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531680v1</w:t>
+                <w:t xml:space="preserve">hal-01604348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics of amniote formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameya Vaishnavi Murukutla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameya Vaishnavi Murukutla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.022426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibonacci spirals in a brown alga [Sargassum muticum (Yendo) Fensholt] and in a land plant [Arabidopsis thaliana (L.) Heynh.]: a case of morphogenetic convergence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Regulation of Meristem Morphogenesis by Cell Wall Synthases in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weibing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherie T. Beahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varodom Charoensawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Societatis Botanicorum Poloniae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 85 (4), </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (11), pp.1404-1415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5586/asbp.3526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2016.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604348v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KymoRod: a method for automated kinematic analysis of rod-shaped plant organs</w:t>
               </w:r>
@@ -4166,51 +4166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Fregosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 88 (3), pp.468-475. </w:t>
@@ -4248,77 +4248,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Control of Growth Symmetry Breaking in the Arabidopsis Hypocotyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wightman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (13), </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4352,51 +4352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFM-based mapping of the elastic properties of cell walls: at tissue, cellular, and subcellular resolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4649,235 +4649,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall mechanics and growth control in plants: the role of pectins revisited</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Probing the mechanical contributions of the pectin matrix: Insights for cell growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan A. Braybrook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Höfte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.1037-1041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2012.00121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/psb.20768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203961v1</w:t>
+                <w:t xml:space="preserve">hal-01203966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the mechanical contributions of the pectin matrix: Insights for cell growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell wall mechanics and growth control in plants: the role of pectins revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siobhan A. Braybrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (8), pp.1037-1041. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/psb.20768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2012.00121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203966v1</w:t>
+                <w:t xml:space="preserve">hal-01203961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Stress Acts via Katanin to Amplify Differences in Growth Rate between Adjacent Cells in Arabidopsis</w:t>
               </w:r>
@@ -5278,64 +5278,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping the meristem by mechanical forces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F1000 Biology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (45), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5395,51 +5395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smita Raman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Greb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5503,90 +5503,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt; phyllotaxis is controlled by the methyl-esterification status of cell-wall pectins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain R. Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorunn Nergaard J. N. Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5631,278 +5631,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phyllotaxy: Beyond the Meristem and Auxin Comes the miRNA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Laufs</w:t>
+                <w:t xml:space="preserve">Plants expressing a miR164-resistant CUC2 gene reveal the importance of post-meristematic maintenance of phyllotaxy in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis A. Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima H. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Traas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/psb.2.4.4040⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 134, pp.1045-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.02774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657740v1</w:t>
+                <w:t xml:space="preserve">hal-02658060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plants expressing a miR164-resistant CUC2 gene reveal the importance of post-meristematic maintenance of phyllotaxy in Arabidopsis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick P. Laufs</w:t>
+                <w:t xml:space="preserve">Phyllotaxy: Beyond the Meristem and Auxin Comes the miRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 134, pp.1045-1050. </w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (4), pp.293-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.02774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/psb.2.4.4040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658060v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant expressing a miR164-resistant CUC2 gene reveal the importance of post-meristematic maintenance of phyllotaxy in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Traas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6091,51 +6091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The UN peace-keeping force in the plants: a microRNA, miR164, stabilizes the boundary domain in the meristern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22 (10), pp.796-798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6199,51 +6199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Traas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.811-826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6294,64 +6294,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis A. Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Traas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 60 (6), pp.811-826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6410,77 +6410,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNA regulation of the CUC genes is required for boundary size control in &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt; meristems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Traas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 131 (17), pp.4311-4322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6527,51 +6527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ethanol switch: a tool for tissue-specific gene induction during plant development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gethin R Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6706,51 +6706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Géry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Goussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6805,51 +6805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keynote lecture: Pectin-protein interactions in plant cell wall assembly and expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6943,77 +6943,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danse avec les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Goussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dromard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7090,51 +7090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7176,51 +7176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Rapid Alkalinisation Factor signaling in the control of cell expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastjen Schoenaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7353,51 +7353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Habrylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVth Cell Wall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Cambridge, United Kingdom</w:t>
@@ -7516,51 +7516,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45F80D2D"/>
+    <w:nsid w:val="42DF18A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7747,51 +7747,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-peaucelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8582-6500" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109980131" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235593v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Lan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimin Zhu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianmiao Zhu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangxuan Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62651-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235631v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235620v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ouni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasta Ghasemi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Facchinetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Opitz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celbio.2025.100149" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R. Chevalier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdoncle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.05.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457499v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Keshmiri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domagoj Cikes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Samalova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schindler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa-Marie Appel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-023-01368-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214529v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennys-Marcela G&#243;mez-P&#225;ez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Choinard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Iannaccone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Maricchiolo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.04.23.590775" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461150v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Boerjan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cosgrove" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dupree" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2024.100121" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457513v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhui An" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Yvonne Jones" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G.T. Willats" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130581" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334927v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesia Melnikava" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Elsayad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Gahurova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad228" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278979v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezoo Dadashzadeh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Moghassemi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Lucci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiani Amorim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hropen/hoad004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nedbal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta da Pian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangbao Cao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Haas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2022.03.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737566v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bour&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adroher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200359" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334961v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Xu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gonneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Faucher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lefebvre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2022.100080" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098723v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fleury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Plateau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12064-021-00350-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767940v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Wightman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2021.100054" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767947v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Tamara Haas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100808" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331832v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina T Haas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa573" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Kerk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Dolmans" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25934-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155956v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Corre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa378" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Methieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3783" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936730v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graphical Abstract" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alonso-Serra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueping Shi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Rastas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.12.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155899v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101862" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936700v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Meyerowitz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaz5103" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769001v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.28&gt;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936707v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sharpe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.185967" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627296v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Sampathkumar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Fujita" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schuster" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Persson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.179036" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Feng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kita" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather N. Cartwright" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Doan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.01.023" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145724v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Glyn Bengough" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2390" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531680v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibing Yang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherie T. Beahan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varodom Charoensawan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.04.026" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936720v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameya Vaishnavi Murukutla" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.022426" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604348v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couder" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5586/asbp.3526" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417736v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Fregosi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13255" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204193v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wightman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.05.022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204113v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51317" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204009v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Robinson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Burian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Couturier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Landrein" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louveaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert199" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004470v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan A. S. A. Braybrook" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Peaucelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057813" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203961v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan A. Braybrook" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00121" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203966v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.20768" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004210v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie M. Uyttewaal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata A. Burian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen K. Alim" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoi T. B. T. Landrein" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota D. Borowska-Wykret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2012.02.048" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004590v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Le Guillou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric E. Bron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cris C. Kuhlemeier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.08.057" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000628v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Louvet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorunn Nergaard J. N. Johansen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Salsac" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima H. Morin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.072496" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657714v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3410/B1-45" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604969v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Raman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Greb" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03483.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663627v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.10.065" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657740v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.2.4.4040" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658060v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Laufs" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.02774" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412573v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669130v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Nikovics" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Blein" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Ishida" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653606v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189091v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Carraro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peaucelle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660108v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-005-2761-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GLG8W3HM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680346v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01320" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680631v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gethin R Roberts" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Coen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Simon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2003.01922.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187257v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Enard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bigot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cromer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396182v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Afonso" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastjen Schoenaers" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187298v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dromard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187334v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hilson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396044v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Kyung Lee" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Levasseur" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181524v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Senechal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-peaucelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8582-6500" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109980131" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235620v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ouni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasta Ghasemi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Facchinetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Opitz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celbio.2025.100149" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235593v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Lan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimin Zhu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianmiao Zhu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangxuan Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62651-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R. Chevalier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdoncle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.05.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457499v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Keshmiri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domagoj Cikes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Samalova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Schindler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa-Marie Appel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-023-01368-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461150v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Boerjan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cosgrove" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dupree" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2024.100121" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214529v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Xu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennys-Marcela G&#243;mez-P&#225;ez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Choinard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Iannaccone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Maricchiolo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.04.23.590775" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302004v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezoo Dadashzadeh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Moghassemi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Lucci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiani Amorim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hropen/hoad004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278979v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334927v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesia Melnikava" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Elsayad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Gahurova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad228" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457513v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhui An" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chrisologue Totozafy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Yvonne Jones" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G.T. Willats" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130581" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bour&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adroher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200359" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302066v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nedbal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta da Pian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangbao Cao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Haas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matbio.2022.03.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334961v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Xu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gonneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Faucher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Habrylo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lefebvre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2022.100080" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098723v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fleury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Plateau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12064-021-00350-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767947v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina Tamara Haas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100808" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767940v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Wightman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2021.100054" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331832v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalina T Haas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa573" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Kerk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Dolmans" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25934-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155956v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Corre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa378" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Methieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3783" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936730v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graphical Abstract" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alonso-Serra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueping Shi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Rastas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.12.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155899v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101862" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936700v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Meyerowitz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaz5103" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03769001v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.28&gt;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627296v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Sampathkumar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Fujita" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schuster" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Persson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.179036" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936707v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sharpe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.185967" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Feng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kita" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather N. Cartwright" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Doan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.01.023" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145724v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupuy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Glyn Bengough" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2390" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604348v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couder" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5586/asbp.3526" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936720v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameya Vaishnavi Murukutla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.022426" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531680v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibing Yang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherie T. Beahan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varodom Charoensawan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.04.026" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417736v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Fregosi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13255" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204193v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wightman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2015.05.022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204113v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51317" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204009v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Robinson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Burian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Couturier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Landrein" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louveaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert199" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004470v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan A. S. A. Braybrook" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Peaucelle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057813" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203966v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan A. Braybrook" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.20768" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203961v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2012.00121" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004210v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie M. Uyttewaal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata A. Burian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen K. Alim" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoi T. B. T. Landrein" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota D. Borowska-Wykret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2012.02.048" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004590v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Le Guillou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric E. Bron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cris C. Kuhlemeier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.08.057" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000628v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Louvet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorunn Nergaard J. N. Johansen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Salsac" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima H. Morin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.072496" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657714v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3410/B1-45" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604969v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smita Raman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Greb" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03483.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663627v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.10.065" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658060v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Laufs" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.02774" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657740v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.2.4.4040" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412573v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669130v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Nikovics" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Blein" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Ishida" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653606v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189091v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Carraro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peaucelle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660108v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-005-2761-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GLG8W3HM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680346v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.01320" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680631v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gethin R Roberts" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Coen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Simon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.2003.01922.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187257v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Enard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bigot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cromer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396182v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Afonso" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastjen Schoenaers" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187298v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dromard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187334v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hilson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396044v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Kyung Lee" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Levasseur" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181524v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Senechal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>