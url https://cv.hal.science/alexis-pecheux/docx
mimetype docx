--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -359,256 +359,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and multiscale modeling of the magneto-elastic behavior of Galfenol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la transition de phase d'un film de FeRh par mesure de réflectivité optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pecheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Magnetics Conference (Intermag 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille, Jul 2023, Villeneuve d’Ascq, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360962v1</w:t>
+                <w:t xml:space="preserve">hal-04167273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la transition de phase d'un film de FeRh par mesure de réflectivité optique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and multiscale modeling of the magneto-elastic behavior of Galfenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Magnetics Conference (Intermag 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sendai (Japan), Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INTERMAGShortPapers58606.2023.10228744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167273v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -760,77 +760,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Multiscale Modeling of the Magneto-Elastic Behavior of Galfenol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 59 (11), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1820,51 +1820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05529634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pecheux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2026UPAST016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022106v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourdon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thevenard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04360962v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers58606.2023.10228744" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167273v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thevenard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046021v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Salvatore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ander Arregi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Uhl&#237;&#345;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fytj-vy5c" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04360973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3280925" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pasko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tyrman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3014741" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934146v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287214v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alhada-Lahbabi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Olivetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201035v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazaleyrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05529634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pecheux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2026UPAST016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022106v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourdon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thevenard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167273v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thevenard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04360962v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers58606.2023.10228744" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046021v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Salvatore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ander Arregi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Uhl&#237;&#345;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fytj-vy5c" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04360973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3280925" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pasko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tyrman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3014741" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934146v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287214v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alhada-Lahbabi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Olivetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201035v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazaleyrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>