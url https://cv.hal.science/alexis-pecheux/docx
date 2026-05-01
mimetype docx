--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -97,916 +97,1041 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of Thermal Hysteresis in FeRh Films Under Fast Temperature Modulation of the Phase Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pecheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Ander Arregi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtěch Uhlíř</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intermag 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Manchester (UK), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the laser-induced modulated Antiferromagnetic-Ferromagnetic phase transition in FeRh Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pecheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 IEEE Advances in Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Bressanone, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la transition de phase d'un film de FeRh par mesure de réflectivité optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pecheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille, Jul 2023, Villeneuve d’Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization and multiscale modeling of the magneto-elastic behavior of Galfenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pecheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Magnetics Conference (Intermag 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sendai (Japan), Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INTERMAGShortPapers58606.2023.10228744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the phase transition of a FeRh film at different temperature regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pecheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optics / Photonic. Université Paris-Saclay, 2026. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2026UPAST016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05529634v1</w:t>
-              </w:r>
-[...384 lines deleted...]
-                <w:t xml:space="preserve">hal-04360962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near complete laser-induced modulation of the ferromagnetic-antiferromagnetic phase fraction in FeRh films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Ander Arregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtěch Uhlíř</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 112 (13), pp.134402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/fytj-vy5c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046021v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Multiscale Modeling of the Magneto-Elastic Behavior of Galfenol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 59 (11), pp.1-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3280925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of coercivity and magnetic relaxation in a Mn–Al–C permanent magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2020.3014741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1016,664 +1141,664 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced random modulation of the antiferromagnetic/ferromagnetic phase transition in FeRh films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delft Days on Magnetocalorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huge laser-induced modulation of the ferromagnetic fraction in the antiferro-ferromagnetic mixed phase of FeRh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pecheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Gourdon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Pecheux</w:t>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Ander Arregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtěch Uhlíř</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Magnetism (ICM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Laser-Assisted Thermal Hysteresis in FeRh Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dresden Days on Magnetocalorics 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-Assisted Antiferromagnetic-Ferromagnetic Transition in FeRh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Alhada-Lahbabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Olivetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtěch Uhlíř</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Ander Arregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint European Magnetic Symposia (JEMS2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal relaxations and phase change kinetics in LaFeSi bulk magnetocaloric material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Workshop International sur les Couplages Multiphysiques en Magnétisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1820,51 +1945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05529634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pecheux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2026UPAST016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022106v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourdon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thevenard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167273v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thevenard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04360962v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers58606.2023.10228744" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046021v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Salvatore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ander Arregi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Uhl&#237;&#345;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fytj-vy5c" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04360973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3280925" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pasko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tyrman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3014741" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379219v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934146v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287214v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alhada-Lahbabi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Olivetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201035v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazaleyrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600723v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pecheux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thevenard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ander Arregi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Uhl&#237;&#345;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022106v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourdon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167273v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thevenard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04360962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTERMAGShortPapers58606.2023.10228744" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05529634v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2026UPAST016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046021v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Salvatore" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fytj-vy5c" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04360973v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3280925" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937604v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pasko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tyrman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3014741" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379219v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934105v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alhada-Lahbabi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Olivetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201035v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazaleyrat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>