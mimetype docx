--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -376,183 +376,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« When you said sea hag, did you mean like old woman hag or evil magic hag?» : Imbrication du conte de fées et du (post)féminisme dans Charmed</w:t>
+                <w:t xml:space="preserve">Why do I hate all the female characters in 24?’: An Etiology of 24’s Misogyny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TV/Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12, </w:t>
+              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Être mère, être père : représentations et discours médiatiques, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tvseries.2190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ges.994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381684v1</w:t>
+                <w:t xml:space="preserve">hal-03023014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do I hate all the female characters in 24?’: An Etiology of 24’s Misogyny</w:t>
+                <w:t xml:space="preserve">« When you said sea hag, did you mean like old woman hag or evil magic hag?» : Imbrication du conte de fées et du (post)féminisme dans Charmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Être mère, être père : représentations et discours médiatiques, 6, </w:t>
+              <w:t xml:space="preserve">TV/Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ges.994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/tvseries.2190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023014v1</w:t>
+                <w:t xml:space="preserve">hal-02381684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récits et discours de l’après-11 Septembre : Homeland , illusion d’un anti- 24 heures chrono ?</w:t>
               </w:r>
@@ -610,183 +610,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La septième saison de 24 heures chrono : illusion d’un tournant moral et éthique ?</w:t>
+                <w:t xml:space="preserve">Homeland : un antidote à la guerre contre le terrorisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TV/Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tvseries.1268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/tvseries.1284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381679v1</w:t>
+                <w:t xml:space="preserve">hal-02381675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homeland : un antidote à la guerre contre le terrorisme ?</w:t>
+                <w:t xml:space="preserve">La septième saison de 24 heures chrono : illusion d’un tournant moral et éthique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TV/Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tvseries.1284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/tvseries.1268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381675v1</w:t>
+                <w:t xml:space="preserve">hal-02381679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relectures, réécritures, réinventions : Charmed ou l’art du recyclage postmoderne</w:t>
               </w:r>
@@ -1722,51 +1722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670870v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pichard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.037.0061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027044v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670881v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Coulouma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.4458" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381684v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.2190" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03023014v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.994" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03028232v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.145.0159" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381679v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1268" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381675v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1284" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.319" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381688v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1574" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380339v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Smith" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.va-editions.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Hudelet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024548v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03022979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382413v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01991562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670870v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pichard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.037.0061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027044v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670881v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Coulouma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.4458" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03023014v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.994" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381684v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.2190" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03028232v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.145.0159" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1284" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381679v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1268" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.319" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381688v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1574" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380339v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Smith" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.va-editions.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Hudelet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024548v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03022979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382413v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01991562v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>