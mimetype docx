--- v0 (2026-03-27)
+++ v1 (2026-05-26)
@@ -66,663 +66,663 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the role of subjective geographic proximity in the use of medical services: a quantitative case study in a French metropolitan suburb</w:t>
+                <w:t xml:space="preserve">Animer un espace d’entrepreneuriat culturel et créatif : le cas du centquatre Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurore Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexis Pokrovsky</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Le guide pratique des communautés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions d'innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082257v1</w:t>
+                <w:t xml:space="preserve">hal-03762955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La proximité comme perception de la distance. Le cas de la télémédecine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Talbot</w:t>
+                <w:t xml:space="preserve">Dynamiser l'économie circulaire par la proximité : les nouvelles compétences des collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karen Delchet-Cochet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03016674v1</w:t>
+              <w:t xml:space="preserve">Economie Circulaire, de la réduction des déchets à la création de valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la proximité dans le travail institutionnel : enseignements du réseau Slow Food</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Boosting the Circular Economy through Proximity: The New Competences of Local Authorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karen Delchet-Cochet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...23 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Circular Economy: From Waste Reduction to Value Creation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548615v1</w:t>
+                <w:t xml:space="preserve">Wiley-ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-77, 2020, 978-1-119-77705-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animer un espace d’entrepreneuriat culturel et créatif : le cas du centquatre Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing the role of subjective geographic proximity in the use of medical services: a quantitative case study in a French metropolitan suburb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pokrovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Aeberhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Haas</w:t>
+                <w:t xml:space="preserve">Sandra Charreire Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Pokrovsky</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le guide pratique des communautés</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03762955v1</w:t>
+              <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.294-313</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiser l'économie circulaire par la proximité : les nouvelles compétences des collectivités territoriales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Fabre</w:t>
+                <w:t xml:space="preserve">La proximité comme perception de la distance. Le cas de la télémédecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Charreire Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie Circulaire, de la réduction des déchets à la création de valeur</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (289), pp.51-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2020.00439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762965v1</w:t>
+                <w:t xml:space="preserve">hal-03016674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting the Circular Economy through Proximity: The New Competences of Local Authorities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le rôle de la proximité dans le travail institutionnel : enseignements du réseau Slow Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circular Economy: From Waste Reduction to Value Creation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (4), pp.551-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiley-ISTE</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ges.18.551-568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762920v1</w:t>
+                <w:t xml:space="preserve">hal-02548615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -740,90 +740,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behind the use of medical facilities, the influence of subjective geographic proximity: a quantitative measuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Aeberhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Charreire Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXe conférence internationale de management stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -848,64 +848,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer un espace d'entrepreneuriat culturel et créatif : le cas du Centquatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIe Conférence Internationale de Management Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -930,51 +930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un camion peut-il devenir un véhicule institutionnel ? La matérialité des food trucks, entre conflit de légitimité et création d’identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIème conférence de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Management Stratégique, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1031,51 +1031,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entrepreneur institutionnel et la dimension spatiale du travail institutionnel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pokrovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Paris Saclay (COmUE), 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016SACLS040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1271,51 +1271,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pokrovsky" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aeberhardt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Talbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016674v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00439" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548615v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.551-568" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762955v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Haas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdinnovation.com/le-guide-pratique-des-communautes/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762965v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Fabre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762920v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Circular+Economy:+From+Waste+Reduction+to+Value+Creation-p-9781119777052" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762824v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313756v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549883v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01308274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762955v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Haas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pokrovsky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdinnovation.com/le-guide-pratique-des-communautes/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762965v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Fabre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Circular+Economy:+From+Waste+Reduction+to+Value+Creation-p-9781119777052" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082257v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aeberhardt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Talbot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016674v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00439" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548615v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.551-568" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762824v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313756v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549883v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01308274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>