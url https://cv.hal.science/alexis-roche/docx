--- v0 (2026-03-19)
+++ v1 (2026-05-19)
@@ -332,183 +332,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04196000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelles pratiques de reconnaissance au travail entre les mains des managers ? Comprendre les attentes et variables affectant les perceptions des collaborateurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, XXVI (67), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips1.067.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03153013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">What work recognition practices in the managers hands? Understand the expectations and variables affecting the perceptions of employees.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, XXVI (67), </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rips1.067.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05349566v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-03153013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pharmacien du futur, de nouvelles compétences pour une nouvelle légitimité ?</w:t>
               </w:r>
@@ -991,4070 +991,4070 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qualité de vie au travail dans les TPE et PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque AOM-ODC-MCD-Iseor-CNAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05032781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SEAM Intervention-Research and Academic Career</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Conference on the Socio-Economic Approach to Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, USA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05113609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of Interprofessional Cooperation and its impact on User Care. The case of an Association in the Medico-social Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque AOM Copenhague 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AOM, Jul 2025, Copenhaguen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05299391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche-intervention socio-économique, un accompagnement à la transformation des relations de reconnaissance au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque AGRH 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Oct 2025, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dadas, Taboos and Litigation in Small Companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque AOM Copenhague 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AOM, Jul 2025, Copenhaguen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05299406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of Interprofessional Cooperation and its Impact on User Care. The Case of an Association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 Academy of Management Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Copenaghen, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5465/AMPROC.2025.17029abstract⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quality of Work Life in Small sized Companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Evolution of Interprofessional Cooperation and its Impact on User Care. The Case of an Association</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque AOM Copenhague 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AOM, Jul 2025, Copenhaguen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05299398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance au travail et travail de la reconnaissance. L’émergence du coaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque AOM-ODC-MCD-Iseor-CNAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05113588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dadas, tabous et contentieux dans les très petites entreprises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Academy of Management Annual Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Academy of Management - ODC - MCD - ISEOR - CNAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04613735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA GESTION DES EFFETS MIROIR STIMULANTS POUR LA CONDUITE DU CHANGEMENT : RETOUR D’EXPERIENCES DE RECHERCHE-INTERVENTIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AGRH 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Barcelone, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04771323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guide des défauts récurrents des documents et presentation des doctorants durant le processus de thèse ou DBA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Academy of Management - ODC - MCD - ISEOR - CNAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04613737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES DÉFAUTS RÉCURRENTS DES PRODUCTIONS DES DOCTORANTS DURANT LEUR PROCESSUS DE THÈSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AGRH 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04771350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur une rencontre intergénérationnelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Journée François Perroux 2023 : « Des structures et des liens entre les hommes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Amis de François Perroux, Feb 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise selon Gilbert Blardone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Journée François Perroux 2023 : « Des structures et des liens entre les hommes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Amis de François Perroux, Feb 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les non-dits des très petites entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AOM-OD-MC-ISEOR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idéalisation des TPE Enquête sur leurs avantages supposés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzon Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AOM-MC-OD-ISEOR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INTERET DU CONCEPT D’EFFET MIROIR STIMULANT LORS D’UNE RECHERCHE-INTERVENTION : CAS D’UNE ENTREPRISE INDUSTRIELLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGRH 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03814646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OUTILS DE GESTION, QUELS EFFETS OBSERVES ET RECHERCHES DANS LA RECHERCHE-INTERVENTION ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGRH 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03814808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution de la coopération interprofessionnelle et impact sur le parcours de l’usager. Cas d’une association du secteur médico-social.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Quality of Work Life in Small sized Companies</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22ème Colloque AOM-ISODC-CNAM-ISEOR 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03694976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les critères d’exclusion et les dispositifs d’inclusion pour le retour à l’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, AOM, Jul 2025, Copenhaguen, Denmark</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Hallée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès ADERSE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADERSE, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03637320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance physiologique et management de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGRH 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Tours (à distance), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03134186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA CONDUITE DU CHANGEMENT DES COMPÉTENCES MANAGÉRIALES. CAS D’UNE ENTREPRISE INDUSTRIELLE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Academy of Management (AOM) - Management Consulting - Iseor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03275487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport de l’analyse socio-économique pour la transposition organisationnelle de la notion de malcadrage de Nancy fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Hallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème Colloque international, ISEOR, Academy Of Management, International Society for Organizational Development and Change, CNAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception et utilisation des outils de gestion : quels effets recherchés et observés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AOM-MCD-ISEOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02881543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les compétences pharmaceutiques et la légitimité des pharmaciens : une approche prospective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Frachette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Colloque international AOM-MCD-ISEOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02157914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de la coopération transversale entre socio-professionnels et socio-éducatifs dans une association.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05299398v1</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+                <w:t xml:space="preserve">Renaud Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès ALASS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Latine pour l'Analyse des Systèmes de Santé, Sep 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, Oct 2025, Deauville, France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01872257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La petitesse des entreprises, un véritable atout ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Colloque international AOM-ODC-ISEOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alexis Roche</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01809283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proximité dans les TPE ? Oui, mais la bonne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, AOM, Jul 2025, Copenhaguen, Denmark</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème Congrès ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alexis Roche</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01797559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GUIDE PRATIQUE DES GESTES PERÇUS COMME DE LA RECONNAISSANCE AU TRAVAIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AGRH 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02366458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrer l’environnement dans la stratégie de l’entreprise, une réponse à la tétranormalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Institut International des Coûts en partenariat avec ISEOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, USA, United States</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance et jeux vidéo. Les ingrédients du succès.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Institut International des Coûts (IIC) - AAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Barcelone, Espagne</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essai sur les origines du manque de reconnaissance au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès IP &amp; M (Institut Psychanalyse et Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrer l'environnement dans la stratégie de l'entreprise, une réponse à la tétranormalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institut International des Coûts (IIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Barcelone, Spain</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TIME AND SPACE MANAGEMENT IN SEAM CONSULTING PROCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Clément Salmeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AOM Anaheim 2016 - Division MC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alexis Roche</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SYNDICATS, LA CHUTE ? ÉCARTS ENTRE LES REVENDICATIONS SYNDICALES ET LES ATTENTES DES SALARIÉS DANS LES ENTREPRISES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGRH 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES DIFFICULTÉS DE MISE EN ŒUVRE STRATÉGIQUE DANS LES ORGANISATIONS PUBLIQUES : CAS D’UNE GRANDE MAIRIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème colloque International ISEOR / AOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association des Amis de François Perroux, Feb 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INFLUENCE OF THE SIZE ORGANIZATIONS ON RECOGNITION EXPECTATIONS IN SMALL ORGANIZATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AOM Anaheim 2016 - Division MC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alexis Roche</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA RÉCOMPENSE : UN POSITIONNEMENT AMBIGU ENTRE LES MONDES MARCHAND ET NON MARCHAND</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26ème CONGRÈS AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, MONTPELLIER., France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MÉTHODES DE RECHERCHE-INTERVENTION ET SENSIBILISATION DES ACTEURS AUX DIMENSIONS ÉCONOMIQUES ET COMMERCIALES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Louis</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème colloque et séminaire doctoral international sur les méthodes de recheche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance de la diversité et diversité de la reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AGRH - FNEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Aix-en-Provence, France. pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RECONNAISSANCE, MÉPRIS ET DÉNI. POURQUOI LA RECONNAISSANCE NE S'OPPOSE-T-ELLE PAS SIMPLEMENT A LA NON-RECONNAISSANCE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Colloque et séminaire doctoral international de l'ISEOR - AOM (Academy Of Management) - Divisions ODC &amp; MC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France. pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE MANAGER EXIGEANT ET RECONNAISSANT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Chester, Royaume-Uni</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HOW CAN MANAGEMENT CONSULTING FOSTER SOCIO-ECONOMIC PERFORMANCE THROUGH ENHANCING RECOGNITION PRACTICES ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AOM Philadelphia 2014 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Philadelphie, United States. pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donner du sens au travail : la question de la reconnaissance de l'utilité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherche Institut Psychanalyse &amp; Management sur le thème : Le Travail du Sens : De la souffrance au travail à la reconnaissance et à la considération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action publique face à des temporalités qui se concurrencent et nuisent au développement des politiques de long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Association des Amis de François Perroux, Feb 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Comparini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Journée François Perroux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00952125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La taille de l'organisation a-t-elle une influence sur les attentes de reconnaissance de ses salariés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24ème congrès AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Idéalisation des TPE Enquête sur leurs avantages supposés</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00952119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un meilleur usage de la reconnaissance dans les processus de recherche-intervention en vue d'un accroissement de la performance sociale et économique des organisations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de Comptabilité et contrôle de coûts (IIC) Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France. pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00948664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recognition and Integration of Incoming Leader Based on Their Professional Background : Results of Management Consulting Intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel Delattre</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academy Of Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, United States. pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00952148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance du dirigeant entrant en fonction de son passé professionnel : un impact sur son intégration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AOM - ODC - ISEOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Brest, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00952152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA RECONNAISSANCE DU DIRIGEANT ENTRANT EN FONCTION DE SON PASSE PROFESSIONNEL : UN IMPACT SUR SON INTÉGRATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Colloque et Séminaire Doctoral International sur le Développement Organisationnel et la conduite du Changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00759024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RECONNAISSANCE AU TRAVAIL. DES ACTES, DES PERCEPTIONS ET DES LIENS AVEC LA PERFORMANCE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Colloque et séminaire doctoral international sur les méthodologies de recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, ADERSE, Mar 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00758952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA &amp;quot; RECONNAISSANCE ACTIVATRICE&amp;quot;, LEVIER DE PERFORMANCE SOCIALE ET ÉCONOMIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème congrès transatlantique Comptabilité, contrôle, audit et gestion des coûts dans la globalisation et la normalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Brest, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00758960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance et performance. Développer une &amp;quot;Reconnaissance activatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21 ème congrès AGRH - Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Rouen, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...2428 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00758961v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00758960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5085,51 +5085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de vie au travail dans les TPE et PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vitalité et prospérité durable des très petites et moyennes entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5322,51 +5322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6270,51 +6270,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196000v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cappelletti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.047.0071" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349566v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.067.0051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153013v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503227v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Frachette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894941v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708783v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voyant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cl&#233;ment Salmeron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/ambpp.2016.12527abstract" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01396601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01155472v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01166794v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.144.0011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299406v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480848v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Petit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2025.17029abstract" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299398v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bachaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113588v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299429v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04771323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04771350v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970052v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970635v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145301v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delattre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Roche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814808v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03694976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hall&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814646v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134186v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bousquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03275487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157914v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797559v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01872257v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01634487v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743937v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Sanchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01592989v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01592993v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01357038v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386384v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01332814v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01357036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01300825v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01226246v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rateau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01009220v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01086604v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01058535v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01086594v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Comparini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952119v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948664v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759024v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Daclin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952148v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758952v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474098v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698459v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698454v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999563v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Datry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Savall" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Foulsham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.02.0331" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635946v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/management-socio-%C3%A9conomique-et-recherche-intervention/ouvrage/647-trait%C3%A9-du-management-socio-%C3%A9conomique.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0139" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01140286v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032757v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032764v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032754v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01832958v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04734947v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196000v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cappelletti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.047.0071" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153013v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.067.0051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349566v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503227v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Frachette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894941v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04708783v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voyant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cl&#233;ment Salmeron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/ambpp.2016.12527abstract" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01396601v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01155472v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01166794v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.144.0011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032781v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bachaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113609v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299391v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2025.17029abstract" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05299398v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613735v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04771323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613737v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04771350v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970635v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03970052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145301v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delattre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Roche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03814808v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03694976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hall&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03134186v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03275487v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408051v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bousquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157914v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01872257v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01592993v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Sanchez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01592989v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01634487v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01357038v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386384v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01332814v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01357036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01300825v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01226246v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rateau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00984362v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01009220v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01086604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01058535v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01086594v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Comparini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952119v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948664v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952148v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Daclin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759024v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758952v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758960v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758961v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474098v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698459v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698454v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999563v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Datry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Savall" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Foulsham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.02.0331" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03635946v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/management-socio-%C3%A9conomique-et-recherche-intervention/ouvrage/647-trait%C3%A9-du-management-socio-%C3%A9conomique.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.saval.2021.01.0139" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01140286v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032757v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032764v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05032754v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01832958v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04734947v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>