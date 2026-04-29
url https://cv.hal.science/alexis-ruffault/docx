--- v0 (2026-03-04)
+++ v1 (2026-04-29)
@@ -165,4631 +165,4872 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Presentation Concerns Among Injured Adolescent Athletes: A Qualitative Investigation</w:t>
+                <w:t xml:space="preserve">Associations between transdiagnostic psychological processes and socio-demographic characteristics, socio-environmental conditions, and distressful events of elite and professional French athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Demers</w:t>
+                <w:t xml:space="preserve">Simon Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Podlog</w:t>
+                <w:t xml:space="preserve">Hélène Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Forté</w:t>
+                <w:t xml:space="preserve">Natalia Stambulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ruffault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph22111687⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1612197X.2025.2590492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359972v1</w:t>
+                <w:t xml:space="preserve">hal-05579546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An examination of relationships between transdiagnostic psychological processes and mental health disorders in athletes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FEPSAC position statement on safeguarding athletes in sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiya Khomutova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stiliani Ani Chroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Kavanagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Hamonnière</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andy Miles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 75, pp.102727. </w:t>
+              <w:t xml:space="preserve">, 2025, 80, pp.102897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2024.102727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2025.102897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767604v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an individualized periodization of training load adapted to muscle properties to reduce injury occurrence in sprint running (FULGUR ANR project)</w:t>
+                <w:t xml:space="preserve">Recueil des blessures et de l’état de santé par auto-questionnaire en ligne auprès de 198 sportifs élites français durant 1118 jours : analyse du taux de réponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Giroux</w:t>
+                <w:t xml:space="preserve">E. Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Edouard</w:t>
+                <w:t xml:space="preserve">C. Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Fornasier-Santos</w:t>
+                <w:t xml:space="preserve">L. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Genisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Hanon</w:t>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 41 (4), pp.380-387. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jts.2024.09.015⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 42 (3), pp.264-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jts.2024.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095152v1</w:t>
+                <w:t xml:space="preserve">hal-05549534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an acute Mindfulness-based intervention on exercise tolerance, maximal strength, pain and effort-related experiences in individuals with primary chronic low back pain: a pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Presentation Concerns Among Injured Adolescent Athletes: A Qualitative Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Demers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Amiot</w:t>
+                <w:t xml:space="preserve">Leslie Podlog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Daneau</w:t>
+                <w:t xml:space="preserve">Lucie Forté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Couëpel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Bernier</w:t>
+                <w:t xml:space="preserve">Marie-Lyne Nault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2023006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22(11), (11), pp.1687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph22111687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465172v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Acute Physical Fatigue on Gaze Behavior in Expert Badminton Players</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collecting behavioural data across countries during pandemics: Development of the COVID-19 Risk Assessment Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gjalt-Jorn Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominika Kwasnicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mildred Loiseau Taupin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Ruffault</w:t>
+                <w:t xml:space="preserve">Gill ten Hoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Slawinski</w:t>
+                <w:t xml:space="preserve">Rik Crutzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Bayle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tugce Varol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (8), pp.223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/jsep.2023-0075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13428-025-02743-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390393v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du risque de blessures en utilisant le machine learning basée sur le monitoring de la perception des états physiques et mentaux des athlètes : étude préliminaire sur 110 athlètes de haut niveau suivis sur une période de 18 mois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FEPSAC Position Statement: Athletes’ dual careers in the European context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Stambulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tondut</w:t>
+                <w:t xml:space="preserve">Paul Wylleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-E. Dandrieux</w:t>
+                <w:t xml:space="preserve">Miquel Torregrossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Caumeil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Giroux</w:t>
+                <w:t xml:space="preserve">Saša Cecić Erpič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Vitali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jts.2023.04.002⟩</w:t>
+              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71, pp.102572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2023.102572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521179v1</w:t>
+                <w:t xml:space="preserve">hal-05606512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of Injury Complaints in Elite Sprinting Athletes in Athletics (Track and Field)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Giroux</w:t>
+                <w:t xml:space="preserve">An examination of relationships between transdiagnostic psychological processes and mental health disorders in athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bruneau</w:t>
+                <w:t xml:space="preserve">Coline Regnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Podlog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Tondut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tristan Hamonnière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, </w:t>
+              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75, pp.102727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app13148105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2024.102727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521139v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binge eating disorder: What are the differences in emotion regulation, impulsivity, and eating behaviors according to weight status?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An examination of changes in psychological status across four phases of injury recovery and return to sport: A prospective weekly study of competitive athletes from acute care to return to sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Hanras</w:t>
+                <w:t xml:space="preserve">Marjorie Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Podlog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.obmed.2022.100462⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086825v1</w:t>
+                <w:t xml:space="preserve">hal-05606516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximising individualisation of sports injury risk reduction approach to reach success</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Athletes who have already experienced an injury are more prone to adhere to an injury risk reduction approach than those who do not: an online survey of 7870 French athletics (track and field) athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Caumeil</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Sorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evert Verhagen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ruffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Fisioterapia / Brazilian journal of physical therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (3), pp.100394. </w:t>
+              <w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.e001768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bjpt.2022.100394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjsem-2023-001768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794462v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Athletics Stakeholders’ Perceptions of Relevance and Expectations on Injury Prevention</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an individualized periodization of training load adapted to muscle properties to reduce injury occurrence in sprint running (FULGUR ANR project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bolling</w:t>
+                <w:t xml:space="preserve">Caroline Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Navarro</w:t>
+                <w:t xml:space="preserve">P. Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Martin</w:t>
+                <w:t xml:space="preserve">Charly Fornasier-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Genisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1843-6533⟩</w:t>
+              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (4), pp.380-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jts.2024.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794895v1</w:t>
+                <w:t xml:space="preserve">hal-05095152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetarianism and weight status: What are the differences in eating styles, impulsivity, and emotional competences? A preliminary study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
+                <w:t xml:space="preserve">Estimation du risque de blessures en utilisant le machine learning basée sur le monitoring de la perception des états physiques et mentaux des athlètes : étude préliminaire sur 110 athlètes de haut niveau suivis sur une période de 18 mois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tondut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-E. Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Caumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Research and Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orcp.2022.07.009⟩</w:t>
+              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (2), pp.74-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jts.2023.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076330v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise-Based Injury Prevention in High-Level and Professional Athletes: Narrative Review and Proposed Standard Operating Procedure for Future Lockdown-Like Contexts After COVID-19</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Acute Physical Fatigue on Gaze Behavior in Expert Badminton Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mildred Loiseau Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fspor.2021.745765⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jsep.2023-0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594668v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Acute Physical Fatigue on Gaze Behavior and Performance During a Badminton Game</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outils d’évaluation et de reconnaissance de la santé mentale dans le sport (SMHAT-1 et SMHRT-1) : synthèse ReFORM de la position de consensus du Comité International Olympique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Seil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (7), pp.746-748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2023.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fspor.2021.725625⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03578645v1</w:t>
+                <w:t xml:space="preserve">hal-05606493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of the adoption of injury risk reduction programmes in athletics (track and field): an online survey of 7715 French athletes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lison Jacquet</w:t>
+                <w:t xml:space="preserve">Effects of an acute Mindfulness-based intervention on exercise tolerance, maximal strength, pain and effort-related experiences in individuals with primary chronic low back pain: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Daneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Couëpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Descarreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bjsports-2021-104593⟩</w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120, pp.41-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2023006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578632v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiety and Motivation to Return to Sport During the French COVID-19 Lockdown</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Which athletes fail faster to send weekly questionnaires or to comply with an injury risk reduction program?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Steffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ro Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Verhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.610882⟩</w:t>
+              <w:t xml:space="preserve">Deutsche Zeitschrift für Sportmedizin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (1), pp.24-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5960/dzsm.2022.554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313748v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude sur la perception des blessures par les athlètes et leurs influences sur la réalisation de mesures de prévention des blessures en athlétisme</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Jacquet</w:t>
+                <w:t xml:space="preserve">Epidemiology of Injury Complaints in Elite Sprinting Athletes in Athletics (Track and Field)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Caumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Tondut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jts.2020.09.004⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13148105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493869v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation mentale en pôle espoirs rugby : impact sur les habiletés mentales, la motivation, le stress, la récupération et les blessures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bouthier</w:t>
+                <w:t xml:space="preserve">Maximising individualisation of sports injury risk reduction approach to reach success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Caumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evert Verhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ruffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2020013⟩</w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Fisioterapia / Brazilian journal of physical therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (3), pp.100394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bjpt.2022.100394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032231v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention basée sur la pleine conscience auprès de patients souffrant d’obésité et de trouble de binge eating : résultats préliminaires de l’essai contrôlé randomisé MindOb</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Binge eating disorder: What are the differences in emotion regulation, impulsivity, and eating behaviors according to weight status?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire Carette</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2018.09.001⟩</w:t>
+              <w:t xml:space="preserve">Obesity Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, pp.100462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.obmed.2022.100462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032217v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eating Disorder Treatment: a Systematic Review and Meta-analysis of the Efficacy of Mindfulness-Based Programs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxane Turgon</w:t>
+                <w:t xml:space="preserve">French Athletics Stakeholders’ Perceptions of Relevance and Expectations on Injury Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bolling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mindfulness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12671-019-01216-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1843-6533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032220v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of lifetime traumatic experience with dysfunctional eating patterns and postsurgery weight loss in adults with obesity: A retrospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vegetarianism and weight status: What are the differences in eating styles, impulsivity, and emotional competences? A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gérane Le Quentrec-Creven</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stress and Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Obesity Research and Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (4), pp.288-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orcp.2022.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smi.2807⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03032211v1</w:t>
+                <w:t xml:space="preserve">hal-04076330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Associations Between Excess Body Weight and Psychiatric Disorders in Men and Women</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exercise-Based Injury Prevention in High-Level and Professional Athletes: Narrative Review and Proposed Standard Operating Procedure for Future Lockdown-Like Contexts After COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolyn Mazure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Ruffault</w:t>
+                <w:t xml:space="preserve">Geraldine Martens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Flahault</w:t>
+                <w:t xml:space="preserve">Francois Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Kovess-Masféty</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benedicte Forthomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Kaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Urhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Women's Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/jwh.2016.6248⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2021.745765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032208v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the links between mindfulness skills, physical activity, signs of anxiety, and signs of depression among non-clinical participants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Acute Physical Fatigue on Gaze Behavior and Performance During a Badminton Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mildred Loiseau-Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Flahault</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Delabarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2016.09.003⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2021.725625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388621v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Behavioral Therapy with Daily Mindfulness Training: a Case Report of Comorbid Binge Eating and Bipolar Disorders</w:t>
+                <w:t xml:space="preserve">Determinants of the adoption of injury risk reduction programmes in athletics (track and field): an online survey of 7715 French athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Sorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mindfulness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12671-015-0446-z⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, bjsports-2021-104593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjsports-2021-104593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317546v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mindfulness May Moderate the Relationship Between Intrinsic Motivation and Physical Activity: A Cross-Sectional Study</w:t>
+                <w:t xml:space="preserve">Anxiety and Motivation to Return to Sport During the French COVID-19 Lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean F. Fournier</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hauw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mindfulness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12671-015-0467-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.610882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317534v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of mindfulness training on weight-loss and health-related behaviours in adults with overweight and obesity: A systematic review and meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude sur la perception des blessures par les athlètes et leurs influences sur la réalisation de mesures de prévention des blessures en athlétisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nelly Erichot</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Research and Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orcp.2016.09.002⟩</w:t>
+              <w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37, pp.193 - 200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jts.2020.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369225v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do karate fighters use situational probability information to improve decision-making performance during on-mat tasks?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damian Farrow</w:t>
+                <w:t xml:space="preserve">Préparation mentale en pôle espoirs rugby : impact sur les habiletés mentales, la motivation, le stress, la récupération et les blessures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zamia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ruffault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2015.1122824⟩</w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2020013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032204v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cognitive and Virtual Reality Treatment Program for the Fear of Flying</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intervention basée sur la pleine conscience auprès de patients souffrant d’obésité et de trouble de binge eating : résultats préliminaires de l’essai contrôlé randomisé MindOb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kàtia Lurbe I Puerto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Medicine and Human Performance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), pp.4-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2018.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3357/AMHP.4211.2015⟩</w:t>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-05319486v1</w:t>
+                <w:t xml:space="preserve">hal-03032217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’une stratégie d’acceptation sur la tolérance à l’effort, la perception de l’effort et de la douleur, chez des personnes souffrant de lombalgie chronique : une étude pilote</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eating Disorder Treatment: a Systematic Review and Meta-analysis of the Efficacy of Mindfulness-Based Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Turgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Blatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Études de la Société Française de Psychologie du Sport</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05465220v1</w:t>
+              <w:t xml:space="preserve">Mindfulness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (11), pp.2225-2244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12671-019-01216-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Acute Physical Fatigue on Gaze Behavior and Anticipation in Expert Badminton Players</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Associations of lifetime traumatic experience with dysfunctional eating patterns and postsurgery weight loss in adults with obesity: A retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vaugeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Barsamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kàtia Lurbe I Puerto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérane Le Quentrec-Creven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCAPPS 2022 Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05291067v1</w:t>
+              <w:t xml:space="preserve">Stress and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (3), pp.446-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smi.2807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of acute physical fatigue on gaze behavior and performance in novice badminton players</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mildred Loiseau Taupin</w:t>
+                <w:t xml:space="preserve">Differential Associations Between Excess Body Weight and Psychiatric Disorders in Men and Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Husky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Mazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dimtitri Bayle</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Flahault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kovess-Masféty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS - Congrès de l’Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...174 lines deleted...]
-                <w:t xml:space="preserve">hal-05212156v1</w:t>
+              <w:t xml:space="preserve">Journal of Women's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (2), pp.183-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/jwh.2016.6248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obésité et Binge Eating Disorder : le rôle des émotions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive Behavioral Therapy with Daily Mindfulness Training: a Case Report of Comorbid Binge Eating and Bipolar Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsie Hendrickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Flahault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04254615v1</w:t>
+              <w:t xml:space="preserve">Mindfulness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2), pp.573-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12671-015-0446-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la Mindfulness dans le traitement des troubles des conduites alimentaires : revue systématique et méta-analyse.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the links between mindfulness skills, physical activity, signs of anxiety, and signs of depression among non-clinical participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiénot Emilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean F. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Flahault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04923239v1</w:t>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2016.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effects of mindfulness training on weight-loss and health-related behaviours in adults with overweight and obesity: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin S Hagger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Erichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obesity Research and Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orcp.2016.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mindfulness May Moderate the Relationship Between Intrinsic Motivation and Physical Activity: A Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean F. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mindfulness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2), pp.445-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12671-015-0467-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do karate fighters use situational probability information to improve decision-making performance during on-mat tasks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Milazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Farrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (16), pp.1547-1556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2015.1122824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cognitive and Virtual Reality Treatment Program for the Fear of Flying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tytelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Flahault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vélina Négovanska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aerospace Medicine and Human Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86 (8), pp.723-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3357/AMHP.4211.2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sclérose en plaques : des difficultés diagnostiques aux interventions psychosociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Berle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cassedanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bruckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Muller, V. Laguette, &amp; L. Dany. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et interventions en psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.165-181, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4799,114 +5040,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la pleine conscience dans l'accompagnement de patients obèses : quand, pourquoi et comment intervenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ruffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie et comportements. Université Sorbonne Paris Cité, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017USPCB250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02269884v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId196"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4974,51 +5215,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0CA876D"/>
+    <w:nsid w:val="CA65B586"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5205,51 +5446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-ruffault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6610-4169" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/229909523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05359972v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Demers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Podlog" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruffault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lyne Nault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22111687" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767604v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Valverde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Regnauld" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonni&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2024.102727" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05095152v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edouard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Fornasier-Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Genisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2024.09.015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465172v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Amiot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cou&#235;pel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Descarreaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2023006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Loiseau Taupin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bayle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2023-0075" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tondut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Dandrieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caumeil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2023.04.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04521139v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tondut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13148105" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04086825v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hanras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Messager" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives-Lange" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.obmed.2022.100462" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03794462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Verhagen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjpt.2022.100394" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03794895v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bolling" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1843-6533" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orcp.2022.07.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594668v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Martens" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delvaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Forthomme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Kaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Urhausen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2021.745765" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03578645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Loiseau-Taupin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Delabarre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2021.725625" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03578632v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sorg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Jacquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2021-104593" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03313748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fournier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauw" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.610882" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493869v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sorg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hanon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2020.09.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032231v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Delaunay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zamia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouthier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032217v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#224;tia Lurbe I Puerto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2018.09.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032220v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Turgon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-019-01216-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vaugeois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barsamian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rane Le Quentrec-Creven" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.2807" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032208v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husky" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Mazure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Flahault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess-Masf&#233;ty" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jwh.2016.6248" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388621v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;not Emilie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F. Fournier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.09.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317546v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gr&#233;goire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsie Hendrickson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-015-0446-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317534v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-015-0467-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369225v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Hagger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ferrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Erichot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orcp.2016.09.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032204v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Milazzo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Farrow" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2015.1122824" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317564v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tytelman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;lina N&#233;govanska" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4211.2015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05319486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465220v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291067v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimtitri Bayle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212154v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212156v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254615v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanras" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives&#8208;lange" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04923239v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005873v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Berle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cassedanne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lagadec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bruckert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02269884v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCB250" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-ruffault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6610-4169" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/229909523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579546v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Valverde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Stambulova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruffault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2025.2590492" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579497v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Khomutova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stiliani Ani Chroni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kavanagh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Miles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2025.102897" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05549534v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Navarro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2024.12.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05359972v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Demers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Podlog" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lyne Nault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22111687" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjalt-Jorn Peters" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Kwasnicka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill ten Hoor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Crutzen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Varol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-025-02743-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606512v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wylleman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Torregrossa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Ceci&#263; Erpi&#269;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vitali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2023.102572" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Regnauld" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonni&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2024.102727" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606516v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guegan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14632" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606514v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sorg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Verhagen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2023-001768" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05095152v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edouard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Fornasier-Santos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Genisson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2024.09.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521179v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tondut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Dandrieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caumeil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2023.04.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390393v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Loiseau Taupin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bayle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2023-0075" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2023.06.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Amiot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cou&#235;pel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Descarreaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2023006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Edouard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blanco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Steffen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ro Nielsen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Verhagen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5960/dzsm.2022.554" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04521139v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tondut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13148105" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03794462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjpt.2022.100394" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04086825v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hanras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Messager" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives-Lange" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.obmed.2022.100462" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03794895v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bolling" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1843-6533" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076330v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orcp.2022.07.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594668v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Martens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delvaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Forthomme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Kaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Urhausen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2021.745765" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03578645v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Loiseau-Taupin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Delabarre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2021.725625" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03578632v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Jacquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2021-104593" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03313748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fournier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauw" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.610882" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493869v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sorg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hanon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2020.09.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032231v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Delaunay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zamia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouthier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032217v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#224;tia Lurbe I Puerto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2018.09.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032220v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Turgon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-019-01216-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032211v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vaugeois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barsamian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rane Le Quentrec-Creven" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.2807" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032208v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Mazure" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Flahault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess-Masf&#233;ty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jwh.2016.6248" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317546v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gr&#233;goire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsie Hendrickson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-015-0446-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388621v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;not Emilie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F. Fournier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.09.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369225v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Hagger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ferrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Erichot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orcp.2016.09.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317534v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juge" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-015-0467-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032204v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Milazzo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Farrow" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2015.1122824" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317564v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tytelman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;lina N&#233;govanska" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4211.2015" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Berle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cassedanne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lagadec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bruckert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02269884v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCB250" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>