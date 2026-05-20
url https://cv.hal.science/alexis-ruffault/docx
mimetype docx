--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -1,5160 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5109 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alexis Ruffault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alexis-ruffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6610-4169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">229909523</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=ekBrvhYAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental health lead: towards a new role within the athlete support team?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolan Kegelaers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wylleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Torregrossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Vitali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, bjsports-2025-110841. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bjsports-2025-110841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance of athlete mental health symptoms and disorders: ReFORM synthesis of the International Olympic Committee consensus statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Seil-Moreels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tooth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margo Mountjoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 60 (7), pp.491-492. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bjsports-2025-110504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating health and clinical psychology into sport injury research: A necessary theoretical and applied expansion. A comment on “Psychology of sport injury: Selected debates and contemporary issues” (Podlog and Ivarsson, this issue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 82, pp.103026. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2025.103026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des symptômes et des troubles de la santé mentale des athlètes : synthèse ReFORM de la position de consensus du Comité International Olympique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Seil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tscholl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 43 (1), pp.59-63. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jts.2025.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mountaineering Expedition as a Mental Health Support Metaphor for European High-Performance Athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliano Devoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Spolverato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laia Bertran-Gracia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence-Emilie Kinnafick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Göran Kenttä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jcsp.2025-0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between the use of daily injury risk estimation feedback (I-REF) based on machine learning techniques and injuries in athletics (track and field): results of a prospective cohort study over an athletics season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eddy Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.e002331. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjsem-2024-002331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting behavioural data across countries during pandemics: Development of the COVID-19 Risk Assessment Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gjalt-Jorn Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Kwasnicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gill ten Hoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rik Crutzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tugce Varol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior Research Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (8), pp.223. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13428-025-02743-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between transdiagnostic psychological processes and socio-demographic characteristics, socio-environmental conditions, and distressful events of elite and professional French athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Joncheray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Stambulova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2025.2590492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an unsupervised multidomain intervention integrating education, exercises, psychological techniques and machine learning feedback, on injury risk reduction in athletics (track and field): protocol of a randomised controlled trial (I-ReductAI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyridon Iatropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eddy Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.e002501. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjsem-2025-002501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEPSAC position statement on safeguarding athletes in sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Khomutova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiliani Ani Chroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Kavanagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Miles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80, pp.102897. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2025.102897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil des blessures et de l’état de santé par auto-questionnaire en ligne auprès de 198 sportifs élites français durant 1118 jours : analyse du taux de réponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (3), pp.264-272. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jts.2024.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Presentation Concerns Among Injured Adolescent Athletes: A Qualitative Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Demers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Podlog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Forté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lyne Nault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22(11), (11), pp.1687. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph22111687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injuries in Athletics (Track and Field): A Narrative Review Presenting the Current Problem of Injuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eddy Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyridon Iatropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Branco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutsche Zeitschrift für Sportmedizin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (4), pp.132-141. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5960/dzsm.2024.601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEPSAC Position Statement: Athletes’ dual careers in the European context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Stambulova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wylleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Torregrossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saša Cecić Erpič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Vitali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71, pp.102572. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2023.102572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An examination of relationships between transdiagnostic psychological processes and mental health disorders in athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Podlog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Hamonnière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75, pp.102727. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2024.102727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An examination of changes in psychological status across four phases of injury recovery and return to sport: A prospective weekly study of competitive athletes from acute care to return to sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Podlog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guegan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (4), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sms.14632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athletes who have already experienced an injury are more prone to adhere to an injury risk reduction approach than those who do not: an online survey of 7870 French athletics (track and field) athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Sorg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open Sport and Exercise Medicine </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.e001768. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjsem-2023-001768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an individualized periodization of training load adapted to muscle properties to reduce injury occurrence in sprint running (FULGUR ANR project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Fornasier-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Genisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (4), pp.380-387. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jts.2024.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of an acute Mindfulness-based intervention on exercise tolerance, maximal strength, pain and effort-related experiences in individuals with primary chronic low back pain: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Daneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Couëpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Descarreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2023006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du risque de blessures en utilisant le machine learning basée sur le monitoring de la perception des états physiques et mentaux des athlètes : étude préliminaire sur 110 athlètes de haut niveau suivis sur une période de 18 mois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tondut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-E. Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (2), pp.74-80. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jts.2023.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d’évaluation et de reconnaissance de la santé mentale dans le sport (SMHAT-1 et SMHRT-1) : synthèse ReFORM de la position de consensus du Comité International Olympique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Seil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (7), pp.746-748. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2023.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Acute Physical Fatigue on Gaze Behavior in Expert Badminton Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildred Loiseau Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Slawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jsep.2023-0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which athletes fail faster to send weekly questionnaires or to comply with an injury risk reduction program?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Steffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ro Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutsche Zeitschrift für Sportmedizin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (1), pp.24-28. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5960/dzsm.2022.554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of Injury Complaints in Elite Sprinting Athletes in Athletics (Track and Field)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tondut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13148105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetarianism and weight status: What are the differences in eating styles, impulsivity, and emotional competences? A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Hanras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rives-Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obesity Research and Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (4), pp.288-294. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orcp.2022.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximising individualisation of sports injury risk reduction approach to reach success</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Caumeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert Verhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guilhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Fisioterapia / Brazilian journal of physical therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (3), pp.100394. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bjpt.2022.100394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binge eating disorder: What are the differences in emotion regulation, impulsivity, and eating behaviors according to weight status?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Hanras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rives-Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obesity Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, pp.100462. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.obmed.2022.100462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Athletics Stakeholders’ Perceptions of Relevance and Expectations on Injury Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bolling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1843-6533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercise-Based Injury Prevention in High-Level and Professional Athletes: Narrative Review and Proposed Standard Operating Procedure for Future Lockdown-Like Contexts After COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Forthomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Kaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Urhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2021.745765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Acute Physical Fatigue on Gaze Behavior and Performance During a Badminton Game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildred Loiseau-Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Slawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Delabarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2021.725625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of the adoption of injury risk reduction programmes in athletics (track and field): an online survey of 7715 French athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Sorg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, bjsports-2021-104593. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bjsports-2021-104593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anxiety and Motivation to Return to Sport During the French COVID-19 Lockdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hauw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.610882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur la perception des blessures par les athlètes et leurs influences sur la réalisation de mesures de prévention des blessures en athlétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sorg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Traumatologie du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, pp.193 - 200. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jts.2020.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation mentale en pôle espoirs rugby : impact sur les habiletés mentales, la motivation, le stress, la récupération et les blessures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zamia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2020013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention basée sur la pleine conscience auprès de patients souffrant d’obésité et de trouble de binge eating : résultats préliminaires de l’essai contrôlé randomisé MindOb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Czernichow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kàtia Lurbe I Puerto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (1), pp.4-24. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating Disorder Treatment: a Systematic Review and Meta-analysis of the Efficacy of Mindfulness-Based Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Turgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Juneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Blatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Shankland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mindfulness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (11), pp.2225-2244. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12671-019-01216-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations of lifetime traumatic experience with dysfunctional eating patterns and postsurgery weight loss in adults with obesity: A retrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vaugeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Barsamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kàtia Lurbe I Puerto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérane Le Quentrec-Creven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (3), pp.446-456. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smi.2807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Associations Between Excess Body Weight and Psychiatric Disorders in Men and Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Husky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Mazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Flahault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Kovess-Masféty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (2), pp.183-190. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/jwh.2016.6248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the links between mindfulness skills, physical activity, signs of anxiety, and signs of depression among non-clinical participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiénot Emilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean F. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Flahault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtcc.2016.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Behavioral Therapy with Daily Mindfulness Training: a Case Report of Comorbid Binge Eating and Bipolar Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsie Hendrickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Flahault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mindfulness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (2), pp.573-576. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12671-015-0446-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of mindfulness training on weight-loss and health-related behaviours in adults with overweight and obesity: A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Czernichow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin S Hagger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Erichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obesity Research and Clinical Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orcp.2016.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mindfulness May Moderate the Relationship Between Intrinsic Motivation and Physical Activity: A Cross-Sectional Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Juge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean F. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mindfulness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (2), pp.445-452. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12671-015-0467-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do karate fighters use situational probability information to improve decision-making performance during on-mat tasks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Milazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Farrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (16), pp.1547-1556. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2015.1122824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cognitive and Virtual Reality Treatment Program for the Fear of Flying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tytelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Flahault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélina Négovanska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Medicine and Human Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86 (8), pp.723-727. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3357/AMHP.4211.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sclérose en plaques : des difficultés diagnostiques aux interventions psychosociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Berle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Cassedanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Muller, V. Laguette, &amp; L. Dany. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et interventions en psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.165-181, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la pleine conscience dans l'accompagnement de patients obèses : quand, pourquoi et comment intervenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ruffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie et comportements. Université Sorbonne Paris Cité, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017USPCB250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02269884v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5215,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA65B586"/>
+    <w:nsid w:val="8E973741"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5446,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-ruffault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6610-4169" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/229909523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579546v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Valverde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Stambulova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruffault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2025.2590492" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579497v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Khomutova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stiliani Ani Chroni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kavanagh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Miles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2025.102897" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05549534v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Navarro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2024.12.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05359972v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Demers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Podlog" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lyne Nault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22111687" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjalt-Jorn Peters" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Kwasnicka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill ten Hoor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Crutzen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Varol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-025-02743-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606512v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wylleman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Torregrossa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Ceci&#263; Erpi&#269;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vitali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2023.102572" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Regnauld" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonni&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2024.102727" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606516v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guegan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14632" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606514v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sorg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Verhagen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2023-001768" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05095152v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edouard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Fornasier-Santos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Genisson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2024.09.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521179v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tondut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Dandrieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caumeil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2023.04.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390393v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Loiseau Taupin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bayle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2023-0075" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2023.06.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Amiot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daneau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cou&#235;pel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Descarreaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2023006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Edouard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blanco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Steffen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ro Nielsen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Verhagen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5960/dzsm.2022.554" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04521139v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tondut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13148105" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03794462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjpt.2022.100394" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04086825v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hanras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Messager" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives-Lange" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.obmed.2022.100462" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03794895v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bolling" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1843-6533" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076330v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orcp.2022.07.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594668v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Martens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delvaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Forthomme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Kaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Urhausen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2021.745765" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03578645v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Loiseau-Taupin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Delabarre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2021.725625" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03578632v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Jacquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2021-104593" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03313748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fournier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauw" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.610882" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493869v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sorg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hanon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2020.09.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032231v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Delaunay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zamia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouthier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032217v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#224;tia Lurbe I Puerto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2018.09.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032220v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Turgon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-019-01216-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032211v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vaugeois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barsamian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rane Le Quentrec-Creven" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.2807" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032208v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Mazure" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Flahault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess-Masf&#233;ty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jwh.2016.6248" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317546v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gr&#233;goire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsie Hendrickson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-015-0446-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388621v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;not Emilie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F. Fournier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.09.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369225v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Hagger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ferrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Erichot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orcp.2016.09.002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317534v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juge" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-015-0467-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032204v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Milazzo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Farrow" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2015.1122824" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317564v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tytelman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;lina N&#233;govanska" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4211.2015" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Berle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cassedanne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lagadec" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bruckert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02269884v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCB250" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-ruffault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6610-4169" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/229909523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ekBrvhYAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606535v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Kegelaers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wylleman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Torregrossa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruffault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vitali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2025-110841" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Seil-Moreels" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tooth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Mountjoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2025-110504" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2025.103026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606528v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Seil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Edouard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Martens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tscholl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2025.03.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Devoto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Spolverato" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Bertran-Gracia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence-Emilie Kinnafick" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Kentt&#228;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jcsp.2025-0049" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eddy Dandrieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2024-002331" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579535v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjalt-Jorn Peters" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Kwasnicka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill ten Hoor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Crutzen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Varol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-025-02743-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579546v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Valverde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Stambulova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2025.2590492" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606526v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Iatropoulos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gignoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2025-002501" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579497v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Khomutova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stiliani Ani Chroni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Kavanagh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Miles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2025.102897" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-05549534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giroux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Navarro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2024.12.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05359972v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Demers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Podlog" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lyne Nault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph22111687" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606520v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Branco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5960/dzsm.2024.601" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606512v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Ceci&#263; Erpi&#269;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2023.102572" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Regnauld" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonni&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2024.102727" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606516v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bernier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guegan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14632" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606514v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sorg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Verhagen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2023-001768" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05095152v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edouard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Fornasier-Santos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Genisson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2024.09.015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465172v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Amiot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daneau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cou&#235;pel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Descarreaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2023006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521179v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tondut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Dandrieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caumeil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2023.04.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606493v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soulard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leclerc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2023.06.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390393v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Loiseau Taupin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bayle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.2023-0075" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606486v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Edouard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blanco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Steffen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ro Nielsen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Verhagen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5960/dzsm.2022.554" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04521139v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tondut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13148105" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hanras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Messager" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives-Lange" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orcp.2022.07.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03794462v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bjpt.2022.100394" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04086825v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.obmed.2022.100462" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03794895v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bolling" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1843-6533" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03594668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Martens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delvaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Forthomme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Kaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Urhausen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2021.745765" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03578645v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Loiseau-Taupin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Delabarre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2021.725625" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03578632v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Jacquet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjsports-2021-104593" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03313748v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fournier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauw" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.610882" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493869v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sorg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hanon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jts.2020.09.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032231v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Delaunay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zamia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouthier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2020013" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032217v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#224;tia Lurbe I Puerto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2018.09.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032220v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Turgon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juneau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Blatier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-019-01216-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032211v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vaugeois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barsamian" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rane Le Quentrec-Creven" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.2807" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032208v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husky" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Mazure" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Flahault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess-Masf&#233;ty" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jwh.2016.6248" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388621v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;not Emilie" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F. Fournier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.09.003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317546v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gr&#233;goire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsie Hendrickson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-015-0446-z" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369225v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Hagger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ferrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Erichot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orcp.2016.09.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317534v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juge" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-015-0467-7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032204v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Milazzo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Farrow" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2015.1122824" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317564v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tytelman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;lina N&#233;govanska" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4211.2015" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005873v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Berle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cassedanne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lagadec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bruckert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02269884v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCB250" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>