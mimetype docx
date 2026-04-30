--- v0 (2026-04-09)
+++ v1 (2026-04-30)
@@ -379,51 +379,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00259323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -923,317 +923,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00432650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Reeds and Shepp's to Continuous-Curvature Paths</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous-Curvature Trajectory Planning for Manoeuvrable Non-Holonomic Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Desvigne</w:t>
+                <w:t xml:space="preserve">Ming Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Advanced Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 1999 - IEEE-RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korea Advanced Institute of Science and Technology, Oct 1999, Kyongju (KR), South Korea. pp.1675-1680, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.1999.811719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000014v1</w:t>
+                <w:t xml:space="preserve">inria-00000013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast contact detection between moving deformable polyhedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Joukhadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
+              <w:t xml:space="preserve">IROS 1999 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Korea Advanced Institute of Science and Technology, Oct 1999, Kyongju (KR), South Korea. pp.1810-1815, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.1999.811741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-Curvature Trajectory Planning for Manoeuvrable Non-Holonomic Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Reeds and Shepp's to Continuous-Curvature Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ming Xie</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Desvigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICAR 1999 -International Conference on Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Tokyo (JP), Japan. pp.585-590</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000013v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning Sub-Optimal and Continuous-Curvature Paths for Car-Like Robots</w:t>
               </w:r>
@@ -1249,301 +1249,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
+              <w:t xml:space="preserve">IROS 1998 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C.S. &amp; Engineering Dept, University of Minnesota, Oct 1998, Victoria BC (CA), United States. pp.25-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Autonomy Through Sensor­Guided Manoeuvre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Garnier</w:t>
+                <w:t xml:space="preserve">Continuous-Curvature Path Planning for Car-Like Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 1997 - IEEE/RSJ International Conference on Intelligent Robot and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHARP, INRIA Rhône-Alpes / GRAVIR-IMAG, Sep 1997, Grenoble (FR), France. pp.997-1003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.1997.655130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000017v1</w:t>
+                <w:t xml:space="preserve">inria-00000018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-Curvature Path Planning for Car-Like Vehicles</w:t>
+                <w:t xml:space="preserve">Collision-free and continuous-curvature path planning for car-like robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Albuquerque, NM, United States. pp.867-873, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.1997.620143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.1997.655130⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00000018v1</w:t>
+                <w:t xml:space="preserve">hal-05598705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Planning and Sensor-Guided Manoeuvre Generation for an Autonomous Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1582,249 +1552,370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Paromtchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Field and Service Robotics</w:t>
+              <w:t xml:space="preserve">FSR 1997 - International Conference on Field and Service Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1997, Canberra (AU), Australia. pp.56-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning Continuous-Curvature Paths for Car-Like Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motion Autonomy Through Sensor­Guided Manoeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Paromtchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Scheuer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fraichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 1997 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHARP, INRIA Rhône-Alpes / GRAVIR-IMAG, Sep 1997, Grenoble (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.1996.568985⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00000022v1</w:t>
+                <w:t xml:space="preserve">inria-00000017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Car-Like Robots and Moving Obstacles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planning Continuous-Curvature Paths for Car-Like Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Scheuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fraichard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation</w:t>
+              <w:t xml:space="preserve">IEEE-RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, School of Engineering, Osaka University, Nov 1996, Osaka (JP), Japan. pp.1304-1311, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.1996.568985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Car-Like Robots and Moving Obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Scheuer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICRA 1994 - IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1994, San Diego, California (US), United States. pp.64-69, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ROBOT.1994.351009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1834,51 +1925,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Planning and Sensor-Guided Manoeuvre Generation for an Autonomous Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1937,73 +2028,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Zelinsky Editor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field and Service Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-Curvature Path Planning for Car-Like Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2023,51 +2114,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ufa State Aviation Technical University (RU). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Scientific Issue (International Scientific Issue), Intelligent Autonomous Systems (IAS) Society, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2077,113 +2168,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Smooth Trajectories for Differentially Driven Wheeled Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">9612, Inria Nancy - Grand Est (Villers-lès-Nancy, France). 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving near-to-near lateral control of platoons without communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jano Yazbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2222,139 +2313,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00584560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documentation of ISeeML (Introducing a Smooth, Efficient and Easy-to-use Motion Library)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] RT-0396, INRIA. 2010, pp.134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00527913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safe Longitudinal Platoons of Vehicles without Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2380,113 +2471,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6741, INRIA. 2008, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00342719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic Expression in B of the Influence/Reaction Model: Specifying and Verifying Situated Multi-Agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Scheuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2498,139 +2589,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6304, INRIA. 2007, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00173876v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la conduite de robots mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-3994, INRIA. 2000, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor-Based Control Architecture for a Car-Like Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2678,51 +2769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3552, INRIA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2732,114 +2823,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification de chemins à courbure continue pour robot mobile non-holonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Scheuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Institut National Polytechnique de Grenoble - INPG, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00001746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2986,51 +3077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fraichard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Scheuer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2004.833789" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000011v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00259323v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Paromtchik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936056v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jano Yazbeck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957511v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603726v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663353v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432650v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152629" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Desvigne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000012v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Joukhadar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.1999.811741" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000013v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.1999.811719" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000018v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.1997.655130" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000022v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.1996.568985" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000023v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1994.351009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000020v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000019v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05570314v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527913v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342719v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173876v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Colin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000009v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fraichard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Scheuer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2004.833789" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000011v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00259323v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Paromtchik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936056v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jano Yazbeck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00957511v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00603726v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663353v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432650v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152629" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.1999.811719" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000012v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Joukhadar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.1999.811741" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Desvigne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000018v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.1997.655130" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598705v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1997.620143" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000016v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.1996.568985" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1994.351009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05570314v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584560v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342719v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00173876v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Colin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072652v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001746v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>