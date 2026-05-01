--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -1363,195 +1363,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La littérature classique selon Salman Rushdie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Tadie</w:t>
+                <w:t xml:space="preserve">Fiction et vérité à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tadié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (1), pp.71-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006375v1</w:t>
+                <w:t xml:space="preserve">hal-02018284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiction et vérité à l’époque moderne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Tadié</w:t>
+                <w:t xml:space="preserve">La littérature classique selon Salman Rushdie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40 (1), pp.71-85</w:t>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018284v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translating Quarrels. From the Querelle des Anciens et des Modernes to the Battle of the Books</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 81 (2), pp.211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3185,51 +3185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uni-saarland.de/fr/ufr-p/arenes.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/gis-sociabilites/menu/DIGIT.EN.S" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agon.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812343v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tadi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/mlo.v0i0.525" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04253308v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1754-0208.12904" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2019.1575813" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2018.1464440" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02018267v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006449v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Rey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02018291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04253377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2015.1022210" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006404v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tadie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02018284v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02018276v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982020v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.2808" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02018260v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713019v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523361003600207" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Manco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460925v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berton&#232;che" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04256777v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Hostiou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07358-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O'Quinn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/9781487510732" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471212v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04253385v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781399505109" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04253389v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04253393v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198727835.013.20" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04253397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/20928" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.20928" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816185v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/9781487510732-015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04253400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uni-saarland.de/fr/ufr-p/arenes.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/gis-sociabilites/menu/DIGIT.EN.S" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agon.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812343v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tadi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/mlo.v0i0.525" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04253308v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1754-0208.12904" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2019.1575813" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2018.1464440" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02018267v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006449v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Rey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02018291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04253377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2015.1022210" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006404v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02018284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tadie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02018276v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982020v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.2808" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02018260v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713019v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523361003600207" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Manco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460925v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berton&#232;che" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04256777v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Hostiou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07358-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O'Quinn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/9781487510732" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471212v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04253385v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781399505109" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04253389v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04253393v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198727835.013.20" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04253397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/20928" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.20928" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816185v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/9781487510732-015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04253400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>