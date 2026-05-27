--- v1 (2026-05-01)
+++ v2 (2026-05-27)
@@ -1363,195 +1363,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiction et vérité à l’époque moderne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Tadié</w:t>
+                <w:t xml:space="preserve">La littérature classique selon Salman Rushdie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40 (1), pp.71-85</w:t>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018284v1</w:t>
+                <w:t xml:space="preserve">hal-02006375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La littérature classique selon Salman Rushdie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Tadie</w:t>
+                <w:t xml:space="preserve">Fiction et vérité à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tadié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (1), pp.71-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006375v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translating Quarrels. From the Querelle des Anciens et des Modernes to the Battle of the Books</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 81 (2), pp.211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1965,190 +1965,190 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(dir.). Le Jeu et ses règles en France et en Angleterre (xvie-xviiie siècle)</w:t>
+                <w:t xml:space="preserve">Sports and Sociability in Britain in the Long Eighteenth Century (Oxford University Studies in the Enlightenment, Liverpool: LUP, 2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Cottegnies</w:t>
+                <w:t xml:space="preserve">Caroline Bertonèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Tadié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Classiques Garnier, 2025, 978-2-406-17583-4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05071986v1</w:t>
+                <w:t xml:space="preserve">hal-05460925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sports and Sociability in Britain in the Long Eighteenth Century (Oxford University Studies in the Enlightenment, Liverpool: LUP, 2025)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(dir.). Le Jeu et ses règles en France et en Angleterre (xvie-xviiie siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Cottegnies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bertonèche</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Clara Manco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2025, 978-2-406-17583-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460925v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05071986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Sterne. Voyage sentimental en France et en Italie</w:t>
               </w:r>
@@ -3185,51 +3185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uni-saarland.de/fr/ufr-p/arenes.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/gis-sociabilites/menu/DIGIT.EN.S" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agon.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812343v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tadi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/mlo.v0i0.525" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04253308v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1754-0208.12904" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2019.1575813" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2018.1464440" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02018267v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006449v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Rey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02018291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04253377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2015.1022210" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006404v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02018284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tadie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02018276v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982020v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.2808" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02018260v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713019v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523361003600207" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Manco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460925v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berton&#232;che" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04256777v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Hostiou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07358-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O'Quinn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/9781487510732" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471212v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04253385v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781399505109" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04253389v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04253393v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198727835.013.20" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04253397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/20928" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.20928" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816185v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/9781487510732-015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04253400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uni-saarland.de/fr/ufr-p/arenes.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/gis-sociabilites/menu/DIGIT.EN.S" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agon.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812343v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tadi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/mlo.v0i0.525" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04253308v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1754-0208.12904" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713021v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2019.1575813" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2018.1464440" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02018267v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006449v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Rey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02018291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04253377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2015.1022210" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006404v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tadie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02018284v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02018276v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982020v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.2808" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02018260v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713019v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523361003600207" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Berton&#232;che" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Manco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04256777v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Hostiou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07358-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O'Quinn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/9781487510732" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471212v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04253385v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781399505109" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04253389v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04253393v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198727835.013.20" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04253397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/20928" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.20928" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816185v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/9781487510732-015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04253400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>