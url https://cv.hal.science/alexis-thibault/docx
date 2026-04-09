--- v0 (2026-03-07)
+++ v1 (2026-04-09)
@@ -647,125 +647,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets visqueux et thermiques dans les instruments de musique à vent</w:t>
+                <w:t xml:space="preserve">OpenWind : une toolbox python au service de la recherche en acoustique musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848285v1</w:t>
+                <w:t xml:space="preserve">hal-03848533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoviscous acoustic propagation in thin rough tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -807,286 +846,247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES 2022 - 15th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenWind : une toolbox python au service de la recherche en acoustique musicale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de l'influence d'une paroi poreuse sur la propagation acoustique dans un instrument à vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848533v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'influence d'une paroi poreuse sur la propagation acoustique dans un instrument à vent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets visqueux et thermiques dans les instruments de musique à vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Thibault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03673860v1</w:t>
+                <w:t xml:space="preserve">hal-03848285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low reduced frequency model for viscothermal wave propagation in conical tubes of arbitrary cross-section</w:t>
               </w:r>
@@ -1275,64 +1275,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Virtual Workshop OpenWinD : a Python Toolbox Assisting Wind Instrument Makers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1422,51 +1422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Castera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1985,90 +1985,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">openwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias van Baarsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2268,51 +2268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thibault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117355" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Chizat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dossal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14050143" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328715v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005537" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612250v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04251425v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848285v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780126v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ernoult" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332223v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132474v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984478v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Humeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0568" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432750v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Tournemenne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629985v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Chizat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05414149v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917351v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04868270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PAUU3051" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563493v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c3c9c2712c3a4db75035c45fc0e644a2bc2980ba;origin=https://gitlab.inria.fr/openwind/openwind;visit=swh:1:snp:adfb9befb62f4d40ddc198f1fb54d3924ed01cf8;anchor=swh:1:rev:97758111b51e238327764a6f855cbba81c60a3d4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thibault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117355" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Chizat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dossal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14050143" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328715v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005537" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612250v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04251425v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ernoult" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780126v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848285v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332223v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03132474v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984478v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Humeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0568" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432750v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Tournemenne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629985v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Chizat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-05414149v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02917351v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04868270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PAUU3051" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563493v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c3c9c2712c3a4db75035c45fc0e644a2bc2980ba;origin=https://gitlab.inria.fr/openwind/openwind;visit=swh:1:snp:adfb9befb62f4d40ddc198f1fb54d3924ed01cf8;anchor=swh:1:rev:97758111b51e238327764a6f855cbba81c60a3d4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>