--- v0 (2026-03-29)
+++ v1 (2026-05-04)
@@ -177,3121 +177,3755 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the rheological properties and performance of liquid crystal emulsions: influence of oil addition and/or high-frequency ultrasound treatment</w:t>
+                <w:t xml:space="preserve">Natural Deep Eutectic Solvents : Exploring the in vitro sensory properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Caritá</w:t>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Kichou</w:t>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
+                <w:t xml:space="preserve">Clémence Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Verger</w:t>
+                <w:t xml:space="preserve">A Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Perse</w:t>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Société Francaise d'analyse Sensorielle - SFAS webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146411v1</w:t>
+                <w:t xml:space="preserve">hal-05578213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmetic creams with caprylic acid‐based Natural Eutectic Solvents: Stability, rheology and user perception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">From Solvents to Multifunctional Ingredients: Natural Deep Eutectic Solvents for Sustainable Cosmetic Emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divoux Laura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Pradel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Perse</w:t>
+                <w:t xml:space="preserve">Thiery Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salima Bouderbala</w:t>
+                <w:t xml:space="preserve">Perse Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05510895v1</w:t>
+              <w:t xml:space="preserve">4th International Meeting on Deep Eutectic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DES Solutio &amp; Nova University, Jun 2025, Lisboa, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural eutectic systems as emerging green multifunctional ingredients: A sensory-related perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From nature to topical medications: current challenges and place of natural eutectic matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Munnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Martin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Laura Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vrignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilie Munnier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05312342v1</w:t>
+              <w:t xml:space="preserve">Skin Forum 2025 annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APV; Skin Forum, Jun 2025, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue-light activated molybdenum cluster-based photosensitizers in NaDES – formulated creams for dermatological photodynamic therapy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Exploring the in vitro sensory properties of Natural Deep Eutectic Solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonín Kaňa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05510929v1</w:t>
+              <w:t xml:space="preserve">16th Pangborn Sensory Science Symposium "Connecting Senses and Minds"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Philadelphie, PA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural eutectic systems as emerging green multifunctional ingredients: A sensory-related perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Exploring the in vitro sensory properties of Natural Deep Eutectic Solvents - Pangborn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Munnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05503171v1</w:t>
+              <w:t xml:space="preserve">16th Pangborn Sensory Science Symposium - CONNECTING SENSES AND MINDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E3S, Jul 2025, Philadelphia, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparations à base d’huiles essentielles : formulation avec TCM et β-cyclodextrine</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natural Cosmetics: How to Harness the Potential of Eutectic Solvents for the Formulation and Enhancement of Natural Ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Odou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytothérapie</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05510886v1</w:t>
+              <w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Cracovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Deep Eutectic Solvents as a Novel Bio-Based Matrix for Ready-to-Use Natural Antioxidants-Enriched Ingredients: Extraction and Formulation Optimization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact of natural eutectic matrices on the stability and properties of skincare products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Munnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Théry-Koné</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Perse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosmetics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04768168v1</w:t>
+              <w:t xml:space="preserve">International Congress Unité de Recherche en Chimie Organique et Macromoléculaire (URCOM25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Le Havre Normandie, May 2024, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLGA-PEG-COOH nanoparticles are efficient systems for delivery of mefloquine to Echinococcus multilocularis metacestodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Eutectic extraction, a vector of innovation for botanical ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marylene Chollet-Krugler</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervé Yagmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Odou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...1236 lines deleted...]
-                <w:t xml:space="preserve">inserm-01668530v1</w:t>
+              <w:t xml:space="preserve">Congrès METASP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Solvents to Multifunctional Ingredients: Natural Deep Eutectic Solvents for Sustainable Cosmetic Emulsions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+                <w:t xml:space="preserve">Evaluating the suitability of six hydrophobic natural eutectic solvents as the internal phase in a cosmetic cream formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Perse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouderbala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Meeting on Deep Eutectic Systems</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05133306v1</w:t>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.70097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From nature to topical medications: current challenges and place of natural eutectic matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Munnier</w:t>
+                <w:t xml:space="preserve">Cosmetic creams with caprylic acid‐based Natural Eutectic Solvents: Stability, rheology and user perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Divoux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ecaterina Gore</w:t>
+                <w:t xml:space="preserve">Xavier Perse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Bouderbala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skin Forum 2025 annual meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05313764v1</w:t>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.70051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Cosmetics: How to Harness the Potential of Eutectic Solvents for the Formulation and Enhancement of Natural Ingredients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Improvement of the rheological properties and performance of liquid crystal emulsions: influence of oil addition and/or high-frequency ultrasound treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Caritá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Kichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Divoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roxane Grard</w:t>
+                <w:t xml:space="preserve">Xavier Perse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR 2024)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04780120v1</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 682, pp.125934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eutectic extraction, a vector of innovation for botanical ingredients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Natural eutectic systems as emerging green multifunctional ingredients: A sensory-related perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Solène Odou</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Munnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès METASP</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 436, pp.128277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2025.128277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural eutectic systems as emerging green multifunctional ingredients: A sensory-related perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Munnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 436, pp.128277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2025.128277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blue-light activated molybdenum cluster-based photosensitizers in NaDES – formulated creams for dermatological photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Kubáňová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaplan Kirakci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonín Kaňa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 689, pp.126491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.126491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparations à base d’huiles essentielles : formulation avec TCM et β-cyclodextrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Kowouvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (2), pp.78-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/phyto-2024-0410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural Deep Eutectic Solvents as a Novel Bio-Based Matrix for Ready-to-Use Natural Antioxidants-Enriched Ingredients: Extraction and Formulation Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iron Mike Ardeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Théry-Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cosmetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cosmetics11010017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PLGA-PEG-COOH nanoparticles are efficient systems for delivery of mefloquine to Echinococcus multilocularis metacestodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Autier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charleen Plaisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylene Chollet-Krugler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 265, pp.108811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2024.108811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encapsulation of methylene blue in nucleoside-lipid-based liposomes: physicochemical characterization and evaluation for photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Kowouvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal Africain de Technologie Pharmaceutique et Biopharmacie (JATPB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (2), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57220/jatpb.v3i2.185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lack of effects of polystyrene micro- and nanoplastics on activity and expression of human drug transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Tastet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Vée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Brandhonneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 111, pp.104563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etap.2024.104563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of Hydrophilic Natural Deep Eutectic Solvents on the Rheological, Textural, and Sensory Properties of Carboxymethylcellulose-Based Cosmetic Hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Kichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Perse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.-M. Ardeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (18), pp.7187-7199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c01866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PEGylated poly(lactic-co-glycolic acid) nanoparticles doped with molybdenum-iodide nanoclusters as a promising photodynamic therapy agent against ovarian cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Brandhonneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (15), pp.3207-3214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ma00206c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formulability of natural deep eutectic solvents in cosmetics: a joint rheological, calorimetric and sensory analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iron Mike Ardeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Perse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Bouderbala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue:Cosm’Innov Congress, 5th edition, 24 &amp; 25 May 2023, Orléans, France, 45 (S2), pp.1-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.12921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molybdenum-Iodine Cluster Loaded Polymeric Nanoparticles Allowing a Coupled Therapeutic Action with Low Side Toxicity for Treatment of Ovarian Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 111 (12), pp.3377-3383. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951269v1</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xphs.2022.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molybdenum cluster loaded PLGA nanoparticles as efficient tools against epithelial ovarian cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Brandhonneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Boucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Dumait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 592, pp.120079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.120079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From molecules to nanovectors: Current state of the art and applications of photosensitizers in photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Brandhonneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Kowouvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 604, pp.120763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and in vitro evaluations of new decitabine nanocarriers for the treatment of acute myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lautram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clavreul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Volume 12, pp.8427 - 8442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/IJN.S147659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01668530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring sensory potential of NaDES: from synthetic skin to cosmetic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vrignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Martin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laura Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSCC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Cannes Côte dAzur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro evaluations of new decitabine nanocarriers for the treatment of acute myeloid leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lautram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th annual meeting on Nanomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bordeaux, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02616000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3301,114 +3935,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration et évaluations in vitro de nanoparticules à clusters métalliques pour la thérapie photodynamique du cancer ovarien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie inorganique. Université de Rennes, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022REN1S112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04416410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3476,51 +4110,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B00A66E0"/>
+    <w:nsid w:val="F67519D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3707,51 +4341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-verger37" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7163-0235" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270095977" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/111168651295307690938" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146411v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Carit&#225;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Kichou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125934" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510895v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Grard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pradel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouderbala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.70051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312342v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vrignaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Munnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128277" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kub&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaplan Kirakci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Divoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Ka&#328;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126491" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503171v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510886v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Kowouvi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bureau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/phyto-2024-0410" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iron Mike Ardeza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Kon&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics11010017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690189v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Autier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleen Plaisse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Manuel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Chollet-Krugler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2024.108811" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gaubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dollo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57220/jatpb.v3i2.185" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tastet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le V&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Brandhonneur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruy&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2024.104563" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570176v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-M. Ardeza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c01866" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192815v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martinais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00206c" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510855v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Despres" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12921" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798618v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martinais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cordier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2022.09.010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037804v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brandhonneur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Boucaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dumait" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Molard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.120079" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120763" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01668530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Briot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lautram" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S147659" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133306v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divoux Laura" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Emilie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perse Xavier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313764v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Odou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951269v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wils" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merv&#233; Yagmur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325947v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616000v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04416410v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022REN1S112" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-verger37" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7163-0235" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270095977" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/111168651295307690938" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578213v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vrignaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133306v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divoux Laura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Emilie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perse Xavier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Munnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Divoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Odou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Grard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Munnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pradel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wils" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merv&#233; Yagmur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vrignaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Perse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouderbala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.70097" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510895v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouderbala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.70051" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Carit&#225;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Kichou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125934" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312342v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128277" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kub&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaplan Kirakci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Ka&#328;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126491" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510886v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Kowouvi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bureau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/phyto-2024-0410" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768168v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iron Mike Ardeza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Kon&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics11010017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690189v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Autier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleen Plaisse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Manuel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Chollet-Krugler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2024.108811" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510865v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gaubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dollo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57220/jatpb.v3i2.185" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tastet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le V&#233;e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Brandhonneur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruy&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2024.104563" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570176v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-M. Ardeza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c01866" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martinais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00206c" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Despres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12921" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798618v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martinais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cordier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2022.09.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brandhonneur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Boucaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dumait" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Molard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.120079" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282740v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120763" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01668530v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Briot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lautram" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S147659" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325947v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616000v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04416410v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022REN1S112" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>