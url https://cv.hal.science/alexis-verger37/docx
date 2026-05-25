--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -136,3796 +136,3817 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">111168651295307690938</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=t_U-PtoAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating the suitability of six hydrophobic natural eutectic solvents as the internal phase in a cosmetic cream formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Perse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouderbala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.70097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmetic creams with caprylic acid‐based Natural Eutectic Solvents: Stability, rheology and user perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Perse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Bouderbala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.70051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improvement of the rheological properties and performance of liquid crystal emulsions: influence of oil addition and/or high-frequency ultrasound treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Caritá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Kichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Perse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 682, pp.125934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural eutectic systems as emerging green multifunctional ingredients: A sensory-related perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Munnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 436, pp.128277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2025.128277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blue-light activated molybdenum cluster-based photosensitizers in NaDES – formulated creams for dermatological photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Kubáňová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaplan Kirakci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonín Kaňa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 689, pp.126491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.126491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural eutectic systems as emerging green multifunctional ingredients: A sensory-related perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Munnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 436, pp.128277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2025.128277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of Hydrophilic Natural Deep Eutectic Solvents on the Rheological, Textural, and Sensory Properties of Carboxymethylcellulose-Based Cosmetic Hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Kichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Perse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.-M. Ardeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (18), pp.7187-7199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c01866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PLGA-PEG-COOH nanoparticles are efficient systems for delivery of mefloquine to Echinococcus multilocularis metacestodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Autier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charleen Plaisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylene Chollet-Krugler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 265, pp.108811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2024.108811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparations à base d’huiles essentielles : formulation avec TCM et β-cyclodextrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Kowouvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (2), pp.78-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/phyto-2024-0410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural Deep Eutectic Solvents as a Novel Bio-Based Matrix for Ready-to-Use Natural Antioxidants-Enriched Ingredients: Extraction and Formulation Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iron Mike Ardeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Théry-Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cosmetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cosmetics11010017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encapsulation of methylene blue in nucleoside-lipid-based liposomes: physicochemical characterization and evaluation for photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Kowouvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal Africain de Technologie Pharmaceutique et Biopharmacie (JATPB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (2), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57220/jatpb.v3i2.185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lack of effects of polystyrene micro- and nanoplastics on activity and expression of human drug transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Tastet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Vée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Brandhonneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 111, pp.104563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etap.2024.104563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PEGylated poly(lactic-co-glycolic acid) nanoparticles doped with molybdenum-iodide nanoclusters as a promising photodynamic therapy agent against ovarian cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Brandhonneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (15), pp.3207-3214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ma00206c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formulability of natural deep eutectic solvents in cosmetics: a joint rheological, calorimetric and sensory analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iron Mike Ardeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Perse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Bouderbala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue:Cosm’Innov Congress, 5th edition, 24 &amp; 25 May 2023, Orléans, France, 45 (S2), pp.1-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.12921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molybdenum-Iodine Cluster Loaded Polymeric Nanoparticles Allowing a Coupled Therapeutic Action with Low Side Toxicity for Treatment of Ovarian Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 111 (12), pp.3377-3383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xphs.2022.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molybdenum cluster loaded PLGA nanoparticles as efficient tools against epithelial ovarian cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Brandhonneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Boucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Dumait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 592, pp.120079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.120079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From molecules to nanovectors: Current state of the art and applications of photosensitizers in photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Brandhonneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Kowouvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 604, pp.120763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and in vitro evaluations of new decitabine nanocarriers for the treatment of acute myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lautram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clavreul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Volume 12, pp.8427 - 8442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/IJN.S147659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01668530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Deep Eutectic Solvents : Exploring the in vitro sensory properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vrignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Francaise d'analyse Sensorielle - SFAS webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Solvents to Multifunctional Ingredients: Natural Deep Eutectic Solvents for Sustainable Cosmetic Emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divoux Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiery Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perse Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vrignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Meeting on Deep Eutectic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DES Solutio &amp; Nova University, Jun 2025, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From nature to topical medications: current challenges and place of natural eutectic matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Munnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vrignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Skin Forum 2025 annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APV; Skin Forum, Jun 2025, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the in vitro sensory properties of Natural Deep Eutectic Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vrignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Pangborn Sensory Science Symposium "Connecting Senses and Minds"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Philadelphie, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the in vitro sensory properties of Natural Deep Eutectic Solvents - Pangborn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecaterina Gore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vrignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Pangborn Sensory Science Symposium - CONNECTING SENSES AND MINDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E3S, Jul 2025, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Cosmetics: How to Harness the Potential of Eutectic Solvents for the Formulation and Enhancement of Natural Ingredients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Eutectic extraction, a vector of innovation for botanical ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Wils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervé Yagmur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Odou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxane Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Congrès METASP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780120v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of natural eutectic matrices on the stability and properties of skincare products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Munnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Perse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress Unité de Recherche en Chimie Organique et Macromoléculaire (URCOM25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Le Havre Normandie, May 2024, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eutectic extraction, a vector of innovation for botanical ingredients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Natural Cosmetics: How to Harness the Potential of Eutectic Solvents for the Formulation and Enhancement of Natural Ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Odou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès METASP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...2423 lines deleted...]
-                <w:t xml:space="preserve">inserm-01668530v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring sensory potential of NaDES: from synthetic skin to cosmetic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vrignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSCC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Cannes Côte dAzur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro evaluations of new decitabine nanocarriers for the treatment of acute myeloid leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lautram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th annual meeting on Nanomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bordeaux, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02616000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3935,114 +3956,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration et évaluations in vitro de nanoparticules à clusters métalliques pour la thérapie photodynamique du cancer ovarien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie inorganique. Université de Rennes, 2022. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022REN1S112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04416410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4110,51 +4131,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F67519D0"/>
+    <w:nsid w:val="74928092"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4341,51 +4362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-verger37" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7163-0235" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270095977" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/111168651295307690938" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578213v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vrignaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133306v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divoux Laura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Emilie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perse Xavier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Munnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Divoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Odou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Grard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Munnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pradel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wils" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merv&#233; Yagmur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vrignaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Perse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouderbala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.70097" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510895v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouderbala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.70051" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Carit&#225;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Kichou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125934" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312342v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128277" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kub&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaplan Kirakci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Ka&#328;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126491" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510886v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Kowouvi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bureau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/phyto-2024-0410" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768168v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iron Mike Ardeza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Kon&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics11010017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690189v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Autier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleen Plaisse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Manuel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Chollet-Krugler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2024.108811" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510865v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gaubert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dollo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57220/jatpb.v3i2.185" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tastet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le V&#233;e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Brandhonneur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruy&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2024.104563" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570176v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-M. Ardeza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c01866" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martinais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00206c" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Despres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12921" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798618v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martinais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cordier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2022.09.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brandhonneur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Boucaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dumait" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Molard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.120079" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282740v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120763" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01668530v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Briot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lautram" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S147659" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325947v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616000v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04416410v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022REN1S112" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexis-verger37" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7163-0235" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270095977" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/111168651295307690938" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=t_U-PtoAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576091v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vrignaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Perse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouderbala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.70097" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Grard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pradel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouderbala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.70051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146411v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Carit&#225;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Kichou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125934" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312342v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vrignaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Munnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128277" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510929v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Kub&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaplan Kirakci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Divoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton&#237;n Ka&#328;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126491" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503171v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570176v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-M. Ardeza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c01866" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690189v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Autier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleen Plaisse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Manuel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Chollet-Krugler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2024.108811" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510886v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Kowouvi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bureau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/phyto-2024-0410" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768168v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iron Mike Ardeza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Kon&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cosmetics11010017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510865v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gaubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dollo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57220/jatpb.v3i2.185" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717934v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tastet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le V&#233;e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Brandhonneur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruy&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etap.2024.104563" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192815v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martinais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ma00206c" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Despres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12921" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798618v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Martinais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cordier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xphs.2022.09.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brandhonneur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Boucaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dumait" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Molard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.120079" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282740v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120763" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01668530v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Briot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lautram" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S147659" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578213v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Gore" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divoux Laura" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Emilie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perse Xavier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313764v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578231v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951269v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wils" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merv&#233; Yagmur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Odou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578259v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Munnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780120v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325947v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04416410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022REN1S112" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>