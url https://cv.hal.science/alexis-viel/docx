--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -504,2157 +504,2291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population pharmacokinetic modeling of sulfadimethoxine, sulfadiazine and sulfamethoxazole combined to trimethoprim in pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharmacodynamic Interaction Between Trimethoprim and Sulphonamides for A. pleuropneumoniae : Synergistic Ratios, Optimal Potentiation, and Dynamic Responses Assessed via Time-Kill Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Taillandier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathias Devreese</w:t>
+                <w:t xml:space="preserve">Gudrun Overesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siegrid de Baere</w:t>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (1), pp.2565351. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01652176.2025.2565351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jambio/lxag106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290011v1</w:t>
+                <w:t xml:space="preserve">hal-05602740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of antimicrobial residues in edible pig tissues after exposure to cross-contaminated feed: a case study with sulphadimethoxine/trimethoprim</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population pharmacokinetic modeling of sulfadimethoxine, sulfadiazine and sulfamethoxazole combined to trimethoprim in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Santos-Santórum Suárez</w:t>
+                <w:t xml:space="preserve">Jean-François Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Devreese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Taillandier</w:t>
+                <w:t xml:space="preserve">Siegrid de Baere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19440049.2025.2467627⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (1), pp.2565351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01652176.2025.2565351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966079v1</w:t>
+                <w:t xml:space="preserve">hal-05290011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetic modeling of sulfamethoxazole-trimethoprim and sulfadiazine-trimethoprim combinations in broilers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Presence of antimicrobial residues in edible pig tissues after exposure to cross-contaminated feed: a case study with sulphadimethoxine/trimethoprim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Santos-Santórum Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Perrin-Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Taillandier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Siegrid de Baere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.104200⟩</w:t>
+              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2025.2467627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04687626v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PBPK Model To Predict Marbofloxacin Distribution in Edible Tissues and Intestinal Exposure in Pigs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Guy Rolland</w:t>
+                <w:t xml:space="preserve">Pharmacokinetic modeling of sulfamethoxazole-trimethoprim and sulfadiazine-trimethoprim combinations in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Devreese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">Siegrid de Baere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c06561⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103 (11), pp.104200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.104200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04167240v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04687626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionophore coccidiostats – disposition kinetics in laying hens and residues transfer to eggs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PBPK Model To Predict Marbofloxacin Distribution in Edible Tissues and Intestinal Exposure in Pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Nouichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abubakar Bello</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Viel</w:t>
+                <w:t xml:space="preserve">Mélanie Le van Suu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Paul Mochel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Guy Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2022.102280⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (10), pp.4358-4370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c06561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03922139v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04167240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of antibiotic resistance in pigs after exposure to feed cross-contaminated with oxytetracycline</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">Ionophore coccidiostats – disposition kinetics in laying hens and residues transfer to eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abubakar Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Gaugain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Viel</w:t>
+                <w:t xml:space="preserve">Jonathan Paul Mochel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Błażej Poźniak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 287, pp.109924. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 102 (1), pp.102280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2023.109924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2022.102280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04311332v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03922139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the likelihood of ESBL-producing E. coli carriage in slaughter-aged pigs following bacterial introduction onto a farm: A multiscale risk assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selection of antibiotic resistance in pigs after exposure to feed cross-contaminated with oxytetracycline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Santos-Santórum Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Mccarthy</w:t>
+                <w:t xml:space="preserve">Murielle Gaugain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Gavin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mran.2021.100185⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 287, pp.109924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2023.109924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03441007v1</w:t>
+                <w:t xml:space="preserve">anses-04311332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence and Depletion of Sulfadiazine, Trimethoprim, and Oxytetracycline into Feathers of Treated Broiler Chickens and Impact on Antibiotic-Resistant Bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating the likelihood of ESBL-producing E. coli carriage in slaughter-aged pigs following bacterial introduction onto a farm: A multiscale risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Dréano</w:t>
+                <w:t xml:space="preserve">Chris Gavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Valentin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robin R.L. Simons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c05807⟩</w:t>
+              <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, pp.100185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mran.2021.100185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03918835v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03441007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physiologically based pharmacokinetic (PBPK) model exploring the blood-milk barrier in lactating species - A case study with oxytetracycline administered to dairy cows and goats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Presence and Depletion of Sulfadiazine, Trimethoprim, and Oxytetracycline into Feathers of Treated Broiler Chickens and Impact on Antibiotic-Resistant Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dréano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Tardiveau</w:t>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lerica Leroux-Pullen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Chotard</w:t>
+                <w:t xml:space="preserve">Christophe Soumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2022.112848⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (51), pp.16106-16116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c05807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615752v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03918835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a LC-MS/MS method for the quantitative analysis of four antibiotics in pig tissues and plasma to assess the risk of transfer of residues to edible matrices after exposure to cross-contaminated feed</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Perrin-Guyomard</w:t>
+                <w:t xml:space="preserve">A physiologically based pharmacokinetic (PBPK) model exploring the blood-milk barrier in lactating species - A case study with oxytetracycline administered to dairy cows and goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Tardiveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lerica Leroux-Pullen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronette Gehring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Hurtaud-Pessel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Laurentie</w:t>
+                <w:t xml:space="preserve">Gaël Touchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19440049.2022.2126529⟩</w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 161, pp.112848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2022.112848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03922498v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A liquid chromatography coupled to tandem mass spectrometry method for the quantification of spiramycin and its active metabolite neospiramycin in milk of major and minor species: Validation using the accuracy profile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gael Touchais</w:t>
+                <w:t xml:space="preserve">Validation of a LC-MS/MS method for the quantitative analysis of four antibiotics in pig tissues and plasma to assess the risk of transfer of residues to edible matrices after exposure to cross-contaminated feed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Santos-Santórum Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Perrin-Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Chotard-Soutif</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Hurtaud-Pessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2021.123013⟩</w:t>
+              <w:t xml:space="preserve">Food additives &amp; contaminants. Part A. Chemistry, analysis, control, exposure &amp; risk assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (11), pp.1818-1827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19440049.2022.2126529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03461263v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03922498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue distribution, metabolism, and elimination of Victoria Pure Blue BO in rainbow trout: Main metabolite as an appropriate residue marker</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A liquid chromatography coupled to tandem mass spectrometry method for the quantification of spiramycin and its active metabolite neospiramycin in milk of major and minor species: Validation using the accuracy profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Tardiveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Touchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Dubreil-Cheneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Laurentie</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Chotard-Soutif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Delmas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Morin</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hurtaud-Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127636⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1187, pp.123013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2021.123013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02958944v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03461263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population pharmacokinetics/pharmacodynamics modelling of enrofloxacin for the three major trout pathogens Aeromonas salmonicida, Flavobacterium psychrophilum and Yersinia ruckeri</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Viel</w:t>
+                <w:t xml:space="preserve">Tissue distribution, metabolism, and elimination of Victoria Pure Blue BO in rainbow trout: Main metabolite as an appropriate residue marker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Dubreil-Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rostang</w:t>
+                <w:t xml:space="preserve">Morgane Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Morvan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Daniel</w:t>
+                <w:t xml:space="preserve">Thierry Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.737119⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 262, pp.127636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03318243v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-02958944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Population WB-PBPK Model of Colistin and its Prodrug CMS in Pigs: Focus on the Renal Distribution and Excretion</w:t>
+                <w:t xml:space="preserve">Population pharmacokinetics/pharmacodynamics modelling of enrofloxacin for the three major trout pathogens Aeromonas salmonicida, Flavobacterium psychrophilum and Yersinia ruckeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Henri</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rostang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Bouchène</w:t>
+                <w:t xml:space="preserve">Catherine Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Laroche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Guy Rolland</w:t>
+                <w:t xml:space="preserve">Patrick Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35, pp.92. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 545, pp.737119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11095-018-2379-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.737119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01743743v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03318243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of experimental evidence to support mcr-1- positive escherichia coli strain selection during oral administration of colistin at recommended and higher dose given by gavage in weaned piglets</w:t>
+                <w:t xml:space="preserve">A Population WB-PBPK Model of Colistin and its Prodrug CMS in Pigs: Focus on the Renal Distribution and Excretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Bouchène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Couet</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2017.04.013⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-018-2379-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-01570163v1</w:t>
+                <w:t xml:space="preserve">anses-01743743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lack of experimental evidence to support mcr-1- positive escherichia coli strain selection during oral administration of colistin at recommended and higher dose given by gavage in weaned piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Perrin-Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Couet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (1), pp.128-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2017.04.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01570163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MicroRNA-29b Modulates Innate and Antigen-Specific Immune Responses in Mouse Models of Autoimmunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Salama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Fichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence de Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (9), pp.e106153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0106153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2664,51 +2798,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-mecanistic PKPD modeling of enrofloxacin against sensitive strains of Pasteurella multocida in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2737,73 +2871,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twelfth International Conference on Antimicrobial Agents in Veterinary Medicine (AAVM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population PK modeling of OTC in rainbow trout : impact of water temperature and routes of administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2862,392 +2996,392 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twelfth International Conference on Antimicrobial Agents in Veterinary Medicine (AAVM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacocinétique des antibiotiques dans la mamelle : les concentrations efficaces sont-elles atteintes dans les différents compartiments ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des GTV 2023, Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Poitiers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réevaluer le schéma posologique des antibiotiques utilisés en pisciculture - exemple de l'enrofloxacine chez la truite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rostang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI, Jul 2022, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population PKPD modelling of enrofloxacin for the three major trout pathogens A. salmonicida, F. psychrophilum and Y. ruckeri according to fish ploidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International Conference on Antimicrobial Agents in Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Population WB-PBPK Model of Colistin and its Prodrug CMS in Pigs and extrapolation to humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium PBPK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Club phase I, Apr 2018, Paris, France. pp.1-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-01985235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3257,1259 +3391,1259 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic Modeling of Antibiotics Transfer across the Blood-Milk Barrier in Ruminants: Case Study of Marbofloxacin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Codaccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Tardiveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th Congress of the European Societies of Toxicology (EUROTOX 2025) : Toxicology addresses society's real life risks for sustainable health and well being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Athènes, Greece. Toxicology letters, 411, pp.S195, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxlet.2025.07.468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation pharmacocinétique de population de différents sulfamides associés au triméthoprime chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57es Journées de la recherche porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la recherche porcine en France, 57, 2025, 57es Journées de la recherche porcine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-mecanistic PK/PD modeling of three Sulfonamides-Trimethoprim combinations with Echerichia Coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadate Tchalaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Lechevretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A. Ferran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twelfth International Conference on Antimicrobial Agents in Veterinary Medicine (AAVM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Athènes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of quaternary ammoniums on permeability and intestinal microbiota: a study to detect biomarkers of exposure in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mompelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Ait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes JS du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révision des posologies des combinaisons sulfamides/triméthoprime chez les animaux de production : exemple chez le porc et la volaille (Projet Sultan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadate Tchalaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadate Tchalaou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A. Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des GTV 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PBPK modeling to explore dairy cows’ exposure to marbofloxacin and estimate milk withdrawal period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Meslouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMP 2023 Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the selective effect of colistin on mcr-1-positive Escherichia coli through in vitro co-culture time-kill experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International Conference on Antimicrobial Agents in Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03499578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of PBPK modeling to explore the pharmacokinetics and renal disposition of CMS/Colistin in piglets as a model for the paediatric population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CVPT/ESVNU Symposium (European College of Veterinary Pharmacology and Therapeutics &amp; European Society of Veterinary Nephrology and Urology): Pharmacology and the kidney</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of experimental evidence to support mcr-1-positive Escherichia coli strain selection during oral administration of colistin by gavage in weaned piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Perrin-Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th international congress of the European association for veterinary pharmacology and toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Wroclaw, Poland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-01985196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of age on colistin methanosulfonate and colistin plasmatic and tissular distribution after intravenous administration of colistin methanosulfonate in pigs background</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Antimicrobial Agents in Veterinary Medicine (AAVM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4519,605 +4653,605 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">114. Population pharmacokinetic modelling of different sulphonamides associated with trimethoprim in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th Swine Research Days [57es Journées de la Recherche Porcine] (JRP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal. Science proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16 (6), pp.896, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2025.08.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P19 | Determination of optimal ratios for three sulfonamides/trimethoprim combinations against &amp;lt;i&amp;gt;E. coli&amp;lt;/i&amp;gt; using checkerboard and time‐kill assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadate Tchalaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadate Tchalaou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A. Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46 (S1), pp.94-95, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jvp.13298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O81 | Antibiotic cross‐contamination of feeding stuffs: Assessment of transfer to food of animal origin and risk of antibiotic resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Santos-Santórum Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Gaugain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Perrin-Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46 (S1), pp.68-68, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jvp.13247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population PK modeling of different sulfonamides in association with trimethoprim in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46 (S1), pp.82-83, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jvp.13277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5127,281 +5261,281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetic data for the manuscript &amp;quot;Population pharmacokinetic modeling of sulfadimethoxine, sulfadizine and sulfamethoxazole combined to trimethoprim in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/Q2H4LQ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset of Pharmacokinetic data of oxytetracycline in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rostang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/4TOPUC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset for the manuscript &amp;quot;Pharmacokinetic modeling of Sulfamethoxazole-Trimethoprim and Sulfadiazine-Trimethoprim combinations in broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/D0R0Q5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5411,104 +5545,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OHEJP-RaDAR-D-JRP3-2.1-Pharmacodynamics and transmission models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anses. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5518,114 +5652,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de la colistine en médecine humaine et vétérinaire : exploration pharmacocinétique et problématique d'antibiorésistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pharmacologie. Université de Poitiers, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02534138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId160"/>
+      <w:footerReference w:type="default" r:id="rId164"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5772,51 +5906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Viel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Khaled" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Devreese" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxag045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141538v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Bachelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Chailleux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742917" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ruchti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ferran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mead" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pelligand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2025.110784" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290011v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulanger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taillandier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegrid de Baere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01652176.2025.2565351" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966079v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Santos-Sant&#243;rum Su&#225;rez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurentie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2025.2467627" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04687626v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104200" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04167240v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Nouichi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le van Suu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Rolland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c06561" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922139v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubakar Bello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Paul Mochel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#322;a&#380;ej Po&#378;niak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2022.102280" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04311332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gaugain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109924" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03441007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccarthy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gavin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin R.L. Simons" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2021.100185" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03918835v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dr&#233;ano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valentin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c05807" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615752v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Tardiveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerica Leroux-Pullen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronette Gehring" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Touchais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chotard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2022.112848" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922498v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hurtaud-Pessel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2022.2126529" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03461263v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Touchais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chotard-Soutif" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lagr&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2021.123013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02958944v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil-Cheneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delmas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127636" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03318243v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rostang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Morvan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fournel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daniel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737119" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01743743v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouch&#232;ne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Laroche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-018-2379-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01570163v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.04.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477587v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Salama" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fichou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Beaurepaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106153" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628898v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628878v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482435v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Patrick" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531066v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01985235v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251265v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Codaccioni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gr&#233;goire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.468" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206887v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lacroix" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A Ferran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692167v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadate Tchalaou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lechevretel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A. Ferran" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034843v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Slimani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mompelat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ait-Ali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711893v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533797v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Meslouh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03499578v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480054v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01985196v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480028v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gobin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406887v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Taillandier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z Lacroix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.08.115" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352581v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13298" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661476v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13247" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352560v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13277" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325641v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/Q2H4LQ" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142087v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/4TOPUC" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692626v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/D0R0Q5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507038v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02534138v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Viel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Khaled" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Devreese" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxag045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141538v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Bachelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Chailleux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742917" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ruchti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ferran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mead" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pelligand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2025.110784" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602740v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulanger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Overesch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxag106" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290011v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taillandier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegrid de Baere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01652176.2025.2565351" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Santos-Sant&#243;rum Su&#225;rez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurentie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2025.2467627" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04687626v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104200" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04167240v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Nouichi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le van Suu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Rolland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c06561" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922139v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubakar Bello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Paul Mochel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#322;a&#380;ej Po&#378;niak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2022.102280" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04311332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gaugain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109924" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03441007v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccarthy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gavin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin R.L. Simons" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2021.100185" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03918835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dr&#233;ano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valentin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c05807" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615752v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Tardiveau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerica Leroux-Pullen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronette Gehring" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Touchais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chotard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2022.112848" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922498v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hurtaud-Pessel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2022.2126529" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03461263v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Touchais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chotard-Soutif" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lagr&#233;e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2021.123013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02958944v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil-Cheneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delmas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127636" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03318243v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rostang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Morvan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fournel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daniel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737119" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01743743v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouch&#232;ne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Laroche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-018-2379-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01570163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.04.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477587v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Salama" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fichou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Beaurepaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106153" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628898v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628878v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482435v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Patrick" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531066v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01985235v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251265v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Codaccioni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gr&#233;goire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.468" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206887v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lacroix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A Ferran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692167v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadate Tchalaou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lechevretel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A. Ferran" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Slimani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mompelat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ait-Ali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711893v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533797v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Meslouh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03499578v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480054v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01985196v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480028v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gobin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406887v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Taillandier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z Lacroix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.08.115" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352581v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13298" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661476v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13247" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352560v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13277" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325641v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/Q2H4LQ" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142087v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/4TOPUC" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692626v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/D0R0Q5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507038v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02534138v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>