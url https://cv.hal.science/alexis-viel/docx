--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -106,187 +106,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-mechanistic PK/PD modelling of enrofloxacin against sensitive Pasteurella multocida : inter-strain variability and prediction of efficacy in pigs</w:t>
+                <w:t xml:space="preserve">Minimum inhibitory concentrations of sulfonamides and trimethoprim for veterinary pathogens: new data for old antibiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nadine Ruchti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pelligand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 312, pp.110784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jambio/lxag045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2025.110784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510220v1</w:t>
+                <w:t xml:space="preserve">hal-05355767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population pharmacokinetic modelling of oxytetracycline in rainbow trout (Oncorhynchus mykiss): Effects of route of administration, temperature and ploidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -370,364 +374,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum inhibitory concentrations of sulfonamides and trimethoprim for veterinary pathogens: new data for old antibiotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharmacodynamic Interaction Between Trimethoprim and Sulphonamides for A. pleuropneumoniae : Synergistic Ratios, Optimal Potentiation, and Dynamic Responses Assessed via Time-Kill Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Ruchti</w:t>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Ferran</w:t>
+                <w:t xml:space="preserve">Gudrun Overesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Mead</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Viel</w:t>
+                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2025.110784⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 137 (5), pp.lxag106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jambio/lxag106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05355767v1</w:t>
+                <w:t xml:space="preserve">hal-05602740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacodynamic Interaction Between Trimethoprim and Sulphonamides for A. pleuropneumoniae : Synergistic Ratios, Optimal Potentiation, and Dynamic Responses Assessed via Time-Kill Curves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Semi-mechanistic PK/PD modelling of enrofloxacin against sensitive Pasteurella multocida : inter-strain variability and prediction of efficacy in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Boulanger</w:t>
+                <w:t xml:space="preserve">Mathias Devreese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gudrun Overesch</w:t>
+                <w:t xml:space="preserve">Mireille Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Toutain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jambio/lxag106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jambio/lxag045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05602740v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population pharmacokinetic modeling of sulfadimethoxine, sulfadiazine and sulfamethoxazole combined to trimethoprim in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Devreese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegrid de Baere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -912,90 +912,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetic modeling of sulfamethoxazole-trimethoprim and sulfadiazine-trimethoprim combinations in broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Devreese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegrid de Baere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1046,51 +1046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PBPK Model To Predict Marbofloxacin Distribution in Edible Tissues and Intestinal Exposure in Pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Nouichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1193,64 +1193,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionophore coccidiostats – disposition kinetics in laying hens and residues transfer to eggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abubakar Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Paul Mochel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1349,51 +1349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Gaugain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1438,291 +1438,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04311332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the likelihood of ESBL-producing E. coli carriage in slaughter-aged pigs following bacterial introduction onto a farm: A multiscale risk assessment</w:t>
+                <w:t xml:space="preserve">Presence and Depletion of Sulfadiazine, Trimethoprim, and Oxytetracycline into Feathers of Treated Broiler Chickens and Impact on Antibiotic-Resistant Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Mccarthy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Viel</w:t>
+                <w:t xml:space="preserve">Estelle Dréano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Gavin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sanders</w:t>
+                <w:t xml:space="preserve">Charlotte Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin R.L. Simons</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mran.2021.100185⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (51), pp.16106-16116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c05807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03441007v1</w:t>
+                <w:t xml:space="preserve">anses-03918835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence and Depletion of Sulfadiazine, Trimethoprim, and Oxytetracycline into Feathers of Treated Broiler Chickens and Impact on Antibiotic-Resistant Bacteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating the likelihood of ESBL-producing E. coli carriage in slaughter-aged pigs following bacterial introduction onto a farm: A multiscale risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Valentin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Taillandier</w:t>
+                <w:t xml:space="preserve">Catherine Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Travel</w:t>
+                <w:t xml:space="preserve">Chris Gavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Soumet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robin R.L. Simons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 70 (51), pp.16106-16116. </w:t>
+              <w:t xml:space="preserve">Microbial Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, pp.100185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c05807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mran.2021.100185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03918835v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03441007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A physiologically based pharmacokinetic (PBPK) model exploring the blood-milk barrier in lactating species - A case study with oxytetracycline administered to dairy cows and goats</w:t>
               </w:r>
@@ -1970,325 +1970,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03922498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A liquid chromatography coupled to tandem mass spectrometry method for the quantification of spiramycin and its active metabolite neospiramycin in milk of major and minor species: Validation using the accuracy profile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tissue distribution, metabolism, and elimination of Victoria Pure Blue BO in rainbow trout: Main metabolite as an appropriate residue marker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Touchais</w:t>
+                <w:t xml:space="preserve">Estelle Dubreil-Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Chotard-Soutif</w:t>
+                <w:t xml:space="preserve">Jean-Michel Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Lagrée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Hurtaud-Pessel</w:t>
+                <w:t xml:space="preserve">Morgane Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2021.123013⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 262, pp.127636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03461263v1</w:t>
+                <w:t xml:space="preserve">anses-02958944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue distribution, metabolism, and elimination of Victoria Pure Blue BO in rainbow trout: Main metabolite as an appropriate residue marker</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Laurentie</w:t>
+                <w:t xml:space="preserve">A liquid chromatography coupled to tandem mass spectrometry method for the quantification of spiramycin and its active metabolite neospiramycin in milk of major and minor species: Validation using the accuracy profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Tardiveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Delmas</w:t>
+                <w:t xml:space="preserve">Gael Touchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Danion</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Chotard-Soutif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Morin</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hurtaud-Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 262, pp.127636. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1187, pp.123013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2021.123013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-02958944v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03461263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population pharmacokinetics/pharmacodynamics modelling of enrofloxacin for the three major trout pathogens Aeromonas salmonicida, Flavobacterium psychrophilum and Yersinia ruckeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rostang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2378,64 +2378,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Population WB-PBPK Model of Colistin and its Prodrug CMS in Pigs: Focus on the Renal Distribution and Excretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bouchène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2512,64 +2512,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of experimental evidence to support mcr-1- positive escherichia coli strain selection during oral administration of colistin at recommended and higher dose given by gavage in weaned piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Perrin-Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2812,77 +2812,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-mecanistic PKPD modeling of enrofloxacin against sensitive strains of Pasteurella multocida in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twelfth International Conference on Antimicrobial Agents in Veterinary Medicine (AAVM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2907,51 +2907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population PK modeling of OTC in rainbow trout : impact of water temperature and routes of administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaëlle Chailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3032,51 +3032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacocinétique des antibiotiques dans la mamelle : les concentrations efficaces sont-elles atteintes dans les différents compartiments ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3127,51 +3127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réevaluer le schéma posologique des antibiotiques utilisés en pisciculture - exemple de l'enrofloxacine chez la truite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rostang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3235,51 +3235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population PKPD modelling of enrofloxacin for the three major trout pathogens A. salmonicida, F. psychrophilum and Y. ruckeri according to fish ploidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tenth International Conference on Antimicrobial Agents in Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3304,51 +3304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Population WB-PBPK Model of Colistin and its Prodrug CMS in Pigs and extrapolation to humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium PBPK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Club phase I, Apr 2018, Paris, France. pp.1-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3431,77 +3431,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Codaccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Tardiveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th Congress of the European Societies of Toxicology (EUROTOX 2025) : Toxicology addresses society's real life risks for sustainable health and well being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Athènes, Greece. Toxicology letters, 411, pp.S195, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3535,51 +3535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation pharmacocinétique de population de différents sulfamides associés au triméthoprime chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3667,355 +3667,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-mecanistic PK/PD modeling of three Sulfonamides-Trimethoprim combinations with Echerichia Coli</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of quaternary ammoniums on permeability and intestinal microbiota: a study to detect biomarkers of exposure in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadate Tchalaou</w:t>
+                <w:t xml:space="preserve">Kahina Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Lechevretel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Viel</w:t>
+                <w:t xml:space="preserve">Sophie Mompelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude A. Ferran</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Ait-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twelfth International Conference on Antimicrobial Agents in Veterinary Medicine (AAVM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Athènes, France. </w:t>
+              <w:t xml:space="preserve">16èmes JS du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692167v1</w:t>
+                <w:t xml:space="preserve">hal-05034843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of quaternary ammoniums on permeability and intestinal microbiota: a study to detect biomarkers of exposure in rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kahina Slimani</w:t>
+                <w:t xml:space="preserve">Semi-mecanistic PK/PD modeling of three Sulfonamides-Trimethoprim combinations with Echerichia Coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Mompelat</w:t>
+                <w:t xml:space="preserve">Sadate Tchalaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vignal</w:t>
+                <w:t xml:space="preserve">Celia Lechevretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar Ait-Ali</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aude A. Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes JS du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Twelfth International Conference on Antimicrobial Agents in Veterinary Medicine (AAVM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Athènes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034843v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révision des posologies des combinaisons sulfamides/triméthoprime chez les animaux de production : exemple chez le porc et la volaille (Projet Sultan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadate Tchalaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A. Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des GTV 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
@@ -4057,51 +4057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PBPK modeling to explore dairy cows’ exposure to marbofloxacin and estimate milk withdrawal period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Meslouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4139,77 +4139,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the selective effect of colistin on mcr-1-positive Escherichia coli through in vitro co-culture time-kill experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4260,64 +4260,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of PBPK modeling to explore the pharmacokinetics and renal disposition of CMS/Colistin in piglets as a model for the paediatric population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4385,64 +4385,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of experimental evidence to support mcr-1-positive Escherichia coli strain selection during oral administration of colistin by gavage in weaned piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Perrin-Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4510,77 +4510,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of age on colistin methanosulfonate and colistin plasmatic and tissular distribution after intravenous administration of colistin methanosulfonate in pigs background</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4667,77 +4667,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">114. Population pharmacokinetic modelling of different sulphonamides associated with trimethoprim in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4812,103 +4812,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P19 | Determination of optimal ratios for three sulfonamides/trimethoprim combinations against &amp;lt;i&amp;gt;E. coli&amp;lt;/i&amp;gt; using checkerboard and time‐kill assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadate Tchalaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude A. Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -5005,51 +5005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Perrin-Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5098,103 +5098,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population PK modeling of different sulfonamides in association with trimethoprim in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress of the European Association for Veterinary Pharmacology and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5275,64 +5275,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetic data for the manuscript &amp;quot;Population pharmacokinetic modeling of sulfadimethoxine, sulfadizine and sulfamethoxazole combined to trimethoprim in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/Q2H4LQ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5359,51 +5359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset of Pharmacokinetic data of oxytetracycline in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rostang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5443,64 +5443,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset for the manuscript &amp;quot;Pharmacokinetic modeling of Sulfamethoxazole-Trimethoprim and Sulfadiazine-Trimethoprim combinations in broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/D0R0Q5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5559,51 +5559,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OHEJP-RaDAR-D-JRP3-2.1-Pharmacodynamics and transmission models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5666,51 +5666,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de la colistine en médecine humaine et vétérinaire : exploration pharmacocinétique et problématique d'antibiorésistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pharmacologie. Université de Poitiers, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5906,51 +5906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Viel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Khaled" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Devreese" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxag045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141538v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Bachelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Chailleux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742917" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355767v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ruchti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ferran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mead" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pelligand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2025.110784" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602740v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulanger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Overesch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxag106" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290011v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taillandier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegrid de Baere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01652176.2025.2565351" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Santos-Sant&#243;rum Su&#225;rez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurentie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2025.2467627" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04687626v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104200" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04167240v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Nouichi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le van Suu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Rolland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c06561" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922139v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubakar Bello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Paul Mochel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#322;a&#380;ej Po&#378;niak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2022.102280" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04311332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gaugain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109924" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03441007v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccarthy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gavin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin R.L. Simons" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2021.100185" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03918835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dr&#233;ano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valentin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c05807" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615752v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Tardiveau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerica Leroux-Pullen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronette Gehring" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Touchais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chotard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2022.112848" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922498v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hurtaud-Pessel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2022.2126529" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03461263v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Touchais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chotard-Soutif" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lagr&#233;e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2021.123013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02958944v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil-Cheneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delmas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127636" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03318243v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rostang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Morvan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fournel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daniel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737119" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01743743v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouch&#232;ne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Laroche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-018-2379-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01570163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.04.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477587v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Salama" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fichou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Beaurepaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106153" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628898v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628878v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482435v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Patrick" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531066v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01985235v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251265v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Codaccioni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gr&#233;goire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.468" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206887v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lacroix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A Ferran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692167v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadate Tchalaou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lechevretel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A. Ferran" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Slimani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mompelat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ait-Ali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711893v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533797v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Meslouh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03499578v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480054v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01985196v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480028v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gobin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406887v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Taillandier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z Lacroix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.08.115" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352581v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13298" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661476v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13247" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352560v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13277" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325641v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/Q2H4LQ" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142087v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/4TOPUC" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692626v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/D0R0Q5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507038v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02534138v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ruchti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ferran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mead" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pelligand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Viel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2025.110784" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141538v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Bachelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Chailleux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742917" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boulanger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Overesch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Toutain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxag106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Khaled" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Devreese" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bruneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxag045" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290011v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Taillandier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegrid de Baere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01652176.2025.2565351" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Santos-Sant&#243;rum Su&#225;rez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurentie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2025.2467627" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04687626v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104200" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04167240v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Nouichi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le van Suu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Rolland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c06561" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922139v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubakar Bello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Paul Mochel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#322;a&#380;ej Po&#378;niak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2022.102280" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04311332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gaugain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109924" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03918835v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dr&#233;ano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valentin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soumet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c05807" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03441007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccarthy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gavin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin R.L. Simons" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2021.100185" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615752v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Tardiveau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerica Leroux-Pullen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronette Gehring" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Touchais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chotard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2022.112848" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03922498v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hurtaud-Pessel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440049.2022.2126529" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02958944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dubreil-Cheneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delmas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127636" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03461263v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Touchais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chotard-Soutif" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lagr&#233;e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2021.123013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03318243v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rostang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Morvan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fournel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daniel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737119" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01743743v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouch&#232;ne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Laroche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-018-2379-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01570163v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Couet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.04.013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477587v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Salama" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Fichou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Beaurepaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106153" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628898v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628878v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482435v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Patrick" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531066v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01985235v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251265v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Codaccioni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gr&#233;goire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.468" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206887v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lacroix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A Ferran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034843v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Slimani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mompelat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vignal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ait-Ali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692167v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadate Tchalaou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lechevretel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude A. Ferran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711893v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533797v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Meslouh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03499578v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480054v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01985196v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480028v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gobin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406887v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Taillandier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z Lacroix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.08.115" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352581v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13298" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661476v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Perrin-Guyomard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13247" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352560v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvp.13277" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325641v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/Q2H4LQ" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142087v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/4TOPUC" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692626v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/D0R0Q5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507038v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02534138v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>