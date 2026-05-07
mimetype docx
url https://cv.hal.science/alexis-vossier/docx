--- v0 (2026-03-28)
+++ v1 (2026-05-07)
@@ -585,360 +585,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making solar electricity dispatchable : a technical and economic assessment of the main conversion and storage technologies</w:t>
+                <w:t xml:space="preserve">Synthesis of the Elusive Doublewall Nanotubes and Nanocones(Horns) of MoS \textsubscript2 via Focused Solar Ablation (Adv. Mater. Interfaces 3/2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddy Ordóñez</w:t>
+                <w:t xml:space="preserve">Timothée Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Fasquelle</w:t>
+                <w:t xml:space="preserve">Rita Rosentsveig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Dollet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olga Brontvein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Sreedhara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.108028⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (3), pp.2370012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202370012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213073v1</w:t>
+                <w:t xml:space="preserve">hal-04751023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of the Elusive Doublewall Nanotubes and Nanocones(Horns) of MoS \textsubscript2 via Focused Solar Ablation (Adv. Mater. Interfaces 3/2023)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Making solar electricity dispatchable : a technical and economic assessment of the main conversion and storage technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Brontvein</w:t>
+                <w:t xml:space="preserve">Freddy Ordóñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.B. Sreedhara</w:t>
+                <w:t xml:space="preserve">Thomas Fasquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Zheng</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vossier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (3), pp.2370012. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.202370012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.108028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751023v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of the Elusive Doublewall Nanotubes and Nanocones(Horns) of MoS 2 via Focused Solar Ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Rosentsveig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Brontvein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Sreedhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.2201930. </w:t>
@@ -976,51 +976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating the gas flow dynamics in a nanomaterial synthesis solar reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1253,51 +1253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiphysics model of large-scale compact PV–CSP hybrid plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Ziyati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1387,51 +1387,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing large-scale electricity demand with photovoltaics and molten-salt storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey M Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fasquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1530,51 +1530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Riverola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chemisana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1928,51 +1928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Riverola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chemisana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gueymard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2045,51 +2045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Gualdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2175,51 +2175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Al Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2237,378 +2237,1062 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JPHOTOV.2015.2466452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards High-Temperature Solar Thermophotovoltaics with Integrated Thermal Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chatila-Brunotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Fricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Giteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire (JNES) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Anglet (64), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of cooling requirements for thermophotovoltaic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhrigu Rishi Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybridizing photovoltaics and thermoelectrics: a detailed-balance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance bounds of PV mirror hybrid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Verne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Soum-Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Plujat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th Conference on Concentrating Solar Power and Chemical Energy Systems (SolarPACES 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Albuquerque (NM), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subvenir à la demande mondiale en électricité grâce au PV et au stockage thermique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fasquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physics of GaAs solar cells operating under thermal stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Oublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chemisana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Houches School of Physics - Physics of Solar Cells: from basic principles to advanced characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Les Houches, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of solar flux uniformity on the performance of a high temperature hybrid CPV-CSP receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid solar systems: a route to improved solar energy harvesting?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermophotovoltaics: photonics and thermal management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhrigu Rishi Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire (JNES) 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fedesol, Jul 2025, Anglet (64), France</w:t>
+              <w:t xml:space="preserve">Optica Advanced Photonics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OPTICA, Jul 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05185900v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophotovoltaics: photonics and thermal management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid solar systems: a route to improved solar energy harvesting?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vossier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica Advanced Photonics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OPTICA, Jul 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire (JNES) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fedesol, Jul 2025, Anglet (64), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168375v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into cooling requirements for thermophotovoltaic devices</w:t>
+                <w:t xml:space="preserve">Design of a 2D metallic photonic crystal for spectral control in thermophotovoltaic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhrigu Rishi Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vossier</w:t>
@@ -2639,97 +3323,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop TREE 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR CNRS 2198 TREE, May 2025, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Nanophotonics and Micro/Nano Optics International Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115872v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a 2D metallic photonic crystal for spectral control in thermophotovoltaic devices</w:t>
+                <w:t xml:space="preserve">Insights into cooling requirements for thermophotovoltaic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhrigu Rishi Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vossier</w:t>
@@ -2760,375 +3444,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Almuneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics and Micro/Nano Optics International Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop TREE 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR CNRS 2198 TREE, May 2025, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329301v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic Conversion in Non-standard Conditions: An Overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into cooling requirements of thermophotovoltaic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhrigu Rishi Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Almuneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica Advanced Photonics Congress 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Optica, Jul 2025, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">Optica Advanced Photonics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OPTICA, Jul 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05185949v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into cooling requirements of thermophotovoltaic devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photovoltaic Conversion in Non-standard Conditions: An Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sainz Manas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica Advanced Photonics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OPTICA, Jul 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Optica Advanced Photonics Congress 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Optica, Jul 2025, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168374v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du productible énergétique annuel de centrale solaire hybride PV-CSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Eibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3143,264 +3827,264 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FédEsol, Jun 2024, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-high solar concentration for ultra-efficient photovoltaics: 1,000 suns and beyond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of high temperature hybrid CPV-CSP receiver and solar plant performances by numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, FedPV, Dec 2024, Dourdan, France</w:t>
+              <w:t xml:space="preserve">, Dec 2024, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843171v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of high temperature hybrid CPV-CSP receiver and solar plant performances by numerical simulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra-high solar concentration for ultra-efficient photovoltaics: 1,000 suns and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2024, Dourdan, France</w:t>
+              <w:t xml:space="preserve">, FedPV, Dec 2024, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834420v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization assessment model allowing the evaluation and comparison of hybrid solar systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rebrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Sainz Mañas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3419,155 +4103,155 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FedPV, Dec 2023, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the environmental footprint of solar electricity production including storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fasquelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techno-economic assessment of the main PV/CSP compact hybrid technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3576,1604 +4260,920 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Verne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soum-Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plujat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'efficacité des modules hybride PV/CSP « haute-température »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la pilotabilité de l’electricité solaire avec stockage thermique et électrochimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Ordóñez Malla Ordóñez Malla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPACT HYBRID SOLAR PHOTOVOLTAIC/THERMAL SYSTEMS: RECENT PROGRESS AND REMAINING CHALLENGES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Sede Boker symposium on solar electricity production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sede Boker, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures à base de matériaux antimoniures pour la conversion de l’énergie solaire concentrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cuminal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Giudiccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pérona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Elhuseinni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème JNPV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach on accelerated ageing towards reliability optimization of high concentration photovoltaic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Tsanakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Elouamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPV-10 10th International Conference on Concentrator Photovoltaic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Albuquerque, United States. pp.259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards High-Temperature Solar Thermophotovoltaics with Integrated Thermal Storage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid PV−CSP Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Giteau</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joya Zeitouny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire (JNES) 2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05185925v1</w:t>
+              <w:t xml:space="preserve">Concentrating Solar Thermal Energy: Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, 2022, 978-1-78945-079-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394169702.ch9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of cooling requirements for thermophotovoltaic devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+                <w:t xml:space="preserve">Fundamentals of Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Riverola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chemisana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
-[...444 lines deleted...]
-                <w:t xml:space="preserve">hal-03099765v1</w:t>
+              <w:t xml:space="preserve">Nanomaterials for Solar Cell Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.3--33, 2019, 978-0-12-813337-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-813337-8.00001-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion haut-rendement de l’énergie solaire concentrée: de la théorie à la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Energie électrique. Université de Perpigna-Via Domitia, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04701188v1</w:t>
-              </w:r>
-[...225 lines deleted...]
-                <w:t xml:space="preserve">hal-04750978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5328,51 +5328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhrigu Rishi Mishra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vossier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Revol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.114023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113636" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308360v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sainz-Manas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Garcia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bataille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2025.104605" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716789v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Verne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dollet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2024.121380" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213073v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fasquelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dollet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751023v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Barbe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rosentsveig" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Brontvein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Sreedhara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202370012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863268v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202201930" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nadal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Olalde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.135846" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759712v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sainz Ma&#241;as" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.124916" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148676v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Ziyati" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Volut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.116644" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Gordon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110261" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275555v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Parent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Riverola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chemisana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2019.2937226" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01898428v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joya Zeitouny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Gordon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Katz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.03.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01899187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Katz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SE00046H" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451061v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gueymard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2853" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01176339v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Gualdi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ares" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aimez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905277" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Al Alam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2015.2466452" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454419v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168375v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115872v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329301v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185949v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sainz Manas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mar&#233;chal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie M&#233;nard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168374v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04630663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843171v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834420v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424212v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rebrioux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843347v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850786v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plujat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834881v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850813v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Ord&#243;&#241;ez Malla Ord&#243;&#241;ez Malla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850870v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906185v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cuminal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giudiccelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rona" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elhuseinni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070179v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Tsanakas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jaffre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Elouamari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185925v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chatila-Brunotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Fricaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Giteau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361629v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707345v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850834v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099765v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oublon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parola" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04701188v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750980v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169702.ch9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750978v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riverola" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vossier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813337-8.00001-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhrigu Rishi Mishra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vossier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Revol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Almuneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.114023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113636" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308360v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sainz-Manas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Garcia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bataille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2025.104605" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716789v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Verne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dollet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2024.121380" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Barbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Rosentsveig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Brontvein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Sreedhara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zheng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202370012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fasquelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dollet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863268v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202201930" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nadal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Olalde" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.135846" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759712v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sainz Ma&#241;as" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.124916" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148676v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Ziyati" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Volut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2021.116644" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey M Gordon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110261" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275555v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Parent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Riverola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chemisana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2019.2937226" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01898428v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joya Zeitouny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Gordon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Katz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.03.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01899187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Katz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SE00046H" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451061v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gueymard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2853" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01176339v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Gualdi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ares" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aimez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905277" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Al Alam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2015.2466452" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chatila-Brunotte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Fricaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Giteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707345v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plujat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850834v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099765v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oublon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454419v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168375v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329301v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115872v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168374v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185949v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sainz Manas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mar&#233;chal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie M&#233;nard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04630663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834420v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843171v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424212v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rebrioux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843347v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850786v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834881v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850813v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Ord&#243;&#241;ez Malla Ord&#243;&#241;ez Malla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850870v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906185v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cuminal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giudiccelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rona" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elhuseinni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070179v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Tsanakas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jaffre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sicre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Elouamari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750980v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169702.ch9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750978v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riverola" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vossier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813337-8.00001-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04701188v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>