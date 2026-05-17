--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -890,303 +890,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructions de l'altérité dans &amp;quot;Opus Dos&amp;quot; d'Angélica Gorodischer</w:t>
+                <w:t xml:space="preserve">La construction d'une xéno-encyclopédie, processus nécessaire pour comprendre l'oeuvre SF d'Angélica Gorodischer (Argentine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Yannopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études des doctorant-e-s de l'IRIEC "L'intersectionnalité dans les mondes ibériques", Toulouse II-Le Mirail, 2012</w:t>
+              <w:t xml:space="preserve">Colloque International "Femmes, féminisme et recherches, trente ans après", Université de Toulouse II-le Mirail, décembre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Toulouse, France. s.p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076647v1</w:t>
+                <w:t xml:space="preserve">hal-03076503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction d'une xéno-encyclopédie, processus nécessaire pour comprendre l'oeuvre SF d'Angélica Gorodischer (Argentine)</w:t>
+                <w:t xml:space="preserve">Constructions de l'altérité dans &amp;quot;Opus Dos&amp;quot; d'Angélica Gorodischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Yannopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International "Femmes, féminisme et recherches, trente ans après", Université de Toulouse II-le Mirail, décembre 2012</w:t>
+              <w:t xml:space="preserve">Journée d'études des doctorant-e-s de l'IRIEC "L'intersectionnalité dans les mondes ibériques", Toulouse II-Le Mirail, 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Toulouse, France. s.p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076503v1</w:t>
+                <w:t xml:space="preserve">hal-03076647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a feminist utopia in Latin America</w:t>
+                <w:t xml:space="preserve">Utopia y anamorfosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Yannopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of the Utopian Studies Society, University of Cyprus, July 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nicosie, Cyprus. s.p., 2011</w:t>
+              <w:t xml:space="preserve">2ème coloque international des études de genre de La Plata, La Plata, octobre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, La Plata, Argentina. s.p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076504v1</w:t>
+                <w:t xml:space="preserve">hal-03076506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utopia y anamorfosis</w:t>
+                <w:t xml:space="preserve">Building a feminist utopia in Latin America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Yannopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème coloque international des études de genre de La Plata, La Plata, octobre 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, La Plata, Argentina. s.p., 2011</w:t>
+              <w:t xml:space="preserve">International Conference of the Utopian Studies Society, University of Cyprus, July 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nicosie, Cyprus. s.p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076506v1</w:t>
+                <w:t xml:space="preserve">hal-03076504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuerpos utópicos y cuerpos subversivos, los textos-máquinas infernales de Angélica Gorodischer</w:t>
               </w:r>
@@ -1712,169 +1712,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’héritage du boom dans la littérature érotique d’Ercole Lissardi : vers une nouvelle politique sexuelle ?</w:t>
+                <w:t xml:space="preserve">Un royaume qui s’ouvre vers l’avant : élan utopique et appropriation des genres littéraires par Angélica Gorodischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Yannopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Assia Mohsinne. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réceptions et héritages des grands auteurs du Boom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Genre et Gender dans les Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2019, 9782845168527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064404v1</w:t>
+                <w:t xml:space="preserve">hal-02064403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un royaume qui s’ouvre vers l’avant : élan utopique et appropriation des genres littéraires par Angélica Gorodischer</w:t>
+                <w:t xml:space="preserve">L’héritage du boom dans la littérature érotique d’Ercole Lissardi : vers une nouvelle politique sexuelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Yannopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre et Gender dans les Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2019, 9782845168527</w:t>
+              <w:t xml:space="preserve">Réceptions et héritages des grands auteurs du Boom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064403v1</w:t>
+                <w:t xml:space="preserve">hal-02064404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une encyclopédie ouverte de savoirs situés : les story suites d’Angélica Gorodischer</w:t>
               </w:r>
@@ -2098,51 +2098,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Yannopoulos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981765v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.14330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.5126" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064412v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064409v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072671v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01685314v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076505v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076647v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076506v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076502v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981590v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981594v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981814v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/CollapsesCivilitzatoris.2022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981820v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981774v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064404v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064403v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064394v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Yannopoulos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981765v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.14330" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.5126" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064412v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064409v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072671v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01685314v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076505v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076503v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076647v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076504v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076502v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981590v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981594v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981814v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/CollapsesCivilitzatoris.2022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981820v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981774v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064404v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064394v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>