--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -321,429 +321,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Insights into Biofilm Formation by a Pathogenic Strain of Vibrio harveyi</w:t>
+                <w:t xml:space="preserve">Antibiofilm Activity of the Marine Probiotic Bacillus subtilis C3 Against the Aquaculture-Relevant Pathogen Vibrio harveyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Morot</w:t>
+                <w:t xml:space="preserve">Coraline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delavat</w:t>
+                <w:t xml:space="preserve">Flore Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bazire</w:t>
+                <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Paillard</w:t>
+                <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Dufour</w:t>
+                <w:t xml:space="preserve">Carine Le Ker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (1), pp.186. </w:t>
+              <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (3), pp.1551-1562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms12010186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12602-024-10229-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406039v1</w:t>
+                <w:t xml:space="preserve">hal-04807413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiofilm Activity of the Marine Probiotic Bacillus subtilis C3 Against the Aquaculture-Relevant Pathogen Vibrio harveyi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-Biofilm Extracts and Molecules from the Marine Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Petit</w:t>
+                <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Caudal</w:t>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Taupin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carine Le Ker</w:t>
+                <w:t xml:space="preserve">Sébastien Artigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12602-024-10229-z⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (7), pp.313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md22070313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807413v1</w:t>
+                <w:t xml:space="preserve">hal-04766153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Biofilm Extracts and Molecules from the Marine Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flore Caudal</w:t>
+                <w:t xml:space="preserve">Genetic Insights into Biofilm Formation by a Pathogenic Strain of Vibrio harveyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Morot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Roullier</w:t>
+                <w:t xml:space="preserve">François Delavat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Artigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (7), pp.313. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md22070313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms12010186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766153v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Marine Strains of Pseudoalteromonas to Improve Resistance of Juvenile Sea Bass to Pathogens and Limit Biofilm Development</w:t>
               </w:r>
@@ -1023,51 +1023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1114,90 +1114,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracts from Wallis Sponges Inhibit Vibrio harveyi Biofilm Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Caudal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Artigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Le Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1376,325 +1376,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Phthalates and Their Substitutes on the Physiology of Pseudomonas aeruginosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alterins, a new family of marine antibacterial cyclolipopeptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Offret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissande Louis</w:t>
+                <w:t xml:space="preserve">Pierre-Edouard Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Verdon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+                <w:t xml:space="preserve">Camille Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10091788⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.106514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2021.106514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777008v1</w:t>
+                <w:t xml:space="preserve">hal-03516139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterins, a new family of marine antibacterial cyclolipopeptides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Héléna Cuny</w:t>
+                <w:t xml:space="preserve">Effect of Phthalates and Their Substitutes on the Physiology of Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Edouard Bodet</w:t>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florie Desriac</w:t>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Jegou</w:t>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.106514. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (9), pp.1788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2021.106514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10091788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516139v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virulence of &amp;lt;i&amp;gt;Vibrio harveyi&amp;lt;/i&amp;gt; &amp;lt;scp&amp;gt;ORM4&amp;lt;/scp&amp;gt; towards the European abalone &amp;lt;scp&amp;gt;&amp;lt;i&amp;gt;Haliotis tuberculata&amp;lt;/i&amp;gt;&amp;lt;/scp&amp;gt; involves both quorum sensing and a type &amp;lt;scp&amp;gt;III&amp;lt;/scp&amp;gt; secretion system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Morot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar El Fekih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1912,2219 +1912,2219 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHA Production and PHA Synthases of the Halophilic Bacterium Halomonas sp. SF2003</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Thomas</w:t>
+                <w:t xml:space="preserve">Angélique Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kumar Sudesh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bazire</w:t>
+                <w:t xml:space="preserve">Marjolaine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Elain</w:t>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hua Tiang Tan</w:t>
+                <w:t xml:space="preserve">Morgan Perennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (1), pp.29. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86 (20), pp.e00893-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bioengineering7010029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00893-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995385v1</w:t>
+                <w:t xml:space="preserve">hal-03027967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of Surface-associated Bacteria from the Mexican Red Alga Halymenia floresii for Quorum Sensing Activity</w:t>
+                <w:t xml:space="preserve">Anti-Biofilm Activity of a Low Weight Proteinaceous Molecule from the Marine Bacterium Pseudoalteromonas sp. IIIA004 against Marine Bacteria and Human Pathogen Biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S A Abdul Malik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Bazire</w:t>
+                <w:t xml:space="preserve">Ibtissem Doghri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gamboa-Muñoz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Robledo</w:t>
+                <w:t xml:space="preserve">Jean Michel Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology / Mikrobiologiya</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0026261720060132⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (9), pp.1295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8091295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731948v1</w:t>
+                <w:t xml:space="preserve">hal-02960886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Temperature-Regulation of Pseudomonas aeruginosa cmaX-cfrX-cmpX Operon Reveals an Intriguing Molecular Network Involving the Sigma Factors AlgU and SigX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ishac Si Hadj Mohand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ishac Si Hadj Mohand</w:t>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Omnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2020.579495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequences of Four Pseudomonas aeruginosa Clinical Strains with Various Biofilm Phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/MRA.01286-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Simon</w:t>
+                <w:t xml:space="preserve">Antibiofilm activity in the culture supernatant of a marine Pseudomonas sp. bacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Doghri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Brian-Jaisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Portier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgan Perennou</w:t>
+                <w:t xml:space="preserve">Marianne Graber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00893-20⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 166 (3), pp.000878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.000878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027967v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Biofilm Activity of a Low Weight Proteinaceous Molecule from the Marine Bacterium Pseudoalteromonas sp. IIIA004 against Marine Bacteria and Human Pathogen Biofilms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bazire</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Perennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8091295⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86 (20), pp.e00893-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02431-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960886v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiofilm activity in the culture supernatant of a marine Pseudomonas sp. bacterium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Dufour</w:t>
+                <w:t xml:space="preserve">Erratum for Jouault et al., &amp;quot;Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Perennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.000878⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86 (23), pp.e02431-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02431-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441150v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating some mechanisms underlying stress metal adaptations of two Burkholderia sensu lato species isolated from New Caledonian ultramafic soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gensous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Medevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 97, pp.103166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2020.103166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morgan Perennou</w:t>
+                <w:t xml:space="preserve">Screening of Surface-associated Bacteria from the Mexican Red Alga Halymenia floresii for Quorum Sensing Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S A Abdul Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gamboa-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bedoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Robledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02431-20⟩</w:t>
+              <w:t xml:space="preserve">Microbiology / Mikrobiologiya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89 (6), pp.778-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0026261720060132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393165v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum for Jouault et al., &amp;quot;Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albane Jouault</w:t>
+                <w:t xml:space="preserve">PHA Production and PHA Synthases of the Halophilic Bacterium Halomonas sp. SF2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumar Sudesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelique Gobet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Morgan Perennou</w:t>
+                <w:t xml:space="preserve">Anne Elain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Tiang Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02431-20⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering7010029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05058199v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome sequence of the halophilic PHA-producing bacterium Halomonas sp. SF2003: insights into its biotechnological potential</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of immunomodulatory activities of essential oils by high content analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Bruzaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Bursztyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Montjarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11274-019-2627-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 303, pp.65-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2019.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441175v1</w:t>
+                <w:t xml:space="preserve">hal-02270586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of immunomodulatory activities of essential oils by high content analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aude Montjarret</w:t>
+                <w:t xml:space="preserve">Complete genome sequence of the halophilic PHA-producing bacterium Halomonas sp. SF2003: insights into its biotechnological potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Elain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Duteil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 303, pp.65-71. </w:t>
+              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2019.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11274-019-2627-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270586v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Dose-Dependent Modes of Action of C-Type Natriuretic Peptide on Pseudomonas aeruginosa Biofilm Formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multispecies Biofilm Development of Marine Bacteria Implies Complex Relationships Through Competition and Synergy and Modification of Matrix Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Clamens</w:t>
+                <w:t xml:space="preserve">Richard Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+                <w:t xml:space="preserve">Claudine Baraquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Molmeret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens7020047⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962693v1</w:t>
+                <w:t xml:space="preserve">hal-01864785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between Biofilm Condition and Virulence in Vibrio tapetis: A Transcriptomic Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracytoplasmic function sigma factors in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens7040092⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2018.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935852v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multispecies Biofilm Development of Marine Bacteria Implies Complex Relationships Through Competition and Synergy and Modification of Matrix Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Guillonneau</w:t>
+                <w:t xml:space="preserve">Relation between Biofilm Condition and Virulence in Vibrio tapetis: A Transcriptomic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Baraquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bazire</w:t>
+                <w:t xml:space="preserve">Sabine van Dillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Molmeret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (4), pp.92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens7040092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864785v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracytoplasmic function sigma factors in Pseudomonas aeruginosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Different Dose-Dependent Modes of Action of C-Type Natriuretic Peptide on Pseudomonas aeruginosa Biofilm Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (2), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2018.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens7020047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788719v1</w:t>
+                <w:t xml:space="preserve">hal-01962693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host Peptidic Hormones Affecting Bacterial Biofilm Formation and Virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1 - 15. </w:t>
@@ -4296,90 +4296,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-bound exopolysaccharides from an axenic culture of the intertidal mudflat Navicula phyllepta diatom affect biofilm formation by benthic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Doghri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lanneluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4482,51 +4482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cueff-Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (3), </w:t>
@@ -4558,364 +4558,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical microalgae isolated on Reunion island (France, Indian Ocean) as sources of antifouling molecules: The BIOPAINTROP project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Essential Oil Blend Prevents Pseudomonas aeruginosa PA01 from Forming Biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dufossé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Romain Boulho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbt.2016.06.749⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology &amp; Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2), pp.1000268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2155-9597.1000268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734752v1</w:t>
+                <w:t xml:space="preserve">hal-01370450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Essential Oil Blend Prevents Pseudomonas aeruginosa PA01 from Forming Biofilms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Lang</w:t>
+                <w:t xml:space="preserve">Tropical microalgae isolated on Reunion island (France, Indian Ocean) as sources of antifouling molecules: The BIOPAINTROP project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Boulho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bazire</w:t>
+                <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology &amp; Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (2), pp.1000268. </w:t>
+              <w:t xml:space="preserve">New Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/2155-9597.1000268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nbt.2016.06.749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370450v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudomonas aeruginosa expresses a functional human natriuretic peptide receptor ortholog: involvement in biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suraya Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Blier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4966,103 +4966,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrio tapetis, the Causative Agent of Brown Ring Disease, Forms Biofilms with Spherical Components.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.1384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5096,90 +5096,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The absence of the Pseudomonas aeruginosa OprF protein leads to increased biofilm formation through variation in c-di-GMP level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana A. Moscoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Fito-Boncompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5230,90 +5230,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiofilm Activity of the Marine Bacterium Pseudoalteromonas sp. 3J6 Against Vibrio tapetis, the Causative Agent of Brown Ring Disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (1), pp.45-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5347,90 +5347,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine bacteria from the French Atlantic coast displaying high forming-biofilm abilities and different biofilm 3D architectures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Doghri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5481,64 +5481,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pseudomonas aeruginosa rhlG and rhlAB genes are inversely regulated and RhlG is not required for rhamnolipid synthesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (1), pp.160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5572,103 +5572,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sucrose favors Pseudomonas aeruginosa pellicle production through the extracytoplasmic function sigma factor SigX.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
@@ -5700,1260 +5700,1260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic studies highlight outer-membrane proteins related to biofilm development in the marine bacterium Pseudoalteromonas sp. D41.</w:t>
+                <w:t xml:space="preserve">Influence of exudates of the kelp Laminaria digitata on biofilm formation of associated and exogenous bacterial epiphytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Ritter</w:t>
+                <w:t xml:space="preserve">Stéphanie Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Com</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bazire</w:t>
+                <w:t xml:space="preserve">Stéphane La Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina dos Santos Goncalves</w:t>
+                <w:t xml:space="preserve">Marina dos Santos-Goncalvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Delage</w:t>
+                <w:t xml:space="preserve">Philippe Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Haras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201100644⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (2), pp.359-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-012-0048-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766646v1</w:t>
+                <w:t xml:space="preserve">hal-00846241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of exudates of the kelp Laminaria digitata on biofilm formation of associated and exogenous bacterial epiphytes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteomic studies highlight outer-membrane proteins related to biofilm development in the marine bacterium Pseudoalteromonas sp. D41.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane La Barre</w:t>
+                <w:t xml:space="preserve">Andrés Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina dos Santos-Goncalvez</w:t>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Potin</w:t>
+                <w:t xml:space="preserve">Marina dos Santos Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Haras</w:t>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 64 (2), pp.359-69. </w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (21), pp.3180-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-012-0048-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201100644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846241v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extra-cytoplasmic function sigma factor sigX modulates biofilm and virulence-related properties in Pseudomonas aeruginosa.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcription of the oprF gene of Pseudomonas aeruginosa is dependent mainly on the SigX sigma factor and is sucrose induced</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manjeet Bains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080407⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194 (16), pp.4301-4311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.00509-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01131037v1</w:t>
+                <w:t xml:space="preserve">hal-00846231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription of the oprF gene of Pseudomonas aeruginosa is dependent mainly on the SigX sigma factor and is sucrose induced</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">The extra-cytoplasmic function sigma factor sigX modulates biofilm and virulence-related properties in Pseudomonas aeruginosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manjeet Bains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maillot</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Oxaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 194 (16), pp.4301-4311. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (11), pp.e80407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.00509-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846231v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01131037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anti-biofilm activity secreted by a marine Pseudoalteromonas strain.</w:t>
+                <w:t xml:space="preserve">Antifouling activity of commercial biocides vs. natural and natural-derived products assessed by marine bacteria adhesion bioassay.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine L Klein</w:t>
+                <w:t xml:space="preserve">Mercedes Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Soum-Soutéra</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Linda Guentas-Dombrowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Compère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927014.2011.611878⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (5), pp.1032-1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846210v1</w:t>
+                <w:t xml:space="preserve">hal-00846234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Major Outer Membrane Protein Oprf is Required for Rhamnolipid Production in Pseudomonas aeruginosa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Gicquel</w:t>
+                <w:t xml:space="preserve">C-type natriuretic peptide modulates quorum sensing molecule and toxin production in Pseudomonas aeruginosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Blier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Gerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology &amp; Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 157 (7), pp.1929-1944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.046755-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846272v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifouling activity of commercial biocides vs. natural and natural-derived products assessed by marine bacteria adhesion bioassay.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bazire</w:t>
+                <w:t xml:space="preserve">Full virulence of Pseudomonas aeruginosa requires OprF.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Fito-Boncompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.02.031⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (3), pp.1176-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00850-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00846234v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00722216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-type natriuretic peptide modulates quorum sensing molecule and toxin production in Pseudomonas aeruginosa.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The anti-biofilm activity secreted by a marine Pseudoalteromonas strain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine L Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Soum-Soutéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakoua Guede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Taupin</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Compère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.046755-0⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (8), pp.931-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2011.611878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846239v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full virulence of Pseudomonas aeruginosa requires OprF.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Major Outer Membrane Protein Oprf is Required for Rhamnolipid Production in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Fito-Boncompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bacteriology &amp; Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/IAI.00850-10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00722216v1</w:t>
+                <w:t xml:space="preserve">hal-00846272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradation in a partially saturated sand matrix: compounding effects of water content, bacterial spatial distribution, and motility.</w:t>
               </w:r>
@@ -6965,51 +6965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dechesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikołaj Owsianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève L Grundmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7067,364 +7067,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sigma factor AlgU plays a key role in formation of robust biofilms by nonmucoid Pseudomonas aeruginosa.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Antibiofilm activity of the marine bacterium Pseudoalteromonas sp. strain 3J6.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Soum-Soutéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine L Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Ryder</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Compère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.01633-09⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (11), pp.3452-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02632-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846218v1</w:t>
+                <w:t xml:space="preserve">hal-00846211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiofilm activity of the marine bacterium Pseudoalteromonas sp. strain 3J6.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The sigma factor AlgU plays a key role in formation of robust biofilms by nonmucoid Pseudomonas aeruginosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouki Shioya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Soum-Soutéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Dheilly</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chantal Compère</w:t>
+                <w:t xml:space="preserve">Cynthia Ryder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 76 (11), pp.3452-61. </w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 192 (12), pp.3001-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02632-09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.01633-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846211v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Osmotic Stress on Rhamnolipid Synthesis and Time-Course Production of Cell-To-Cell Signal Molecules by Pseudomonas aeruginosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farès Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bazire</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7488,51 +7488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outer membrane modifications of Pseudomonas fluorescens MF37 in response to hyperosmolarity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guyard-Nicodème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Hémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7609,90 +7609,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of high salinity on biofilm formation and benzoate assimilation by Pseudomonas aeruginosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farès Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Haras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J Ind Microbiol Biotechnol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 34 (1), pp.5-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7752,64 +7752,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farès Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Haras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7860,64 +7860,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osmotic stress and phosphate limitation alter production of cell-to-cell signal molecules and rhamnolipid biosurfactant by Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farès Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8026,77 +8026,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial and Antibiofilm Molecules Produced by Marine Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Doghri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sablé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8254,51 +8254,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBBDEB9A"/>
+    <w:nsid w:val="48A734E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8485,51 +8485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexisbazire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2166-9830" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096254521" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04942259v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Parizadeh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Cuny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Offret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Protat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms13020363" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406039v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delavat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12010186" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807413v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Caudal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Ker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-024-10229-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04766153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22070313" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rahmani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-023-10180-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahmani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parizadeh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Francois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bazire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-023-10206-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.BF52BFDC" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11071762" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516139v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bodet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jegou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2021.106514" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209594v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar El Fekih" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bidault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Le Ferrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15592" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477054v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005070" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04995385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thomas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Sudesh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Tiang Tan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering7010029" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731948v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Abdul Malik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gamboa-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bedoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robledo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026261720060132" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058204v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishac Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Omnes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.579495" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428484v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Simon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pernet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01286-19" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027967v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Perennou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00893-20" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960886v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Doghri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Zhao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091295" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441150v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brian-Jaisson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Graber" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000878" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509749v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gensous" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cussonneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2020.103166" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05393165v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gobet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02431-20" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058199v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441175v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bruzaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-019-2627-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270586v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Ferron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bursztyka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Montjarret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duteil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2019.07.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962693v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7020047" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935852v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine van Dillen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7040092" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864785v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guillonneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Baraquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Molmeret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01960" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788719v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.04.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930188v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493926" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864788v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zea-Obando" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin-Ley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23092180" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329553v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-016-0943-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504415v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Bloa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Durand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff-Gauchard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Le Bars" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174338" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734752v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufoss&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blache" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;riot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2016.06.749" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370450v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulho" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9597.1000268" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131475v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraya Diaz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01033-15" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248450v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Pennec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01384" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166905v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana A. Moscoso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fito-Boncompte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00630" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077824v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-014-9173-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247105v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Akbar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0568-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-14-160" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998403v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12482" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00766646v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ritter" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina dos Santos Goncalves" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100644" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MW9153F3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846241v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sala&#252;n" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Barre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina dos Santos-Goncalvez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Haras" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0048-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZCF4WPLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131037v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeet Bains" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080407" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846231v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00509-12" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846210v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine L Klein" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Soum-Sout&#233;ra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakoua Guede" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Comp&#232;re" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2011.611878" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846272v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846234v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas-Dombrowsky" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.02.031" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPVNL0CJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846239v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Veron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gerault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.046755-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00722216v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chaker" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00850-10" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846242v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dechesne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Owsianiak" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve L Grundmann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J Binning" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902760y" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846218v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouki Shioya" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ryder" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01633-09" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846211v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dheilly" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02632-09" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470474v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Diab" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebbar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874285800903010128" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846221v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle H&#233;mery" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr070539x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096411v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-006-0087-2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023201v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bernard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.28652-0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014422v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Morin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.09.029" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930213v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sabl&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527801718.ch25" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexisbazire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2166-9830" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096254521" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04942259v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Parizadeh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Cuny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Offret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Protat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms13020363" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807413v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Caudal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Ker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-024-10229-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04766153v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22070313" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delavat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12010186" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rahmani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-023-10180-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahmani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parizadeh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Francois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bazire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-023-10206-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.BF52BFDC" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11071762" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516139v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bodet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jegou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2021.106514" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209594v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar El Fekih" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bidault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Le Ferrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15592" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477054v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005070" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027967v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Perennou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00893-20" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Doghri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Zhao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091295" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058204v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishac Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Omnes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.579495" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428484v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pernet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01286-19" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441150v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brian-Jaisson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Graber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000878" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05393165v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gobet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02431-20" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058199v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509749v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gensous" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cussonneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2020.103166" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Abdul Malik" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gamboa-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bedoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robledo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026261720060132" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04995385v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Sudesh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Tiang Tan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering7010029" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270586v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Ferron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bursztyka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Montjarret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duteil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2019.07.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bruzaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-019-2627-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864785v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guillonneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Baraquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Molmeret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01960" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788719v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.04.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935852v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine van Dillen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7040092" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962693v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7020047" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930188v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493926" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864788v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zea-Obando" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin-Ley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23092180" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329553v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-016-0943-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504415v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Bloa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Durand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff-Gauchard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Le Bars" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174338" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370450v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9597.1000268" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734752v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufoss&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blache" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;riot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2016.06.749" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131475v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraya Diaz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01033-15" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248450v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Pennec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01384" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166905v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana A. Moscoso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fito-Boncompte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00630" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077824v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-014-9173-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247105v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Akbar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0568-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-14-160" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998403v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12482" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846241v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sala&#252;n" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Barre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina dos Santos-Goncalvez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Haras" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0048-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZCF4WPLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00766646v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ritter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina dos Santos Goncalves" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100644" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MW9153F3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846231v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeet Bains" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00509-12" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131037v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080407" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846234v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas-Dombrowsky" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.02.031" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPVNL0CJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846239v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Veron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gerault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.046755-0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00722216v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chaker" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00850-10" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846210v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine L Klein" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Soum-Sout&#233;ra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakoua Guede" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Comp&#232;re" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2011.611878" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846272v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846242v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dechesne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Owsianiak" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve L Grundmann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J Binning" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902760y" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846211v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dheilly" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02632-09" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846218v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouki Shioya" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ryder" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01633-09" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470474v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Diab" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebbar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874285800903010128" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846221v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle H&#233;mery" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr070539x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096411v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-006-0087-2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023201v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bernard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.28652-0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014422v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Morin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.09.029" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930213v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sabl&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527801718.ch25" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>