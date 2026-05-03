--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -723,412 +723,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Marine Strains of Pseudoalteromonas to Improve Resistance of Juvenile Sea Bass to Pathogens and Limit Biofilm Development</w:t>
+                <w:t xml:space="preserve">Red and brown seaweeds differently inhibit colonization by epiphytic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Rahmani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leila Parizadeh</w:t>
+                <w:t xml:space="preserve">Charlotte Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Baud</w:t>
+                <w:t xml:space="preserve">Chloé Friguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoannah François</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12602-023-10180-5⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (4), pp.15-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21411/CBM.A.BF52BFDC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343291v1</w:t>
+                <w:t xml:space="preserve">hal-04329391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Marine Strains of Pseudoalteromonas to Improve Resistance of Juvenile Sea Bass to Pathogens and Limit Biofilm Development (Oct, 10.1007/s12602-023-10180-5, 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rahmani</w:t>
+                <w:t xml:space="preserve">L. Parizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Parizadeh</w:t>
+                <w:t xml:space="preserve">M. Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Baud</w:t>
+                <w:t xml:space="preserve">Y. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12602-023-10206-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red and brown seaweeds differently inhibit colonization by epiphytic bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of Marine Strains of Pseudoalteromonas to Improve Resistance of Juvenile Sea Bass to Pathogens and Limit Biofilm Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Parizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Marteau</w:t>
+                <w:t xml:space="preserve">Marine Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Friguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bazire</w:t>
+                <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sauleau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 64 (4), pp.15-323. </w:t>
+              <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21411/CBM.A.BF52BFDC⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12602-023-10180-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329391v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracts from Wallis Sponges Inhibit Vibrio harveyi Biofilm Formation</w:t>
               </w:r>
@@ -1644,861 +1644,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virulence of &amp;lt;i&amp;gt;Vibrio harveyi&amp;lt;/i&amp;gt; &amp;lt;scp&amp;gt;ORM4&amp;lt;/scp&amp;gt; towards the European abalone &amp;lt;scp&amp;gt;&amp;lt;i&amp;gt;Haliotis tuberculata&amp;lt;/i&amp;gt;&amp;lt;/scp&amp;gt; involves both quorum sensing and a type &amp;lt;scp&amp;gt;III&amp;lt;/scp&amp;gt; secretion system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Morot</w:t>
+                <w:t xml:space="preserve">Pseudoalteromonas ostreae sp. nov., a new bacterial species harboured by the flat oyster Ostrea edulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Offret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Parizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar El Fekih</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Albane Jouault</w:t>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15592⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209594v1</w:t>
+                <w:t xml:space="preserve">hal-03477054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudoalteromonas ostreae sp. nov., a new bacterial species harboured by the flat oyster Ostrea edulis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Leila Parizadeh</w:t>
+                <w:t xml:space="preserve">Virulence of &amp;lt;i&amp;gt;Vibrio harveyi&amp;lt;/i&amp;gt; &amp;lt;scp&amp;gt;ORM4&amp;lt;/scp&amp;gt; towards the European abalone &amp;lt;scp&amp;gt;&amp;lt;i&amp;gt;Haliotis tuberculata&amp;lt;/i&amp;gt;&amp;lt;/scp&amp;gt; involves both quorum sensing and a type &amp;lt;scp&amp;gt;III&amp;lt;/scp&amp;gt; secretion system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Morot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar El Fekih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Le Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+                <w:t xml:space="preserve">Albane Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 71 (11), </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (9), pp.5273 - 5288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477054v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-Biofilm Activity of a Low Weight Proteinaceous Molecule from the Marine Bacterium Pseudoalteromonas sp. IIIA004 against Marine Bacteria and Human Pathogen Biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Gobet</w:t>
+                <w:t xml:space="preserve">Ibtissem Doghri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Simon</w:t>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Portier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgan Perennou</w:t>
+                <w:t xml:space="preserve">Jean Michel Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00893-20⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (9), pp.1295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8091295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027967v1</w:t>
+                <w:t xml:space="preserve">hal-02960886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Biofilm Activity of a Low Weight Proteinaceous Molecule from the Marine Bacterium Pseudoalteromonas sp. IIIA004 against Marine Bacteria and Human Pathogen Biofilms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtissem Doghri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Marjolaine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bazire</w:t>
+                <w:t xml:space="preserve">Morgan Perennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (9), pp.1295. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86 (20), pp.e00893-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8091295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00893-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960886v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Temperature-Regulation of Pseudomonas aeruginosa cmaX-cfrX-cmpX Operon Reveals an Intriguing Molecular Network Involving the Sigma Factors AlgU and SigX</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Draft Genome Sequences of Four Pseudomonas aeruginosa Clinical Strains with Various Biofilm Phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jordane Omnes</w:t>
+                <w:t xml:space="preserve">Erwan Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.579495⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.01286-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058204v1</w:t>
+                <w:t xml:space="preserve">hal-02428484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequences of Four Pseudomonas aeruginosa Clinical Strains with Various Biofilm Phenotypes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Simon</w:t>
+                <w:t xml:space="preserve">The Temperature-Regulation of Pseudomonas aeruginosa cmaX-cfrX-cmpX Operon Reveals an Intriguing Molecular Network Involving the Sigma Factors AlgU and SigX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ishac Si Hadj Mohand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Pernet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Portier</w:t>
+                <w:t xml:space="preserve">Jordane Omnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (1), </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MRA.01286-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.579495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428484v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiofilm activity in the culture supernatant of a marine Pseudomonas sp. bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Doghri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Brian-Jaisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2582,472 +2582,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating some mechanisms underlying stress metal adaptations of two Burkholderia sensu lato species isolated from New Caledonian ultramafic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelique Gobet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Morgan Perennou</w:t>
+                <w:t xml:space="preserve">A. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gensous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cussonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Medevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02431-20⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97, pp.103166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2020.103166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393165v1</w:t>
+                <w:t xml:space="preserve">hal-02509749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum for Jouault et al., &amp;quot;Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Simon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Perennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 86 (23), pp.e02431-20. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+              <w:t xml:space="preserve">, 2020, 86 (20), pp.e00893-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.02431-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05058199v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating some mechanisms underlying stress metal adaptations of two Burkholderia sensu lato species isolated from New Caledonian ultramafic soils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Gensous</w:t>
+                <w:t xml:space="preserve">Erratum for Jouault et al., &amp;quot;Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cussonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Medevielle</w:t>
+                <w:t xml:space="preserve">Angelique Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Perennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86 (23), pp.e02431-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02431-20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2020.103166⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02509749v1</w:t>
+                <w:t xml:space="preserve">hal-05058199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of Surface-associated Bacteria from the Mexican Red Alga Halymenia floresii for Quorum Sensing Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S A Abdul Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gamboa-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3503,602 +3503,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multispecies Biofilm Development of Marine Bacteria Implies Complex Relationships Through Competition and Synergy and Modification of Matrix Components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relation between Biofilm Condition and Virulence in Vibrio tapetis: A Transcriptomic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Guillonneau</w:t>
+                <w:t xml:space="preserve">Sabine van Dillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Baraquet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01960⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (4), pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens7040092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864785v1</w:t>
+                <w:t xml:space="preserve">hal-01935852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracytoplasmic function sigma factors in Pseudomonas aeruginosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Different Dose-Dependent Modes of Action of C-Type Natriuretic Peptide on Pseudomonas aeruginosa Biofilm Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bazire</w:t>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2018.04.008⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (2), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens7020047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788719v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between Biofilm Condition and Virulence in Vibrio tapetis: A Transcriptomic Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Paillard</w:t>
+                <w:t xml:space="preserve">Extracytoplasmic function sigma factors in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine van Dillen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens7040092⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2018.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935852v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Dose-Dependent Modes of Action of C-Type Natriuretic Peptide on Pseudomonas aeruginosa Biofilm Formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florie Desriac</w:t>
+                <w:t xml:space="preserve">Multispecies Biofilm Development of Marine Bacteria Implies Complex Relationships Through Competition and Synergy and Modification of Matrix Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Clamens</w:t>
+                <w:t xml:space="preserve">Claudine Baraquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Rosay</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maëlle Molmeret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (2), pp.47. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens7020047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962693v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host Peptidic Hormones Affecting Bacterial Biofilm Formation and Virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4296,51 +4296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-bound exopolysaccharides from an axenic culture of the intertidal mudflat Navicula phyllepta diatom affect biofilm formation by benthic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Doghri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4832,90 +4832,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudomonas aeruginosa expresses a functional human natriuretic peptide receptor ortholog: involvement in biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suraya Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Blier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5096,90 +5096,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The absence of the Pseudomonas aeruginosa OprF protein leads to increased biofilm formation through variation in c-di-GMP level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana A. Moscoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Fito-Boncompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5347,51 +5347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine bacteria from the French Atlantic coast displaying high forming-biofilm abilities and different biofilm 3D architectures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Doghri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5572,103 +5572,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sucrose favors Pseudomonas aeruginosa pellicle production through the extracytoplasmic function sigma factor SigX.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
@@ -5998,51 +5998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription of the oprF gene of Pseudomonas aeruginosa is dependent mainly on the SigX sigma factor and is sucrose induced</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6050,51 +6050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manjeet Bains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 194 (16), pp.4301-4311. </w:t>
@@ -6145,90 +6145,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The extra-cytoplasmic function sigma factor sigX modulates biofilm and virulence-related properties in Pseudomonas aeruginosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manjeet Bains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Oxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (11), pp.e80407. </w:t>
@@ -6572,77 +6572,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Fito-Boncompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 79 (3), pp.1176-86. </w:t>
@@ -6814,51 +6814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Major Outer Membrane Protein Oprf is Required for Rhamnolipid Production in Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7246,51 +7246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouki Shioya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Soum-Soutéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ryder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8052,51 +8052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Doghri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sablé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8254,51 +8254,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48A734E6"/>
+    <w:nsid w:val="35834390"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8485,51 +8485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexisbazire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2166-9830" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096254521" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04942259v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Parizadeh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Cuny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Offret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Protat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms13020363" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807413v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Caudal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Ker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-024-10229-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04766153v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22070313" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delavat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12010186" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rahmani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-023-10180-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahmani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parizadeh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Francois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bazire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-023-10206-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauleau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.BF52BFDC" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11071762" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516139v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bodet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jegou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2021.106514" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209594v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar El Fekih" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bidault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Le Ferrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15592" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477054v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005070" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027967v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Simon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Perennou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00893-20" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Doghri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Zhao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091295" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058204v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishac Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Omnes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.579495" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428484v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pernet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01286-19" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441150v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brian-Jaisson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Graber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000878" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05393165v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gobet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02431-20" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058199v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509749v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gensous" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cussonneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2020.103166" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Abdul Malik" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gamboa-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bedoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robledo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026261720060132" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04995385v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Sudesh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Tiang Tan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering7010029" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270586v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Ferron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bursztyka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Montjarret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duteil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2019.07.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bruzaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-019-2627-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864785v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guillonneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Baraquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Molmeret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01960" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788719v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.04.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935852v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine van Dillen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7040092" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962693v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7020047" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930188v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493926" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864788v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zea-Obando" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin-Ley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23092180" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329553v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-016-0943-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504415v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Bloa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Durand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff-Gauchard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Le Bars" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174338" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370450v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9597.1000268" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734752v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufoss&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blache" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;riot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2016.06.749" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131475v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraya Diaz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01033-15" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248450v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Pennec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01384" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166905v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana A. Moscoso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fito-Boncompte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00630" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077824v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-014-9173-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247105v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Akbar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0568-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-14-160" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998403v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12482" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846241v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sala&#252;n" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Barre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina dos Santos-Goncalvez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Haras" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0048-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZCF4WPLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00766646v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ritter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina dos Santos Goncalves" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100644" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MW9153F3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846231v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeet Bains" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00509-12" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131037v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080407" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846234v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas-Dombrowsky" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.02.031" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPVNL0CJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846239v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Veron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gerault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.046755-0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00722216v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chaker" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00850-10" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846210v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine L Klein" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Soum-Sout&#233;ra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakoua Guede" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Comp&#232;re" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2011.611878" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846272v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846242v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dechesne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Owsianiak" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve L Grundmann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J Binning" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902760y" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846211v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dheilly" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02632-09" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846218v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouki Shioya" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ryder" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01633-09" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470474v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Diab" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebbar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874285800903010128" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846221v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle H&#233;mery" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr070539x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096411v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-006-0087-2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023201v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bernard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.28652-0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014422v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Morin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.09.029" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930213v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sabl&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527801718.ch25" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexisbazire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2166-9830" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096254521" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04942259v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Parizadeh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Cuny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Offret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Protat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms13020363" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807413v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Caudal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Ker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-024-10229-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04766153v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22070313" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delavat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12010186" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.BF52BFDC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058198v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahmani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parizadeh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Francois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bazire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-023-10206-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343291v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rahmani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-023-10180-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11071762" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516139v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bodet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jegou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2021.106514" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477054v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005070" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209594v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar El Fekih" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bidault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Le Ferrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15592" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Doghri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Zhao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091295" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027967v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Perennou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00893-20" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pernet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01286-19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058204v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishac Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Omnes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.579495" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441150v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brian-Jaisson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Graber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000878" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509749v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amir" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gensous" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cussonneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2020.103166" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05393165v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gobet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02431-20" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058199v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Abdul Malik" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gamboa-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bedoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robledo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026261720060132" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04995385v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Sudesh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Tiang Tan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering7010029" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270586v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Ferron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bursztyka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Montjarret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duteil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2019.07.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bruzaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-019-2627-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine van Dillen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7040092" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962693v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7020047" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788719v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.04.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864785v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guillonneau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Baraquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Molmeret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01960" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930188v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493926" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864788v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zea-Obando" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin-Ley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23092180" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329553v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-016-0943-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504415v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Bloa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Durand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff-Gauchard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Le Bars" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174338" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370450v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9597.1000268" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734752v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufoss&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blache" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;riot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2016.06.749" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131475v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraya Diaz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01033-15" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248450v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Pennec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01384" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166905v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana A. Moscoso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fito-Boncompte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00630" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077824v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-014-9173-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247105v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Akbar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0568-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-14-160" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998403v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12482" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846241v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sala&#252;n" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Barre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina dos Santos-Goncalvez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Haras" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0048-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZCF4WPLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00766646v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ritter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina dos Santos Goncalves" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100644" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MW9153F3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846231v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeet Bains" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00509-12" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131037v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080407" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846234v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas-Dombrowsky" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.02.031" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPVNL0CJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846239v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Veron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gerault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.046755-0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00722216v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chaker" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00850-10" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846210v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine L Klein" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Soum-Sout&#233;ra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakoua Guede" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Comp&#232;re" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2011.611878" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846272v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846242v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dechesne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Owsianiak" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve L Grundmann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J Binning" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902760y" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846211v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dheilly" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02632-09" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846218v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouki Shioya" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ryder" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01633-09" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470474v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Diab" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebbar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874285800903010128" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846221v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle H&#233;mery" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr070539x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096411v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-006-0087-2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023201v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bernard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.28652-0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014422v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Morin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.09.029" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930213v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sabl&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527801718.ch25" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>