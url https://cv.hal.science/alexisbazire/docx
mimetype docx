--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -321,429 +321,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiofilm Activity of the Marine Probiotic Bacillus subtilis C3 Against the Aquaculture-Relevant Pathogen Vibrio harveyi</w:t>
+                <w:t xml:space="preserve">Genetic Insights into Biofilm Formation by a Pathogenic Strain of Vibrio harveyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Petit</w:t>
+                <w:t xml:space="preserve">Amandine Morot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Caudal</w:t>
+                <w:t xml:space="preserve">François Delavat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Taupin</w:t>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christine Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alain Dufour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Le Ker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (3), pp.1551-1562. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12602-024-10229-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms12010186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807413v1</w:t>
+                <w:t xml:space="preserve">hal-04406039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Biofilm Extracts and Molecules from the Marine Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Antibiofilm Activity of the Marine Probiotic Bacillus subtilis C3 Against the Aquaculture-Relevant Pathogen Vibrio harveyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Artigaud</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Le Ker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md22070313⟩</w:t>
+              <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (3), pp.1551-1562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12602-024-10229-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766153v1</w:t>
+                <w:t xml:space="preserve">hal-04807413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Insights into Biofilm Formation by a Pathogenic Strain of Vibrio harveyi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Morot</w:t>
+                <w:t xml:space="preserve">Anti-Biofilm Extracts and Molecules from the Marine Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delavat</w:t>
+                <w:t xml:space="preserve">Catherine Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bazire</w:t>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Paillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Dufour</w:t>
+                <w:t xml:space="preserve">Sébastien Artigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (1), pp.186. </w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (7), pp.313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms12010186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/md22070313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406039v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red and brown seaweeds differently inhibit colonization by epiphytic bacteria</w:t>
               </w:r>
@@ -755,51 +755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -840,364 +840,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Marine Strains of Pseudoalteromonas to Improve Resistance of Juvenile Sea Bass to Pathogens and Limit Biofilm Development (Oct, 10.1007/s12602-023-10180-5, 2023)</w:t>
+                <w:t xml:space="preserve">Potential of Marine Strains of Pseudoalteromonas to Improve Resistance of Juvenile Sea Bass to Pathogens and Limit Biofilm Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rahmani</w:t>
+                <w:t xml:space="preserve">Alexandra Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Parizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Parizadeh</w:t>
+                <w:t xml:space="preserve">Marine Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Baud</w:t>
+                <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Francois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Bazire</w:t>
+                <w:t xml:space="preserve">A. Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12602-023-10206-y⟩</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12602-023-10180-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058198v1</w:t>
+                <w:t xml:space="preserve">hal-04343291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Marine Strains of Pseudoalteromonas to Improve Resistance of Juvenile Sea Bass to Pathogens and Limit Biofilm Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of Marine Strains of Pseudoalteromonas to Improve Resistance of Juvenile Sea Bass to Pathogens and Limit Biofilm Development (Oct, 10.1007/s12602-023-10180-5, 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Rahmani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leila Parizadeh</w:t>
+                <w:t xml:space="preserve">L. Parizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Baud</w:t>
+                <w:t xml:space="preserve">M. Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoannah François</w:t>
+                <w:t xml:space="preserve">Y. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bazire</w:t>
+                <w:t xml:space="preserve">A Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12602-023-10180-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12602-023-10206-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343291v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracts from Wallis Sponges Inhibit Vibrio harveyi Biofilm Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Artigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Le Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1376,295 +1376,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterins, a new family of marine antibacterial cyclolipopeptides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Phthalates and Their Substitutes on the Physiology of Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Edouard Bodet</w:t>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florie Desriac</w:t>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Jegou</w:t>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2021.106514⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (9), pp.1788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10091788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516139v1</w:t>
+                <w:t xml:space="preserve">hal-03777008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Phthalates and Their Substitutes on the Physiology of Pseudomonas aeruginosa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélissande Louis</w:t>
+                <w:t xml:space="preserve">Alterins, a new family of marine antibacterial cyclolipopeptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Offret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+                <w:t xml:space="preserve">Pierre-Edouard Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Verdon</w:t>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+                <w:t xml:space="preserve">Camille Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (9), pp.1788. </w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.106514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10091788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2021.106514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777008v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudoalteromonas ostreae sp. nov., a new bacterial species harboured by the flat oyster Ostrea edulis</w:t>
               </w:r>
@@ -1784,51 +1784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virulence of &amp;lt;i&amp;gt;Vibrio harveyi&amp;lt;/i&amp;gt; &amp;lt;scp&amp;gt;ORM4&amp;lt;/scp&amp;gt; towards the European abalone &amp;lt;scp&amp;gt;&amp;lt;i&amp;gt;Haliotis tuberculata&amp;lt;/i&amp;gt;&amp;lt;/scp&amp;gt; involves both quorum sensing and a type &amp;lt;scp&amp;gt;III&amp;lt;/scp&amp;gt; secretion system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Morot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar El Fekih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1912,2020 +1912,2020 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Biofilm Activity of a Low Weight Proteinaceous Molecule from the Marine Bacterium Pseudoalteromonas sp. IIIA004 against Marine Bacteria and Human Pathogen Biofilms</w:t>
+                <w:t xml:space="preserve">Screening of Surface-associated Bacteria from the Mexican Red Alga Halymenia floresii for Quorum Sensing Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtissem Doghri</w:t>
+                <w:t xml:space="preserve">S A Abdul Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Portier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florie Desriac</w:t>
+                <w:t xml:space="preserve">A. Gamboa-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bazire</w:t>
+                <w:t xml:space="preserve">Gilles Bedoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Robledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8091295⟩</w:t>
+              <w:t xml:space="preserve">Microbiology / Mikrobiologiya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89 (6), pp.778-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0026261720060132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960886v1</w:t>
+                <w:t xml:space="preserve">hal-04731948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PHA Production and PHA Synthases of the Halophilic Bacterium Halomonas sp. SF2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Portier</w:t>
+                <w:t xml:space="preserve">Tatiana Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Perennou</w:t>
+                <w:t xml:space="preserve">Kumar Sudesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Elain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Tiang Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00893-20⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering7010029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027967v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequences of Four Pseudomonas aeruginosa Clinical Strains with Various Biofilm Phenotypes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Perennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86 (20), pp.e00893-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00893-20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MRA.01286-19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02428484v1</w:t>
+                <w:t xml:space="preserve">hal-03027967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Temperature-Regulation of Pseudomonas aeruginosa cmaX-cfrX-cmpX Operon Reveals an Intriguing Molecular Network Involving the Sigma Factors AlgU and SigX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+                <w:t xml:space="preserve">Anti-Biofilm Activity of a Low Weight Proteinaceous Molecule from the Marine Bacterium Pseudoalteromonas sp. IIIA004 against Marine Bacteria and Human Pathogen Biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Doghri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ishac Si Hadj Mohand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jordane Omnes</w:t>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.579495⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (9), pp.1295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8091295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05058204v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiofilm activity in the culture supernatant of a marine Pseudomonas sp. bacterium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Dufour</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequences of Four Pseudomonas aeruginosa Clinical Strains with Various Biofilm Phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.000878⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.01286-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441150v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating some mechanisms underlying stress metal adaptations of two Burkholderia sensu lato species isolated from New Caledonian ultramafic soils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Temperature-Regulation of Pseudomonas aeruginosa cmaX-cfrX-cmpX Operon Reveals an Intriguing Molecular Network Involving the Sigma Factors AlgU and SigX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Amir</w:t>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gensous</w:t>
+                <w:t xml:space="preserve">Ishac Si Hadj Mohand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cussonneau</w:t>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Medevielle</w:t>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Omnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2020.103166⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.579495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509749v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morgan Perennou</w:t>
+                <w:t xml:space="preserve">Investigating some mechanisms underlying stress metal adaptations of two Burkholderia sensu lato species isolated from New Caledonian ultramafic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gensous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cussonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Medevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02431-20⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97, pp.103166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2020.103166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393165v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum for Jouault et al., &amp;quot;Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morgan Perennou</w:t>
+                <w:t xml:space="preserve">Antibiofilm activity in the culture supernatant of a marine Pseudomonas sp. bacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Doghri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Brian-Jaisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Graber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02431-20⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 166 (3), pp.000878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.000878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05058199v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of Surface-associated Bacteria from the Mexican Red Alga Halymenia floresii for Quorum Sensing Activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Robledo</w:t>
+                <w:t xml:space="preserve">Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Perennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology / Mikrobiologiya</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0026261720060132⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86 (20), pp.e00893-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02431-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731948v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHA Production and PHA Synthases of the Halophilic Bacterium Halomonas sp. SF2003</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bazire</w:t>
+                <w:t xml:space="preserve">Erratum for Jouault et al., &amp;quot;Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Elain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hua Tiang Tan</w:t>
+                <w:t xml:space="preserve">Angelique Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Perennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86 (23), pp.e02431-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02431-20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bioengineering7010029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04995385v1</w:t>
+                <w:t xml:space="preserve">hal-05058199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of immunomodulatory activities of essential oils by high content analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete genome sequence of the halophilic PHA-producing bacterium Halomonas sp. SF2003: insights into its biotechnological potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Elain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2019.07.010⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11274-019-2627-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270586v1</w:t>
+                <w:t xml:space="preserve">hal-02441175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome sequence of the halophilic PHA-producing bacterium Halomonas sp. SF2003: insights into its biotechnological potential</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bazire</w:t>
+                <w:t xml:space="preserve">Evaluation of immunomodulatory activities of essential oils by high content analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Bursztyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Montjarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Bruzaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Duteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 303, pp.65-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11274-019-2627-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2019.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441175v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between Biofilm Condition and Virulence in Vibrio tapetis: A Transcriptomic Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracytoplasmic function sigma factors in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine van Dillen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (4), pp.92. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens7040092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2018.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935852v1</w:t>
+                <w:t xml:space="preserve">hal-01788719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Dose-Dependent Modes of Action of C-Type Natriuretic Peptide on Pseudomonas aeruginosa Biofilm Formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relation between Biofilm Condition and Virulence in Vibrio tapetis: A Transcriptomic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine van Dillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florie Desriac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Clamens</w:t>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Rosay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 7 (2), pp.47. </w:t>
+              <w:t xml:space="preserve">, 2018, 7 (4), pp.92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens7020047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens7040092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962693v1</w:t>
+                <w:t xml:space="preserve">hal-01935852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracytoplasmic function sigma factors in Pseudomonas aeruginosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Different Dose-Dependent Modes of Action of C-Type Natriuretic Peptide on Pseudomonas aeruginosa Biofilm Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bazire</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (2), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2018.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens7020047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788719v1</w:t>
+                <w:t xml:space="preserve">hal-01962693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multispecies Biofilm Development of Marine Bacteria Implies Complex Relationships Through Competition and Synergy and Modification of Matrix Components</w:t>
               </w:r>
@@ -3937,51 +3937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Baraquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Molmeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4041,90 +4041,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host Peptidic Hormones Affecting Bacterial Biofilm Formation and Virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1 - 15. </w:t>
@@ -4296,90 +4296,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-bound exopolysaccharides from an axenic culture of the intertidal mudflat Navicula phyllepta diatom affect biofilm formation by benthic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Doghri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lanneluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4482,51 +4482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cueff-Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (3), </w:t>
@@ -4564,103 +4564,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Essential Oil Blend Prevents Pseudomonas aeruginosa PA01 from Forming Biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boulho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology &amp; Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (2), pp.1000268. </w:t>
@@ -4711,51 +4711,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical microalgae isolated on Reunion island (France, Indian Ocean) as sources of antifouling molecules: The BIOPAINTROP project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4832,90 +4832,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudomonas aeruginosa expresses a functional human natriuretic peptide receptor ortholog: involvement in biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suraya Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Blier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4966,103 +4966,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrio tapetis, the Causative Agent of Brown Ring Disease, Forms Biofilms with Spherical Components.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.1384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5096,90 +5096,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The absence of the Pseudomonas aeruginosa OprF protein leads to increased biofilm formation through variation in c-di-GMP level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana A. Moscoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Fito-Boncompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5230,90 +5230,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiofilm Activity of the Marine Bacterium Pseudoalteromonas sp. 3J6 Against Vibrio tapetis, the Causative Agent of Brown Ring Disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (1), pp.45-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5347,90 +5347,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine bacteria from the French Atlantic coast displaying high forming-biofilm abilities and different biofilm 3D architectures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Doghri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5481,64 +5481,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pseudomonas aeruginosa rhlG and rhlAB genes are inversely regulated and RhlG is not required for rhamnolipid synthesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (1), pp.160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5572,103 +5572,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sucrose favors Pseudomonas aeruginosa pellicle production through the extracytoplasmic function sigma factor SigX.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
@@ -5878,51 +5878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina dos Santos Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5998,103 +5998,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription of the oprF gene of Pseudomonas aeruginosa is dependent mainly on the SigX sigma factor and is sucrose induced</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manjeet Bains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 194 (16), pp.4301-4311. </w:t>
@@ -6145,90 +6145,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The extra-cytoplasmic function sigma factor sigX modulates biofilm and virulence-related properties in Pseudomonas aeruginosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manjeet Bains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Oxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (11), pp.e80407. </w:t>
@@ -6260,700 +6260,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01131037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifouling activity of commercial biocides vs. natural and natural-derived products assessed by marine bacteria adhesion bioassay.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The Major Outer Membrane Protein Oprf is Required for Rhamnolipid Production in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Fito-Boncompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Bacteriology &amp; Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846234v1</w:t>
+                <w:t xml:space="preserve">hal-00846272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-type natriuretic peptide modulates quorum sensing molecule and toxin production in Pseudomonas aeruginosa.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The anti-biofilm activity secreted by a marine Pseudoalteromonas strain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine L Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Soum-Soutéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakoua Guede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Taupin</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Compère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.046755-0⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (8), pp.931-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2011.611878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846239v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full virulence of Pseudomonas aeruginosa requires OprF.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+                <w:t xml:space="preserve">Antifouling activity of commercial biocides vs. natural and natural-derived products assessed by marine bacteria adhesion bioassay.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Guentas-Dombrowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.00850-10⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (5), pp.1032-1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00722216v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anti-biofilm activity secreted by a marine Pseudoalteromonas strain.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C-type natriuretic peptide modulates quorum sensing molecule and toxin production in Pseudomonas aeruginosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Blier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine L Klein</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chantal Compère</w:t>
+                <w:t xml:space="preserve">Eloïse Gerault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927014.2011.611878⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 157 (7), pp.1929-1944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.046755-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846210v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Major Outer Membrane Protein Oprf is Required for Rhamnolipid Production in Pseudomonas aeruginosa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Full virulence of Pseudomonas aeruginosa requires OprF.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Fito-Boncompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laure Taupin</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology &amp; Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (3), pp.1176-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00850-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846272v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00722216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradation in a partially saturated sand matrix: compounding effects of water content, bacterial spatial distribution, and motility.</w:t>
               </w:r>
@@ -6965,51 +6965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dechesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikołaj Owsianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève L Grundmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7086,90 +7086,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiofilm activity of the marine bacterium Pseudoalteromonas sp. strain 3J6.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Soum-Soutéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine L Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Compère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 76 (11), pp.3452-61. </w:t>
@@ -7207,90 +7207,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sigma factor AlgU plays a key role in formation of robust biofilms by nonmucoid Pseudomonas aeruginosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouki Shioya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Soum-Soutéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ryder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7341,90 +7341,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Osmotic Stress on Rhamnolipid Synthesis and Time-Course Production of Cell-To-Cell Signal Molecules by Pseudomonas aeruginosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farès Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7488,51 +7488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outer membrane modifications of Pseudomonas fluorescens MF37 in response to hyperosmolarity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Guyard-Nicodème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Hémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7609,51 +7609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of high salinity on biofilm formation and benzoate assimilation by Pseudomonas aeruginosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farès Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7752,51 +7752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farès Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Haras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7860,51 +7860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osmotic stress and phosphate limitation alter production of cell-to-cell signal molecules and rhamnolipid biosurfactant by Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8026,77 +8026,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial and Antibiofilm Molecules Produced by Marine Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Doghri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sablé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8254,51 +8254,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35834390"/>
+    <w:nsid w:val="4CB1B5BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8485,51 +8485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexisbazire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2166-9830" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096254521" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04942259v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Parizadeh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Cuny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Offret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Protat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms13020363" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807413v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Caudal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Ker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-024-10229-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04766153v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22070313" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delavat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12010186" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.BF52BFDC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058198v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahmani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parizadeh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Francois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bazire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-023-10206-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343291v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rahmani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-023-10180-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11071762" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516139v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bodet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jegou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2021.106514" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477054v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005070" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209594v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar El Fekih" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bidault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Le Ferrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15592" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Doghri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Zhao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091295" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027967v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Perennou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00893-20" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pernet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01286-19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058204v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishac Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Omnes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.579495" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441150v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brian-Jaisson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Graber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000878" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509749v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amir" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gensous" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cussonneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2020.103166" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05393165v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gobet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02431-20" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058199v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Abdul Malik" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gamboa-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bedoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robledo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026261720060132" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04995385v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Sudesh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Tiang Tan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering7010029" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270586v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Ferron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bursztyka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Montjarret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duteil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2019.07.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bruzaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-019-2627-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine van Dillen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7040092" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962693v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7020047" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788719v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.04.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864785v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guillonneau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Baraquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Molmeret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01960" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930188v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493926" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864788v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zea-Obando" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin-Ley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23092180" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329553v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-016-0943-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504415v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Bloa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Durand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff-Gauchard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Le Bars" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174338" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370450v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9597.1000268" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734752v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufoss&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blache" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;riot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2016.06.749" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131475v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraya Diaz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01033-15" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248450v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Pennec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01384" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166905v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana A. Moscoso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fito-Boncompte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00630" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077824v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-014-9173-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247105v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Akbar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0568-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-14-160" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998403v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12482" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846241v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sala&#252;n" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Barre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina dos Santos-Goncalvez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Haras" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0048-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZCF4WPLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00766646v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ritter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina dos Santos Goncalves" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100644" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MW9153F3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846231v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeet Bains" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00509-12" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131037v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080407" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846234v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas-Dombrowsky" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.02.031" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPVNL0CJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846239v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Veron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gerault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.046755-0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00722216v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chaker" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00850-10" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846210v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine L Klein" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Soum-Sout&#233;ra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakoua Guede" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Comp&#232;re" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2011.611878" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846272v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846242v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dechesne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Owsianiak" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve L Grundmann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J Binning" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902760y" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846211v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dheilly" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02632-09" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846218v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouki Shioya" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ryder" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01633-09" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470474v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Diab" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebbar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874285800903010128" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846221v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle H&#233;mery" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr070539x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096411v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-006-0087-2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023201v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bernard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.28652-0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014422v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Morin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.09.029" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930213v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sabl&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527801718.ch25" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexisbazire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2166-9830" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096254521" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04942259v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Parizadeh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Cuny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Offret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Protat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms13020363" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406039v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delavat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12010186" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807413v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Caudal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Ker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-024-10229-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04766153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22070313" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.BF52BFDC" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rahmani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-023-10180-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058198v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahmani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Parizadeh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Francois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bazire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-023-10206-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11071762" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516139v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bodet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jegou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2021.106514" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477054v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005070" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209594v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar El Fekih" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bidault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Le Ferrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15592" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Abdul Malik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gamboa-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bedoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robledo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026261720060132" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04995385v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thomas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Sudesh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Tiang Tan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering7010029" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027967v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Simon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Perennou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00893-20" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960886v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Doghri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Zhao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091295" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428484v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pernet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01286-19" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058204v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishac Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Omnes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.579495" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509749v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gensous" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cussonneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2020.103166" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441150v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brian-Jaisson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Graber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000878" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05393165v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gobet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02431-20" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058199v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441175v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bruzaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-019-2627-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270586v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Ferron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bursztyka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Montjarret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duteil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2019.07.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.04.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935852v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine van Dillen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7040092" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962693v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7020047" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864785v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guillonneau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Baraquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Molmeret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01960" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930188v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493926" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864788v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zea-Obando" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tunin-Ley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23092180" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329553v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-016-0943-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504415v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Bloa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Durand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff-Gauchard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Le Bars" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174338" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370450v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9597.1000268" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734752v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufoss&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blache" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;riot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2016.06.749" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131475v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraya Diaz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01033-15" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248450v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Pennec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01384" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166905v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana A. Moscoso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fito-Boncompte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00630" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077824v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-014-9173-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247105v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Akbar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0568-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-14-160" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998403v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12482" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846241v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sala&#252;n" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Barre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina dos Santos-Goncalvez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Haras" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-012-0048-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZCF4WPLJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00766646v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ritter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina dos Santos Goncalves" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201100644" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MW9153F3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846231v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeet Bains" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00509-12" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131037v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080407" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846272v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846210v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine L Klein" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Soum-Sout&#233;ra" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakoua Guede" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Comp&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2011.611878" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846234v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas-Dombrowsky" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.02.031" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPVNL0CJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846239v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Veron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gerault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.046755-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00722216v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chaker" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00850-10" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846242v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dechesne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Owsianiak" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve L Grundmann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J Binning" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902760y" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846211v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dheilly" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02632-09" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846218v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouki Shioya" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ryder" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01633-09" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470474v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Diab" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebbar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874285800903010128" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846221v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle H&#233;mery" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr070539x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096411v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-006-0087-2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023201v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bernard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.28652-0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014422v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Morin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.09.029" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930213v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sabl&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527801718.ch25" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>