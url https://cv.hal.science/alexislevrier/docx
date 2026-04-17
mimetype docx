--- v0 (2026-03-13)
+++ v1 (2026-04-17)
@@ -2937,186 +2937,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Journaux érudits contre « feuilles volantes » : les enjeux de la polémique entre Juste Van Effen et François Denis Camusat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gevrey, Françoise; Lévrier, Alexis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Érudition et polémique dans les périodiques anciens : XVIIe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.5-17, 2007, 978-2-915271-18-8</w:t>
+              <w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.65-82, 2007, 978-2-915271-18-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899960v1</w:t>
+                <w:t xml:space="preserve">hal-02994471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journaux érudits contre « feuilles volantes » : les enjeux de la polémique entre Juste Van Effen et François Denis Camusat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gevrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gevrey, Françoise; Lévrier, Alexis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Érudition et polémique dans les périodiques anciens : XVIIe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.65-82, 2007, 978-2-915271-18-8</w:t>
+              <w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.5-17, 2007, 978-2-915271-18-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994471v1</w:t>
+                <w:t xml:space="preserve">hal-02899960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desfontaines, Marivaux et leurs « petites feuilles » : quelques points de rencontre inattendus</w:t>
               </w:r>
@@ -3201,303 +3201,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métamorphose du « JDD » provoque un sentiment de malaise</w:t>
+                <w:t xml:space="preserve">Les enjeux d’un “off” jupitérien, ou le dilemme de la proximité entre les présidents et la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde.fr</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.28</w:t>
+              <w:t xml:space="preserve">GéoProximitéS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280553v1</w:t>
+                <w:t xml:space="preserve">hal-04279655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux d’un “off” jupitérien, ou le dilemme de la proximité entre les présidents et la presse</w:t>
+                <w:t xml:space="preserve">La crise du Journal du dimanche et ce qu’elle dit de l’avenir de la presse française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GéoProximitéS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 0</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279655v1</w:t>
+                <w:t xml:space="preserve">hal-04280535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise du Journal du dimanche et ce qu’elle dit de l’avenir de la presse française</w:t>
+                <w:t xml:space="preserve">[Tribune] Vincent Bolloré, son but « c’est ce pays »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Libération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280535v1</w:t>
+                <w:t xml:space="preserve">hal-04280556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Tribune] Vincent Bolloré, son but « c’est ce pays »</w:t>
+                <w:t xml:space="preserve">La métamorphose du « JDD » provoque un sentiment de malaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libération</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.5</w:t>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280556v1</w:t>
+                <w:t xml:space="preserve">hal-04280553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Tribune] « Bolloré et Zemmour ont perdu dans les unes mais gagné sur le terrain médiatique »</w:t>
               </w:r>
@@ -4530,372 +4530,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le journaliste, un si vieil ennemi</w:t>
+                <w:t xml:space="preserve">[Tribune] Être « Charlie », d’hier à aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des médias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, https://larevuedesmedias.ina.fr/le-journaliste-un-si-vieil-ennemi</w:t>
+              <w:t xml:space="preserve">Libération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, « Débats », pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902290v1</w:t>
+                <w:t xml:space="preserve">hal-02902298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Tribune] Être « Charlie », d’hier à aujourd’hui</w:t>
+                <w:t xml:space="preserve">[Tribune] La presse, ennemi fantasmée des « gilets jaunes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libération</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, « Débats », pp.22-23</w:t>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, « Débats et analyses », « Idées », pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902298v1</w:t>
+                <w:t xml:space="preserve">hal-02902291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Tribune] La presse, ennemi fantasmée des « gilets jaunes »</w:t>
+                <w:t xml:space="preserve">La santé des dirigeants, un invincible tabou dans les médias ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, « Débats et analyses », « Idées », pp.24</w:t>
+              <w:t xml:space="preserve">La revue des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902291v1</w:t>
+                <w:t xml:space="preserve">hal-03000273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé des dirigeants, un invincible tabou dans les médias ?</w:t>
+                <w:t xml:space="preserve">Journalistes et politiques : l’impossible divorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2019, https://larevuedesmedias.ina.fr/journalistes-et-politiques-limpossible-divorce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03000273v1</w:t>
+                <w:t xml:space="preserve">hal-02902289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journalistes et politiques : l’impossible divorce</w:t>
+                <w:t xml:space="preserve">Le journaliste, un si vieil ennemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, https://larevuedesmedias.ina.fr/journalistes-et-politiques-limpossible-divorce</w:t>
+              <w:t xml:space="preserve">, 2019, https://larevuedesmedias.ina.fr/le-journaliste-un-si-vieil-ennemi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902289v1</w:t>
+                <w:t xml:space="preserve">hal-02902290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Tribune] Louis XIV ou l’éternelle viralité des rumeurs</w:t>
               </w:r>
@@ -5674,472 +5674,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lettre à Rousseau du 30 août 1755</w:t>
+                <w:t xml:space="preserve">Van Effen et l'écriture autobiographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sgard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L’Afrique, 44 (1), pp.503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dhs.044.0503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902315v1</w:t>
+                <w:t xml:space="preserve">hal-02900261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van Effen et l'écriture autobiographique</w:t>
+                <w:t xml:space="preserve">Le Mondain et l’éloge du progrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Sgard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hors-série « Les Textes fondamentaux », « Voltaire contre Rousseau », 39, pp.22-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dhs.044.0503⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02900261v1</w:t>
+                <w:t xml:space="preserve">hal-02902314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mondain et l’éloge du progrès</w:t>
+                <w:t xml:space="preserve">Les « lambeaux sans ordre » de L'Indigent philosophe, ou le pari de la radicalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Un autre Marivaux ?, 112 (3), pp.577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhlf.123.0577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902314v1</w:t>
+                <w:t xml:space="preserve">hal-02900259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « lambeaux sans ordre » de L'Indigent philosophe, ou le pari de la radicalité</w:t>
+                <w:t xml:space="preserve">Candide ou l’optimisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hors-série « Les Textes fondamentaux », « Voltaire contre Rousseau », 39, pp.38-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhlf.123.0577⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02900259v1</w:t>
+                <w:t xml:space="preserve">hal-02902317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candide ou l’optimisme</w:t>
+                <w:t xml:space="preserve">En guerre contre la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Hors-série « Les Textes fondamentaux », « Voltaire contre Rousseau », 39, pp.38-39</w:t>
+              <w:t xml:space="preserve">, 2012, Hors-série « Les Textes fondamentaux », « Voltaire contre Rousseau », 39, pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902317v1</w:t>
+                <w:t xml:space="preserve">hal-02902318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En guerre contre la presse</w:t>
+                <w:t xml:space="preserve">Lettre à Rousseau du 30 août 1755</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Hors-série « Les Textes fondamentaux », « Voltaire contre Rousseau », 39, pp.50-51</w:t>
+              <w:t xml:space="preserve">, 2012, Hors-série « Les Textes fondamentaux », « Voltaire contre Rousseau », 39, pp.32-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902318v1</w:t>
+                <w:t xml:space="preserve">hal-02902315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide ou l’optimisme de Voltaire</w:t>
               </w:r>
@@ -7194,51 +7194,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3383D061"/>
+    <w:nsid w:val="5167067B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7342,51 +7342,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2619C10B"/>
+    <w:nsid w:val="29DF1E35"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7490,51 +7490,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="33220C55"/>
+    <w:nsid w:val="7FDFF41E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7638,51 +7638,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B5C81135"/>
+    <w:nsid w:val="03E73E0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7786,51 +7786,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9F3FBC72"/>
+    <w:nsid w:val="E762BFFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7934,51 +7934,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4D31BAF6"/>
+    <w:nsid w:val="90D416D0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8082,51 +8082,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="485139E3"/>
+    <w:nsid w:val="A167AA42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8230,51 +8230,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="F377E570"/>
+    <w:nsid w:val="76DCFC14"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8378,51 +8378,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="915D6831"/>
+    <w:nsid w:val="7CF44B79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8526,51 +8526,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="AB8D5E7C"/>
+    <w:nsid w:val="3F7CA4E1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8674,51 +8674,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="F06B12E7"/>
+    <w:nsid w:val="5A1711DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8822,51 +8822,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="6CEA9750"/>
+    <w:nsid w:val="BF7E7D2E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8970,51 +8970,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="267E8279"/>
+    <w:nsid w:val="58FE8421"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9118,51 +9118,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="51EA1EB6"/>
+    <w:nsid w:val="5D5218B9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9266,51 +9266,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="6191F4FB"/>
+    <w:nsid w:val="1E49EB5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9539,51 +9539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexislevrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2726-8408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118949772" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5249887" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000054488495" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03208554v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis L&#233;vrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03208525v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02901185v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797378v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Franc&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Drouin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duranton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ferrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teyssandier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gevrey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324542v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulard Jouslin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Joad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weinbrot Howard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conlin Jonathan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02901181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02901189v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Dieter Ertler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Fischer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02901182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04279703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03208542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04279690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03208532v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02901178v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pul/31693" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.31693" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902245v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901194v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902260v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902283v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902285v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994464v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02899960v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994471v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994475v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04279655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280535v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280556v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280561v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280564v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280567v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280559v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280551v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322604v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12082-7.p.0047" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280577v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03208507v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/utq.89.4.05" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994451v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994445v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994438v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902290v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902298v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902291v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000273v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902301v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02900257v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.030.0032" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902299v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000260v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06928-7.p.0177" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902320v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000251v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2263-7664/1430" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902251v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.306" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902253v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902315v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02900261v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sgard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.044.0503" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902314v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02900259v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.123.0577" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902317v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902318v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902310v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902309v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902308v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902312v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902313v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902306v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902287v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02991191v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inli.584.0039" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02900258v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/licla.2005.2102" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902250v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902286v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902288v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexislevrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2726-8408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118949772" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5249887" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000054488495" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03208554v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis L&#233;vrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03208525v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02901185v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797378v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Franc&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Drouin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duranton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ferrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teyssandier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gevrey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324542v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulard Jouslin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Joad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weinbrot Howard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conlin Jonathan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02901181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02901189v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Dieter Ertler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Fischer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02901182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04279703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03208542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04279690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03208532v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02901178v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pul/31693" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.31693" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902245v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901194v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902260v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902283v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902285v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994464v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994471v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02899960v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994475v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04279655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280535v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280556v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280553v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280561v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280564v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280567v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280559v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280551v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322604v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12082-7.p.0047" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280577v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03208507v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/utq.89.4.05" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994451v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994445v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994438v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902298v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902291v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000273v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902289v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902290v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902301v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02900257v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.030.0032" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902299v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000260v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06928-7.p.0177" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902320v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000251v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2263-7664/1430" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902251v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.306" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902253v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02900261v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sgard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.044.0503" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902314v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02900259v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.123.0577" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902317v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902318v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902310v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902309v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902308v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902312v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902313v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902306v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902287v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02991191v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inli.584.0039" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02900258v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/licla.2005.2102" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902250v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902286v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902288v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>