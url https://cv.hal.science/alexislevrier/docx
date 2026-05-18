--- v1 (2026-04-17)
+++ v2 (2026-05-18)
@@ -791,164 +791,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jupiter et Mercure. Le pouvoir présidentiel face à la presse</w:t>
+                <w:t xml:space="preserve">Presse et bande dessinée : une aventure sans fin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">CELSA Paris-Sorbonne, Les Petits Matins, 384 p., 2021, Médias, politique &amp; communication, ISSN 2491-1127, 978-2-36383-294-8</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lévrier, Alexis (dir.); Pinson, Guillaume (dir.). Les Impressions nouvelles, 379 p., 2021, Réflexions faites (Bruxelles), ISSN 1783-0966, 978-2-87449-838-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208554v1</w:t>
+                <w:t xml:space="preserve">hal-03208525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presse et bande dessinée : une aventure sans fin</w:t>
+                <w:t xml:space="preserve">Jupiter et Mercure. Le pouvoir présidentiel face à la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CELSA Paris-Sorbonne, Les Petits Matins, 384 p., 2021, Médias, politique &amp; communication, ISSN 2491-1127, 978-2-36383-294-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pinson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03208525v1</w:t>
+                <w:t xml:space="preserve">hal-03208554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Contact et la distance : le journalisme politique au risque de la connivence</w:t>
               </w:r>
@@ -1781,259 +1781,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bande dessinée franco-belge au temps des rédactions (1938-1989) : souplesse et fragilité du journal</w:t>
+                <w:t xml:space="preserve">Carnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lévrier, Alexis (dir.); Pinson, Guillaume (dir.). </w:t>
+              <w:t xml:space="preserve">dirigé par Marie-Ève Thérenty et Sylvain Venayre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presse et bande dessinée : une aventure sans fin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Impressions nouvelles, pp.71-107, 2021, Réflexions faites (Bruxelles), ISSN 1783-0966, 978-2-87449-838-1</w:t>
+              <w:t xml:space="preserve">Le monde à la une : une histoire de la presse par ses rubriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anamosa; Librairie Petite Égypte, pp.236-243, 2021, 979-10-95772-99-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208542v1</w:t>
+                <w:t xml:space="preserve">hal-04279690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carnet</w:t>
+                <w:t xml:space="preserve">Une histoire médiatique de la bande dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">dirigé par Marie-Ève Thérenty et Sylvain Venayre. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lévrier, Alexis (dir.); Pinson, Guillaume (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le monde à la une : une histoire de la presse par ses rubriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anamosa; Librairie Petite Égypte, pp.236-243, 2021, 979-10-95772-99-6</w:t>
+              <w:t xml:space="preserve">Presse et bande dessinée : une aventure sans fin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Impressions nouvelles, pp.5-10, 2021, Réflexions faites (Bruxelles), ISSN 1783-0966, 978-2-87449-838-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279690v1</w:t>
+                <w:t xml:space="preserve">hal-03208532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire médiatique de la bande dessinée</w:t>
+                <w:t xml:space="preserve">La bande dessinée franco-belge au temps des rédactions (1938-1989) : souplesse et fragilité du journal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lévrier, Alexis (dir.); Pinson, Guillaume (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presse et bande dessinée : une aventure sans fin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Les Impressions nouvelles, pp.5-10, 2021, Réflexions faites (Bruxelles), ISSN 1783-0966, 978-2-87449-838-1</w:t>
+              <w:t xml:space="preserve">, Les Impressions nouvelles, pp.71-107, 2021, Réflexions faites (Bruxelles), ISSN 1783-0966, 978-2-87449-838-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208532v1</w:t>
+                <w:t xml:space="preserve">hal-03208542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence de la presse périodique</w:t>
               </w:r>
@@ -2086,195 +2086,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La figure du journaliste dans La Comédie sans titre : avènement et mise en scène du pouvoir médiatique</w:t>
+                <w:t xml:space="preserve">Le courrier des lecteurs dans les « spectateurs » d’expression française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Croft, Marie-Ange; Gevrey, Françoise. </w:t>
+              <w:t xml:space="preserve">Baudry, Samuel; Reynaud, Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrire l'actualité : Edme Boursault spectateur de la cour et de la ville. La Comédie sans titre Lettres nouvelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelles formes du discours journalistique au XVIIIe siècle : lettres au rédacteur, nécrologies, querelles médiatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-60, 2018, Littérature et idéologies, ISSN 0295-7094, 978-2-7297-0933-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pul.31693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901178v1</w:t>
+                <w:t xml:space="preserve">hal-02902244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le courrier des lecteurs dans les « spectateurs » d’expression française</w:t>
+                <w:t xml:space="preserve">La figure du journaliste dans La Comédie sans titre : avènement et mise en scène du pouvoir médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Baudry, Samuel; Reynaud, Denis. </w:t>
+              <w:t xml:space="preserve">Croft, Marie-Ange; Gevrey, Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles formes du discours journalistique au XVIIIe siècle : lettres au rédacteur, nécrologies, querelles médiatiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Écrire l'actualité : Edme Boursault spectateur de la cour et de la ville. La Comédie sans titre Lettres nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, ÉPURE - Éditions et Presses universitaires de Reims, pp.465-478, 2018, Héritages critiques, ISSN 2257-4719, 978-2-37496-046-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pul.31693⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02902244v1</w:t>
+                <w:t xml:space="preserve">hal-02901178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltaire et les « oiseaux de nuit » du journalisme : l’impossible secret</w:t>
               </w:r>
@@ -2400,345 +2400,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POSTFACE</w:t>
+                <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Lévrier, Alexis. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Wrona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lévrier, Alexis; Wrona, Adeline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Spectatrice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, ÉPURE - Éditions et Presses universitaires de Reims, pp.221-244, 2013, Héritages critiques, ISSN 2257-4719, 978-2-915271-71-3</w:t>
+              <w:t xml:space="preserve">Matière et esprit du journal : du Mercure galant à Twitter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.7-21, 2013, Histoire de l'imprimé, références, ISSN 1969-5276, 978-2-84050-881-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902260v1</w:t>
+                <w:t xml:space="preserve">hal-02902281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface</w:t>
+                <w:t xml:space="preserve">POSTFACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Lévrier, Alexis; Wrona, Adeline. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lévrier, Alexis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matière et esprit du journal : du Mercure galant à Twitter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUPS, pp.7-21, 2013, Histoire de l'imprimé, références, ISSN 1969-5276, 978-2-84050-881-6</w:t>
+              <w:t xml:space="preserve">La Spectatrice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, ÉPURE - Éditions et Presses universitaires de Reims, pp.221-244, 2013, Héritages critiques, ISSN 2257-4719, 978-2-915271-71-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902281v1</w:t>
+                <w:t xml:space="preserve">hal-02902260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltaire et Desfontaines lecteurs de Marivaux, ou les ambivalences d’un stéréotype</w:t>
+                <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ferreyrolles, Gérard; Versini, Laurent. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus-Dieter Ertler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ertler, Klaus-Dieter; Lévrier, Alexis; Fischer, Michaela. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le livre du monde, le monde des livres : mélanges en l'honneur de François Moureau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l' université Paris-Sorbonne, pp.1135-1145, 2012, 978-2-84050-877-9</w:t>
+              <w:t xml:space="preserve">Regards sur les « spectateurs » : periodical essay - feuilles volantes - moralische Wochenschriften - fogli moralistici - prensa moral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Peter Lang, pp.9-21, 2012, Die Aufklärung in der Romania, ISSN 1869-599X, 978-3-631-63184-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902283v1</w:t>
+                <w:t xml:space="preserve">hal-02902285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface</w:t>
+                <w:t xml:space="preserve">Voltaire et Desfontaines lecteurs de Marivaux, ou les ambivalences d’un stéréotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Ertler, Klaus-Dieter; Lévrier, Alexis; Fischer, Michaela. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ferreyrolles, Gérard; Versini, Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards sur les « spectateurs » : periodical essay - feuilles volantes - moralische Wochenschriften - fogli moralistici - prensa moral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, Peter Lang, pp.9-21, 2012, Die Aufklärung in der Romania, ISSN 1869-599X, 978-3-631-63184-3</w:t>
+              <w:t xml:space="preserve">Le livre du monde, le monde des livres : mélanges en l'honneur de François Moureau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l' université Paris-Sorbonne, pp.1135-1145, 2012, 978-2-84050-877-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902285v1</w:t>
+                <w:t xml:space="preserve">hal-02902283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Chiffons, ou l’ultime métamorphose du genre spectatorial ?</w:t>
               </w:r>
@@ -2937,186 +2937,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journaux érudits contre « feuilles volantes » : les enjeux de la polémique entre Juste Van Effen et François Denis Camusat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gevrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gevrey, Françoise; Lévrier, Alexis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Érudition et polémique dans les périodiques anciens : XVIIe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.65-82, 2007, 978-2-915271-18-8</w:t>
+              <w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.5-17, 2007, 978-2-915271-18-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994471v1</w:t>
+                <w:t xml:space="preserve">hal-02899960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Journaux érudits contre « feuilles volantes » : les enjeux de la polémique entre Juste Van Effen et François Denis Camusat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gevrey, Françoise; Lévrier, Alexis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Érudition et polémique dans les périodiques anciens : XVIIe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.5-17, 2007, 978-2-915271-18-8</w:t>
+              <w:t xml:space="preserve">, ÉPURE - Éditions et Presses universitaires de Reims, pp.65-82, 2007, 978-2-915271-18-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899960v1</w:t>
+                <w:t xml:space="preserve">hal-02994471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desfontaines, Marivaux et leurs « petites feuilles » : quelques points de rencontre inattendus</w:t>
               </w:r>
@@ -3167,3681 +3167,4328 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux d’un “off” jupitérien, ou le dilemme de la proximité entre les présidents et la presse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lévrier</w:t>
+                <w:t xml:space="preserve">La figure du journaliste dans L’Envieux et L’Écossaise, ou les mutations d’un imaginaire médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Levrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GéoProximitéS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 0</w:t>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, « Voltaire et la presse » (26), p. 131-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279655v1</w:t>
+                <w:t xml:space="preserve">hal-05620644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise du Journal du dimanche et ce qu’elle dit de l’avenir de la presse française</w:t>
+                <w:t xml:space="preserve">Compte-rendu &amp;quot;Voltaire et la presse&amp;quot; - Myrtille Méricam-Bourdet, Voltaire et le Mercure de France. Publier « avec approbation et privilège » dans la presse périodique du XVIIIe siècle, Paris, Hermann, coll. « Savoir lettres », 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26, p. 382-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04280535v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Tribune] Vincent Bolloré, son but « c’est ce pays »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lévrier</w:t>
+                <w:t xml:space="preserve">L’existence d’un audiovisuel public indépendant est au cœur du modèle européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Levrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libération</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.5</w:t>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, page 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280556v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métamorphose du « JDD » provoque un sentiment de malaise</w:t>
+                <w:t xml:space="preserve">Hebdomadaires de bandes dessinées et imaginaires médiatiques dans les années 1950–1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde.fr</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13u25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280553v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Tribune] « Bolloré et Zemmour ont perdu dans les unes mais gagné sur le terrain médiatique »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lévrier</w:t>
+                <w:t xml:space="preserve">Le “free speech” aboutit à la libération des discours contre les plus faibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Levrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde.fr</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, « Idées », pp.30</w:t>
+              <w:t xml:space="preserve">Libération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, p. 20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280561v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Tribune] « Comme François Mitterrand, Emmanuel Macron a eu la volonté d’instrumentaliser la place de l’extrême droite dans les médias »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lévrier</w:t>
+                <w:t xml:space="preserve">Compte rendu Jean-Louis Aubert, Correspondance littéraire de Karlsruhe, t. VIII (15 janvier 1781-30 avril 1783), textes édités par Philippe Hoyau, Cyril Francès, Samy Ben Messaoud. Paris, Honoré Champion, « Bibliothèque des correspondances »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Levrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde.fr</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, « Idées », pp.30</w:t>
+              <w:t xml:space="preserve">Revue d’Histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, p. 953-956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04280564v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le livre est-il l'avenir du journalisme d'investigation ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lévrier</w:t>
+                <w:t xml:space="preserve">La nostalgie des “boutons de sonnette”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Levrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magazine Livres Hebdo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20, pp.52-55</w:t>
+              <w:t xml:space="preserve">L'hebdo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, page 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280537v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Tribune] « Comment restaurer la confiance envers la presse lorsque tous les médias sont entre les mêmes mains ? »</w:t>
+                <w:t xml:space="preserve">Jean Daniel et « l’habit de lumière » : la figure du général de Gaulle dans Le Nouvel Observateur (1964-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Croix</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11xir⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280567v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Tribune] Alexis Lévrier sur Elon Musk : « Une liberté d’expression absolue profite toujours à l’extrême droite »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lévrier</w:t>
+                <w:t xml:space="preserve">La singularité du travail journalistique peut-elle encore être sauvée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Levrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde.fr</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, « Idées », pp.21</w:t>
+              <w:t xml:space="preserve">La Revue Européenne des Médias et du Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68, p. 102-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280559v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience du journalisme face au pouvoir « jupitérien »</w:t>
+                <w:t xml:space="preserve">La crise du Journal du dimanche et ce qu’elle dit de l’avenir de la presse française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, https://theconversation.com/la-resilience-du-journalisme-face-au-pouvoir-jupiterien-160264</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280551v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ambiguïtés du mépris pour les « folliculaires » au XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">Les enjeux d’un “off” jupitérien, ou le dilemme de la proximité entre les présidents et la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GéoProximitéS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322604v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jupiter face à l’Empire</w:t>
+                <w:t xml:space="preserve">[Tribune] Vincent Bolloré, son but « c’est ce pays »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le 1 [Un] hebdo </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, « Médias : la menace Bolloré » (363), https://le1hebdo.fr/journal/mdias-la-menace-bollor/363/article/jupiter-face--l-empire-4872.html</w:t>
+              <w:t xml:space="preserve">Libération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280577v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thémiseul de Saint-Hyacinthe journaliste : les chefs-d’œuvre collectifs d’un inconnu</w:t>
+                <w:t xml:space="preserve">La métamorphose du « JDD » provoque un sentiment de malaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">University of Toronto Quarterly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208507v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« C’est la presse, bébé, la presse… » : sans scrupule ou héros, le journaliste inspire la fiction</w:t>
+                <w:t xml:space="preserve">[Tribune] « Comment restaurer la confiance envers la presse lorsque tous les médias sont entre les mêmes mains ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des médias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, https://larevuedesmedias.ina.fr/presse-journaliste-bd-roman-serie-tv-film-france-representation</w:t>
+              <w:t xml:space="preserve">La Croix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, « A vif »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280543v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’autre côté du miroir : la tentation politique des journalistes</w:t>
+                <w:t xml:space="preserve">Le livre est-il l'avenir du journalisme d'investigation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des médias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, https://larevuedesmedias.ina.fr/tentation-politique-journalistes-eric-zemmour-philippe-ballard-candidat-election</w:t>
+              <w:t xml:space="preserve">Magazine Livres Hebdo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, pp.52-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280547v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Tribune] Zemmour, Bolloré… le retour triomphal de l’extrême droite médiatique</w:t>
+                <w:t xml:space="preserve">[Tribune] « Bolloré et Zemmour ont perdu dans les unes mais gagné sur le terrain médiatique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libération</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, « Idées et débats »</w:t>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, « Idées », pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280571v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Tribune] Que reste-t-il de « l’esprit Charlie » ?</w:t>
+                <w:t xml:space="preserve">[Tribune] « Comme François Mitterrand, Emmanuel Macron a eu la volonté d’instrumentaliser la place de l’extrême droite dans les médias »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libération</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, « Débats », pp.6</w:t>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, « Idées », pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994451v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé des dirigeants politiques à l’épreuve du coronavirus : la transparence, exigence ambiguë</w:t>
+                <w:t xml:space="preserve">[Tribune] Alexis Lévrier sur Elon Musk : « Une liberté d’expression absolue profite toujours à l’extrême droite »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des médias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, « Idées », pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994445v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les leçons d’un coup éditorial : l’enquête de Society sur Xavier Dupont de Ligonnès</w:t>
+                <w:t xml:space="preserve">« C’est la presse, bébé, la presse… » : sans scrupule ou héros, le journaliste inspire la fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">La revue des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, https://larevuedesmedias.ina.fr/presse-journaliste-bd-roman-serie-tv-film-france-representation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994438v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Tribune] Être « Charlie », d’hier à aujourd’hui</w:t>
+                <w:t xml:space="preserve">Thémiseul de Saint-Hyacinthe journaliste : les chefs-d’œuvre collectifs d’un inconnu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libération</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">University of Toronto Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Édition et réception de la presse hollandaise (XVIIe-XVIIIe siècles), 89 (4), pp.693-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/utq.89.4.05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902298v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Tribune] La presse, ennemi fantasmée des « gilets jaunes »</w:t>
+                <w:t xml:space="preserve">Les ambiguïtés du mépris pour les « folliculaires » au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Revue d'Histoire littéraire de la France 3 – 2021, 121e année, n° 3, 3 – 2021 (121e année, n° 3), pp.559-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12082-7.p.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902291v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé des dirigeants, un invincible tabou dans les médias ?</w:t>
+                <w:t xml:space="preserve">La résilience du journalisme face au pouvoir « jupitérien »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des médias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, https://theconversation.com/la-resilience-du-journalisme-face-au-pouvoir-jupiterien-160264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000273v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journalistes et politiques : l’impossible divorce</w:t>
+                <w:t xml:space="preserve">Jupiter face à l’Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des médias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, https://larevuedesmedias.ina.fr/journalistes-et-politiques-limpossible-divorce</w:t>
+              <w:t xml:space="preserve">Le 1 [Un] hebdo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, « Médias : la menace Bolloré » (363), https://le1hebdo.fr/journal/mdias-la-menace-bollor/363/article/jupiter-face--l-empire-4872.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902289v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le journaliste, un si vieil ennemi</w:t>
+                <w:t xml:space="preserve">De l’autre côté du miroir : la tentation politique des journalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, https://larevuedesmedias.ina.fr/le-journaliste-un-si-vieil-ennemi</w:t>
+              <w:t xml:space="preserve">, 2021, https://larevuedesmedias.ina.fr/tentation-politique-journalistes-eric-zemmour-philippe-ballard-candidat-election</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902290v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Tribune] Louis XIV ou l’éternelle viralité des rumeurs</w:t>
+                <w:t xml:space="preserve">[Tribune] Zemmour, Bolloré… le retour triomphal de l’extrême droite médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, « Débats », pp.25</w:t>
+              <w:t xml:space="preserve">, 2021, « Idées et débats »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902305v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Tribune] Emmanuel Macron et la presse : les ombres d’une présidence monarchique</w:t>
+                <w:t xml:space="preserve">Les leçons d’un coup éditorial : l’enquête de Society sur Xavier Dupont de Ligonnès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, « Débats et analyses », « Idées », pp.23</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902301v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fausses morts du Roi-Soleil, ou l’impossible contrôle de l’information</w:t>
+                <w:t xml:space="preserve">[Tribune] Que reste-t-il de « l’esprit Charlie » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Libération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, « Débats », pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900257v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face aux “gilets jaunes” : l’impossible médiatisation</w:t>
+                <w:t xml:space="preserve">La santé des dirigeants politiques à l’épreuve du coronavirus : la transparence, exigence ambiguë</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le 1 [Un] hebdo </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Sommes-nous désinformés ?, 230, pp.4</w:t>
+              <w:t xml:space="preserve">La revue des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902299v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Recension] Justus Van Effen, La Bagatelle (1718-1719), édité par James L Schorr Oxford, Voltaire Foundation, 2014</w:t>
+                <w:t xml:space="preserve">La santé des dirigeants, un invincible tabou dans les médias ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03000260v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La voix rebelle de Figaro</w:t>
+                <w:t xml:space="preserve">[Tribune] La presse, ennemi fantasmée des « gilets jaunes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Hors-série « 2500 ans de liberté d’expression », pp.38-39</w:t>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, « Débats et analyses », « Idées », pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902319v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Presse : le poids des habitudes »</w:t>
+                <w:t xml:space="preserve">[Tribune] Être « Charlie », d’hier à aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Hors-série « 2500 ans de liberté d’expression », pp.47-49</w:t>
+              <w:t xml:space="preserve">Libération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, « Débats », pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902320v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Caricature religieuse : une tradition française »</w:t>
+                <w:t xml:space="preserve">Journalistes et politiques : l’impossible divorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Hors-série « 2500 ans de liberté d’expression », pp.49</w:t>
+              <w:t xml:space="preserve">La revue des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://larevuedesmedias.ina.fr/journalistes-et-politiques-limpossible-divorce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000251v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romans périodiques et ouvrages journalistiques : Marivaux aux frontières des genres</w:t>
+                <w:t xml:space="preserve">Le journaliste, un si vieil ennemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malice, le Magazine des Littératures et des Cultures à l'ère numérique </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La revue des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://larevuedesmedias.ina.fr/le-journaliste-un-si-vieil-ennemi</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58048/2263-7664/1430⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02902248v1</w:t>
+                <w:t xml:space="preserve">hal-02902290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’Addison à Marivaux : le modèle du Spectator à l’épreuve des contraintes françaises</w:t>
+                <w:t xml:space="preserve">Les fausses morts du Roi-Soleil, ou l’impossible contrôle de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Presses et transferts culturels / Curiosité et géographie, 26, 10.4000/episteme.306. </w:t>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La fausse information de la Gazette à Twitter, 30 (1), pp.32-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/episteme.306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/tdm.030.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902251v1</w:t>
+                <w:t xml:space="preserve">hal-02900257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justus Van Effen, « passeur » entre les presses anglaise et française</w:t>
+                <w:t xml:space="preserve">[Tribune] Emmanuel Macron et la presse : les ombres d’une présidence monarchique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies on Voltaire and the Eighteenth Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Intellectual journeys : the translation of ideas in Enlightenment England, France and Ireland, 12, pp.233-246</w:t>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, « Débats et analyses », « Idées », pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902253v1</w:t>
+                <w:t xml:space="preserve">hal-02902301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van Effen et l'écriture autobiographique</w:t>
+                <w:t xml:space="preserve">[Tribune] Louis XIV ou l’éternelle viralité des rumeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Sgard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Libération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, « Débats », pp.25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900261v1</w:t>
+                <w:t xml:space="preserve">hal-02902305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mondain et l’éloge du progrès</w:t>
+                <w:t xml:space="preserve">Face aux “gilets jaunes” : l’impossible médiatisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Hors-série « Les Textes fondamentaux », « Voltaire contre Rousseau », 39, pp.22-23</w:t>
+              <w:t xml:space="preserve">Le 1 [Un] hebdo </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Sommes-nous désinformés ?, 230, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902314v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « lambeaux sans ordre » de L'Indigent philosophe, ou le pari de la radicalité</w:t>
+                <w:t xml:space="preserve">[Recension] Justus Van Effen, La Bagatelle (1718-1719), édité par James L Schorr Oxford, Voltaire Foundation, 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Un autre Marivaux ?, 112 (3), pp.577. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhlf.123.0577⟩</w:t>
+              <w:t xml:space="preserve">, 2017, pp.447-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06928-7.p.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02900259v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candide ou l’optimisme</w:t>
+                <w:t xml:space="preserve">« Presse : le poids des habitudes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Hors-série « Les Textes fondamentaux », « Voltaire contre Rousseau », 39, pp.38-39</w:t>
+              <w:t xml:space="preserve">, 2015, Hors-série « 2500 ans de liberté d’expression », pp.47-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902317v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En guerre contre la presse</w:t>
+                <w:t xml:space="preserve">La voix rebelle de Figaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Hors-série « Les Textes fondamentaux », « Voltaire contre Rousseau », 39, pp.50-51</w:t>
+              <w:t xml:space="preserve">, 2015, Hors-série « 2500 ans de liberté d’expression », pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902318v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lettre à Rousseau du 30 août 1755</w:t>
+                <w:t xml:space="preserve">« Caricature religieuse : une tradition française »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Hors-série « Les Textes fondamentaux », « Voltaire contre Rousseau », 39, pp.32-33</w:t>
+              <w:t xml:space="preserve">, 2015, Hors-série « 2500 ans de liberté d’expression », pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902315v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candide ou l’optimisme de Voltaire</w:t>
+                <w:t xml:space="preserve">Romans périodiques et ouvrages journalistiques : Marivaux aux frontières des genres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Malice, le Magazine des Littératures et des Cultures à l'ère numérique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Marivaux entre les genres : le corps, la parole, l'intrigue, sous la direction de Mathieu Brunet, 5, pp.10.58048/2263-7664/1430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58048/2263-7664/1430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902310v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Ile des esclaves de Marivaux</w:t>
+                <w:t xml:space="preserve">D’Addison à Marivaux : le modèle du Spectator à l’épreuve des contraintes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Presses et transferts culturels / Curiosité et géographie, 26, 10.4000/episteme.306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/episteme.306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902309v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fontenelle ou la diffusion de l’esprit critique</w:t>
+                <w:t xml:space="preserve">Justus Van Effen, « passeur » entre les presses anglaise et française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Hors-série « Les Textes fondamentaux », « La pensée des Lumières », 26, pp.22-23</w:t>
+              <w:t xml:space="preserve">Studies on Voltaire and the Eighteenth Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Intellectual journeys : the translation of ideas in Enlightenment England, France and Ireland, 12, pp.233-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902308v1</w:t>
+                <w:t xml:space="preserve">hal-02902253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diderot et d’Alembert, ou l’esprit de L’Encyclopédie</w:t>
+                <w:t xml:space="preserve">Van Effen et l'écriture autobiographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sgard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L’Afrique, 44 (1), pp.503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dhs.044.0503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902312v1</w:t>
+                <w:t xml:space="preserve">hal-02900261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bayle ou le scepticisme engagé</w:t>
+                <w:t xml:space="preserve">Le Mondain et l’éloge du progrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Hors-série « Les Textes fondamentaux », « La pensée des Lumières », 26, pp.20-21</w:t>
+              <w:t xml:space="preserve">, 2012, Hors-série « Les Textes fondamentaux », « Voltaire contre Rousseau », 39, pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902307v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltaire et le Dictionnaire philosophique portatif</w:t>
+                <w:t xml:space="preserve">Les « lambeaux sans ordre » de L'Indigent philosophe, ou le pari de la radicalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Un autre Marivaux ?, 112 (3), pp.577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhlf.123.0577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902313v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conquête de la liberté d’expression ou les contorsions du pouvoir politique</w:t>
+                <w:t xml:space="preserve">En guerre contre la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Hors-série « Les Textes fondamentaux », « La liberté », 29, pp.98-99</w:t>
+              <w:t xml:space="preserve">, 2012, Hors-série « Les Textes fondamentaux », « Voltaire contre Rousseau », 39, pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902306v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impossible et nécessaire polémique : les contradictions du journalisme de critique littéraire au XVIIIe siècle</w:t>
+                <w:t xml:space="preserve">Candide ou l’optimisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers du GADGES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Polémique en tous genres (XVIe - XVIIIe siècles), 7, pp.287-305</w:t>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hors-série « Les Textes fondamentaux », « Voltaire contre Rousseau », 39, pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902287v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Feuilles volantes », « feuilles volatiles ». Les journaux de Marivaux dans l'histoire des « spectateurs » (1711-1734)</w:t>
+                <w:t xml:space="preserve">Lettre à Rousseau du 30 août 1755</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'information littéraire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hors-série « Les Textes fondamentaux », « Voltaire contre Rousseau », 39, pp.32-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991191v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontenelle ou la diffusion de l’esprit critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lévrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hors-série « Les Textes fondamentaux », « La pensée des Lumières », 26, pp.22-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide ou l’optimisme de Voltaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lévrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hors-série « Les Textes fondamentaux », « La pensée des Lumières », 26, pp.66-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Ile des esclaves de Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lévrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hors-série « Les Textes fondamentaux », « La pensée des Lumières », 26, pp.30-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diderot et d’Alembert, ou l’esprit de L’Encyclopédie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lévrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hors-série « Les Textes fondamentaux », « La pensée des Lumières », 26, pp.70-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire et le Dictionnaire philosophique portatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lévrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hors-série « Les Textes fondamentaux », « La pensée des Lumières », 26, pp.72-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bayle ou le scepticisme engagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lévrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hors-série « Les Textes fondamentaux », « La pensée des Lumières », 26, pp.20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conquête de la liberté d’expression ou les contorsions du pouvoir politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lévrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hors-série « Les Textes fondamentaux », « La liberté », 29, pp.98-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impossible et nécessaire polémique : les contradictions du journalisme de critique littéraire au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lévrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers du GADGES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Polémique en tous genres (XVIe - XVIIIe siècles), 7, pp.287-305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Feuilles volantes », « feuilles volatiles ». Les journaux de Marivaux dans l'histoire des « spectateurs » (1711-1734)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lévrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 58 (4), pp.39-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inli.584.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment piquer « la maligne curiosité des lecteurs » : la question des lectures à clé dans les deux premiers « Spectateurs » francophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lectures à clé, 54 (1), pp.169-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/licla.2005.2102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6851,98 +7498,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectatrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des femmes des Lumières, Vol. 2, L-Z</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1093-1097</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6952,181 +7599,461 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « société » du Journal littéraire, ou l’avènement d’une pratique collégiale du journalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le journalisme, une activité collective : pratiques et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS journalimes, équipes de recherche sur le journalisme; Centre d’analyse et de recherche interdisciplinaires sur les médias CARISM EA 2293 Université Panthéon- Assas; Centre de recherche sur l’action politique en Europe CRAPE UMR 6051 / CNRS, Institut d’Etudes Politiques, Université Rennes 1; Equipe de recherche de Lyon en Sciences de l’information et de la communication ELICO EA 4147, Université Lumière Lyon 2; Groupe de recherches interdisciplinaires sur les processus d’information et de communication EA 1498, CELSA, Université Paris-Sorbonne, Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations médiatiques et leurs détracteurs : le procès en légitimité intenté à la presse internet et aux “feuilles volantes” du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIe Congrès de la Société des Sciences de l'Information et de la Communication : « Au cœur et aux lisières des SIC »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Sciences de l Information et de la Communication, Jun 2010, Dijon, France. pp.123-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’existence d’un audiovisuel public indépendant est au cœur du modèle européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lévrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« États généraux de l’information : “Bolloré peut dormir tranquille” », entretien avec David Bornstein - The Conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lévrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Emmanuel Macron préfère se passer des journalistes dès qu’il le peut », entretien avec Cléa Chakraverty, The Conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Levrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise politique que nous vivons prouve la réussite du combat civilisationnel mené par Vincent Bolloré », entretien avec Cléa Chakraverty - The Conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Levrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7194,51 +8121,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5167067B"/>
+    <w:nsid w:val="1E2B5827"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7342,51 +8269,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="29DF1E35"/>
+    <w:nsid w:val="130F756E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7490,51 +8417,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7FDFF41E"/>
+    <w:nsid w:val="9D2EB40D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7638,51 +8565,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="03E73E0B"/>
+    <w:nsid w:val="812D25CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7786,51 +8713,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E762BFFD"/>
+    <w:nsid w:val="0772C9BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7934,51 +8861,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="90D416D0"/>
+    <w:nsid w:val="8C3D37A3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8082,51 +9009,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="A167AA42"/>
+    <w:nsid w:val="F65528D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8230,51 +9157,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="76DCFC14"/>
+    <w:nsid w:val="39CD9250"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8378,51 +9305,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="7CF44B79"/>
+    <w:nsid w:val="95834381"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8526,51 +9453,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="3F7CA4E1"/>
+    <w:nsid w:val="C5ABB66C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8674,51 +9601,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="5A1711DE"/>
+    <w:nsid w:val="86A365BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8822,51 +9749,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="BF7E7D2E"/>
+    <w:nsid w:val="25655BFF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8970,51 +9897,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="58FE8421"/>
+    <w:nsid w:val="028DB891"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9118,51 +10045,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="5D5218B9"/>
+    <w:nsid w:val="A2A7CC27"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9266,51 +10193,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="1E49EB5D"/>
+    <w:nsid w:val="3B86A9F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9539,51 +10466,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexislevrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2726-8408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118949772" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5249887" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000054488495" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03208554v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis L&#233;vrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03208525v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02901185v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797378v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Franc&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Drouin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duranton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ferrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teyssandier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gevrey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324542v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulard Jouslin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Joad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weinbrot Howard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conlin Jonathan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02901181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02901189v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Dieter Ertler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Fischer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02901182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04279703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03208542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04279690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03208532v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02901178v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pul/31693" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.31693" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902245v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901194v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902260v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902283v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902285v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994464v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994471v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02899960v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994475v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04279655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280535v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280556v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280553v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280561v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280564v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280567v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280559v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280551v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322604v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12082-7.p.0047" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280577v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03208507v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/utq.89.4.05" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994451v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994445v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994438v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902298v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902291v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000273v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902289v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902290v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902301v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02900257v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.030.0032" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902299v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000260v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06928-7.p.0177" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902319v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902320v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000251v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2263-7664/1430" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902251v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.306" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902253v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02900261v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sgard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.044.0503" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902314v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02900259v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.123.0577" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902317v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902318v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902315v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902310v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902309v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902308v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902312v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902313v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902306v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902287v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02991191v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inli.584.0039" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02900258v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/licla.2005.2102" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902250v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902286v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902288v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alexislevrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2726-8408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118949772" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5249887" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000054488495" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03208525v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis L&#233;vrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03208554v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02901185v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797378v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Franc&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Drouin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duranton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ferrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02075173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Teyssandier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gevrey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324542v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulard Jouslin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Joad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weinbrot Howard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conlin Jonathan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02901181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02901189v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Wrona" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Dieter Ertler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Fischer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02901182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02897800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04279703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04279690v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03208532v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03208542v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902244v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pul/31693" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.31693" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02901178v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902245v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901194v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902281v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902283v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994464v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02899960v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994471v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994475v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Levrier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621921v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620649v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13u25" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622176v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621902v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620653v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04279655v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280553v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280567v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280561v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280564v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280559v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280543v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03208507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/utq.89.4.05" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12082-7.p.0047" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280551v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280577v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280547v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04280571v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994438v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994451v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02994445v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902291v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902298v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902289v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902290v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02900257v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.030.0032" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902301v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902299v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000260v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06928-7.p.0177" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902320v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902319v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03000251v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2263-7664/1430" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902251v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.306" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902253v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02900261v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sgard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.044.0503" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902314v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02900259v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.123.0577" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902318v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902317v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902315v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902308v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902310v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902309v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902312v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902307v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902306v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902287v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02991191v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inli.584.0039" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02900258v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/licla.2005.2102" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902250v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02902288v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620690v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622188v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622200v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>