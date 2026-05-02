--- v0 (2026-03-23)
+++ v1 (2026-05-02)
@@ -903,743 +903,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01531881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le numérique rattrapé par le digital ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Debat </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 188, pp. 68-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01720052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une critique 'raisonnée' de la technique et de l'internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 154, pp.398-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01502462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le numérique rattrapé par le digital ?</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines du mot 'transhumanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01618448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science vs humanités : changer de modèle et de perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Former pour l'inconnu, pp.28-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01360376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Dumont : les quarante ans d’une Utopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.s.o. (électronique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01111030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la valeur démonstrative du mot « science » chez Georges Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mil neuf cent : cahiers Georges Sorel : revue d'histoire intellectuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32, pp. 111-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01737478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science et théories scientifiques au prisme de la revue Planète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politica Hermetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les Coulisses de l'Histoire. Occultisme, fiction, réalités., 28, pp.59-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01287423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rat des livres et le rat d'écran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Actualité de quelques bibliothèques nationales, 6, pp.6-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01111010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wikipédia, un projet hors normes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Moatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67, pp.48-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00729070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique, adjectif substantivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Moatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Debat </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 188, pp. 68-72</w:t>
+              <w:t xml:space="preserve">, 2012, 3 (170), pp. 133-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...495 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01720048v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00729070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliothèque numérique européenne : de l'utopie aux réalités</w:t>
               </w:r>
@@ -2973,51 +2973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04345616v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03618748v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02844146v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883672v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301819v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.024.0097" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970504v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281091v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619277v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502462v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720052v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618448v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360376v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111030v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111010v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00729070v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772235v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684341v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147069v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548690v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306320v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/theologia-galactica-franck-damour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03694009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867400v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02192503v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130557v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tesni&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lesquins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290936v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Baeten" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04345616v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moatti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03618748v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02844146v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883672v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301819v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.024.0097" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970504v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281091v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619277v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720052v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502462v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618448v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360376v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111030v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01737478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111010v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00729070v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bachelet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720048v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772235v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684341v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147069v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548690v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306320v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/theologia-galactica-franck-damour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03694009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867400v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02192503v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02130557v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00105666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tesni&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lesquins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290936v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Baeten" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>