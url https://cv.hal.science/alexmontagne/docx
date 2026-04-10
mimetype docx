--- v0 (2026-03-09)
+++ v1 (2026-04-10)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -344,5446 +344,5455 @@
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.02.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240393v1</w:t>
+                <w:t xml:space="preserve">hal-05573796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Situ Nanoindentation Surface Topography of Lead-Free Piezoelectric Thin Films</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhancement of optical and mechanical properties of silica coatings deposited on sandblasted glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bentoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app142411849⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (14), pp.19543-19551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.02.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863029v1</w:t>
+                <w:t xml:space="preserve">hal-05240393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement in Calibration Procedure in Nanoindentation: An Indenter Bluntness Indicator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Coorevits</w:t>
+                <w:t xml:space="preserve">In-Situ Nanoindentation Surface Topography of Lead-Free Piezoelectric Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Remiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-024-01048-y⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (24), pp.11849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app142411849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486607v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of thermo-hygrometric conditions on the interface bond in 3D printed concrete</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Bulteel</w:t>
+                <w:t xml:space="preserve">Improvement in Calibration Procedure in Nanoindentation: An Indenter Bluntness Indicator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Mejias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coorevits</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-024-02522-8⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-024-01048-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790064v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martens hardness of Constantan thin films on (100) Si wafer: Improvement in contact area function in nanoindentation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of thermo-hygrometric conditions on the interface bond in 3D printed concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bulteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.139712⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (235), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-024-02522-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951065v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vickers hardness of NiW coating as a potential replacement for Cr-VI: A methodology to consider size effect and tip defect in classical microindentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martens hardness of Constantan thin films on (100) Si wafer: Improvement in contact area function in nanoindentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Dziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Francine Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katir Ziouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128812⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.139712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.139712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760562v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the effect of intragranular premature κ-carbide on incipient plasticity behavior in austenite-based Fe-Mn-Al-(Cr)-C steels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of the elastic-plastic properties of CrN coating on elastic-plastic substrate by nanoindentation using finite element method-reverse algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamen Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianlei Zhang</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21663831.2022.2027034⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 756, pp.139356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844751v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumented indentation based methods to assess fracture toughness (KIC) of self-compacting concrete: Influence of water to binder (w/b) ratio and type of concrete</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Arabi</w:t>
+                <w:t xml:space="preserve">Self-calibration in compliance and indenter tip defect for instrumented indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Mejias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Betrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2022.108796⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/s43578-022-00668-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788221v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and tribocorrosion performances of multilayer (Ta/ZrN)n coatings</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Instrumented indentation based methods to assess fracture toughness (KIC) of self-compacting concrete: Influence of water to binder (w/b) ratio and type of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grairia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nettour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139184⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.108796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2022.108796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160408v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the elastic-plastic properties of CrN coating on elastic-plastic substrate by nanoindentation using finite element method-reverse algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khalil Aouadi</w:t>
+                <w:t xml:space="preserve">Synthesis and tribocorrosion performances of multilayer (Ta/ZrN)n coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Eddine Beliardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chems Eddine Ramoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrullah Hakan Kaleli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 756, pp.139356. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139356⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 749, pp.139184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770748v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-calibration in compliance and indenter tip defect for instrumented indentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Betrancourt</w:t>
+                <w:t xml:space="preserve">Probing the effect of intragranular premature κ-carbide on incipient plasticity behavior in austenite-based Fe-Mn-Al-(Cr)-C steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianlei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conghui Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/s43578-022-00668-1⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Materials Research Letters, 10 (3), pp.141-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21663831.2022.2027034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748331v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of the substrate surface state on the morphology, topography and tribocorrosion behavior of Si/Zr sol-gel coated 316L stainless steel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien van Gorp</w:t>
+                <w:t xml:space="preserve">Vickers hardness of NiW coating as a potential replacement for Cr-VI: A methodology to consider size effect and tip defect in classical microindentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coorevits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Surface and Coatings Technology, 406, pp.126666. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126666⟩</w:t>
+              <w:t xml:space="preserve">, 2022, pp.128812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027909v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicyclic indentation on brittle glasses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Iost</w:t>
+                <w:t xml:space="preserve">Effect of carbon content on structural, mechanical and tribological properties of Cr-V-C-N coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Alhussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlam Belgroune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Zgheib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.06.024⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 732, pp.138782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2021.138782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577543v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of carbon content on structural, mechanical and tribological properties of Cr-V-C-N coatings</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Characterization of CrAlN Films Synthesized by DC Reactive Magnetron Sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Chafra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elia Zgheib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2021.138782⟩</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.291-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-52071-7_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565065v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of CrAlN Films Synthesized by DC Reactive Magnetron Sputtering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+                <w:t xml:space="preserve">Multicyclic indentation on brittle glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bentoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.H. Raouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Driss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-52071-7_40⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (18), pp.26168-26177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079859v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of industrially applied surface finishing processes on tribocorrosion performance of 316L stainless steel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">The effect of the substrate surface state on the morphology, topography and tribocorrosion behavior of Si/Zr sol-gel coated 316L stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephania Kossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Bertolucci Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van Gorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2020.203341⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Surface and Coatings Technology, 406, pp.126666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926951v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of WC/Co-CNT HVOF sprayed coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana H. Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Mejias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gregorio La Barbera-Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana H. Staia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alberto Mejias</w:t>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villalobos-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Special Issue: Coating production and surface engineering of carbide-based composites, 36 (11), pp.1156-1164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02670844.2018.1529285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and corrosion characterization of industrially treated 316L stainless steel surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Impact of industrially applied surface finishing processes on tribocorrosion performance of 316L stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephania Kossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo B. Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Montagne</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van Gorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.125175⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Wear, pp.203341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2020.203341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529133v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integral approach of indentation of Functionally Graded Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coorevits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephania Kossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 381, pp.125176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.125176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, tribological and antibacterial properties of (α + β) based ti-alloys for biomedical applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aleksei Obrosov</w:t>
+                <w:t xml:space="preserve">Mechanical and corrosion characterization of industrially treated 316L stainless steel surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.B. Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Mejias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Noirfalise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2020.09.118⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 382, pp.125175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2019.125175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564940v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative evaluation of interfacial adhesion between steel reinforcements and self-compacting concretes, in steel/concrete composites, by indentation tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Grairia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Mejias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Interfaces </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (3), pp.307-326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09276440.2019.1626183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano‐indentation for probing mechanical properties of nanocomposites based on ethylene butyl acrylate copolymer and carbon black</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilham El Aboudi</w:t>
+                <w:t xml:space="preserve">Structural, tribological and antibacterial properties of (α + β) based ti-alloys for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoun Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Hezil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zine Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Abdulsamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksei Obrosov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.47897⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (6), pp.14061-14074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2020.09.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192854v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of annealing treatment on the microstructure, mechanical and tribological properties of chromium carbonitride coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoun Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Radjehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 359, pp.403-413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.12.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual machine concept applied to uncertainties estimation in instrumented indentation testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coorevits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephania Kossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34 (14), pp.2501-2516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/jmr.2019.203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of calcination temperature on friction and wear behavior of α–alumina (α‐Al2O3) for biomedical applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agung Purnama</w:t>
+                <w:t xml:space="preserve">Nano‐indentation for probing mechanical properties of nanocomposites based on ethylene butyl acrylate copolymer and carbon black</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bentoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mdarhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Nourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham El Aboudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijac.13116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136 (35), pp.47897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.47897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008290v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes résiduelles et comportement mécanique de revêtements nickel-bore</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Sebastiani</w:t>
+                <w:t xml:space="preserve">Effect of calcination temperature on friction and wear behavior of α–alumina (α‐Al2O3) for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoun Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Abdul Samad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythili Prakasam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agung Purnama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2019016⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (2), pp.462-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijac.13116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960316v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of porous silicon and oxidized porous silicon by nanoindentation technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Contraintes résiduelles et comportement mécanique de revêtements nickel-bore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vitry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiza Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zeeshan Mughal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sebastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.11.013⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107 (2), pp.205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2019016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03183489v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardness evaluation from a bilayer coating system of Ni-P deposited on carbon steel plates by multicycle indentation tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mejias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mejias</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pertuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 334, pp.410-419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial Indentation Test for the Study of Reinforcement bar/concrete matrix Adhesion i n High Performance Self Compacting Concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Graira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), pp.189-200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26872/jmes.2018.9.1.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On functional signatures of bare and coated formwork skin surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Mezghani</w:t>
+                <w:t xml:space="preserve">Mechanical properties of porous silicon and oxidized porous silicon by nanoindentation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Fakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Rahmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katir Ziouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 711, pp.470-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876403v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Zr content on friction and wear behavior of Cr‐Zr‐N coating system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoun Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Abdul Samad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agung Purnama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Djebaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (3), pp.701-715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ijac.12833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal treatment effect on structural and mechanical properties of Cr–C coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoun Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Zairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abdul Samad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the IMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 96 (2), pp.79-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative and representative adherence assessment of coated and uncoated concrete-formwork</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">On functional signatures of bare and coated formwork skin surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coniglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Mansori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mezghani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 352, pp.247-256</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 189, pp.560-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876401v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the mechanical and tribological performance of a ZrN PVD coating</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Trocelis</w:t>
+                <w:t xml:space="preserve">Quantitative and representative adherence assessment of coated and uncoated concrete-formwork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Zairi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Coniglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Mansori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mezghani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 352, pp.247-256</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676488v1</w:t>
+                <w:t xml:space="preserve">hal-01876401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to fabricate Fe-TiC composite using conventional sintering and steam hammer</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of the mechanical and tribological performance of a ZrN PVD coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Henriette Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trocelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Zairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maribel Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Research in Africa </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/JERA.29.28⟩</w:t>
+              <w:t xml:space="preserve">Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (6), pp.491-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02670844.2017.1414766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538096v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of R.F. magnetron sputtered Cr-N, Cr-Zr-N and Zr-N coatings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Zine Touhami</w:t>
+                <w:t xml:space="preserve">Experimental study of a six new ball-burnishing strategies effects on the Al-alloy flat surfaces integrity enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Bouzaiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van Gorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coorevits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of IMF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00794236.2017.1339464⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90, pp.2271-2282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-016-9529-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169180v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indentation : fondamentaux et développements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 105 (1), pp.101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech/2017004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554771v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a six new ball-burnishing strategies effects on the Al-alloy flat surfaces integrity enhancement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A new method to fabricate Fe-TiC composite using conventional sintering and steam hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Lahouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Boudebane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-016-9529-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Research in Africa </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29, pp.28-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/JERA.29.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169212v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite-TiO2-SiO2-Coated 316L Stainless Steel for Biomedical Application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alex Montagne</w:t>
+                <w:t xml:space="preserve">Characterisation of R.F. magnetron sputtered Cr-N, Cr-Zr-N and Zr-N coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoun Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdul Samad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Mechacheti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zine Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-017-4108-8⟩</w:t>
+              <w:t xml:space="preserve">Transactions of IMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (5), pp.261-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00794236.2017.1339464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565674v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale and multicycle instrumented indentation to determine mechanical properties: Application to the BK7 crown borosilicate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Benzaama</w:t>
+                <w:t xml:space="preserve">Biocompatibility of sol-gel hydroxyapatite-titania composite and bilayer coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beljebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mejias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Kossman</w:t>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/jmr.2016.523⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.650-658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2016.11.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577608v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocompatibility of sol-gel hydroxyapatite-titania composite and bilayer coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydroxyapatite-TiO2-SiO2-Coated 316L Stainless Steel for Biomedical Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djahida Sidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafit Khireddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Bir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sidane</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Didier Chicot</w:t>
+                <w:t xml:space="preserve">Sabeha Yala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2016.11.129⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (7), pp.3570-3582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-017-4108-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577609v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and mechanical properties of Cr–Zr–N coatings with different Zr content</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alex Montagne</w:t>
+                <w:t xml:space="preserve">Multiscale and multicycle instrumented indentation to determine mechanical properties: Application to the BK7 crown borosilicate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bentoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benzaama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mejias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (8), pp.1444-1455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/jmr.2016.523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169341v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale effect on tribo-mechanical behavior of vegetal fibers in reinforced bio-composite materials</w:t>
               </w:r>
@@ -5808,51 +5817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mansori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Mezghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 150, pp.87-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5871,1206 +5880,1331 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Replacing Vanadium by Niobium and Iron on the Tribological Behavior of HIPed Titanium Alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and mechanical properties of Cr–Zr–N coatings with different Zr content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoun Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Touhami Mohamed Zine</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdul Samad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Metallurgica Sinica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03078604v1</w:t>
+                <w:t xml:space="preserve">hal-03169341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture toughness of glasses and hydroxyapatite: a comparative study of 7 methods by using Vickers indenter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Thuault</w:t>
+                <w:t xml:space="preserve">Effect of Replacing Vanadium by Niobium and Iron on the Tribological Behavior of HIPed Titanium Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoun Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Abdul Samad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touhami Mohamed Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.05.030⟩</w:t>
+              <w:t xml:space="preserve">Acta Metallurgica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (11), pp.1089-1099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40195-017-0652-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337280v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction and Wear Performance of Biomaterials Alloy AISI 316L and Ti-6Al-7Nb</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Fracture toughness of glasses and hydroxyapatite: a comparative study of 7 methods by using Vickers indenter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Hervas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van Gorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bentoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in biomaterials &amp; artificial organs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (11), pp.12740-12750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.05.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169232v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimization of a ball-burnished aluminum alloy flat surface with a crossed strategy based on response surface methodology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Friction and Wear Performance of Biomaterials Alloy AISI 316L and Ti-6Al-7Nb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoun Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdul Samad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Labaiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Trends in biomaterials &amp; artificial organs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (2), pp.106-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313977v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on the mechanical properties of the elementary thin films composing a CuIn1−xGaxSe2 solar cell using the nano indentation technique.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Modeling and optimization of a ball-burnished aluminum alloy flat surface with a crossed strategy based on response surface methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Hamdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Bouzaiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.11.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-016-8817-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166870v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GpIb -VWF blockade restores vessel patency by dissolving platelet aggregates formed under very high shear rate in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eloïse D Lemarchand</w:t>
+                <w:t xml:space="preserve">Investigations on the mechanical properties of the elementary thin films composing a CuIn1−xGaxSe2 solar cell using the nano indentation technique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Abib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Rahmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubakeur Ayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2013-12-543074⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153395v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling an exceptional zymogen: the single-chain form of tPA is a selective activator of NMDA receptor-dependent signaling and neurotoxicity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Bertrand</w:t>
+                <w:t xml:space="preserve">GpIb -VWF blockade restores vessel patency by dissolving platelet aggregates formed under very high shear rate in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Behot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gauberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martinez de Lizarrondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R Macrez</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse D Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cdd.2012.86⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 123 (21), pp.3354-3363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2013-12-543074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325153v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NR2D-containing NMDA receptors mediate tissue plasminogen activator-promoted neuronal excitotoxicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling an exceptional zymogen: the single-chain form of tPA is a selective activator of NMDA receptor-dependent signaling and neurotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Parcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">T. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E Maubert</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Macrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 17 (5), pp.860-871. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cdd.2009.172⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 19 (12), pp.1983-1991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cdd.2012.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895693v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">NR2D-containing NMDA receptors mediate tissue plasminogen activator-promoted neuronal excitotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (5), pp.860-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cdd.2009.172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Assessing the homogeneity of powder mixtures by on-line electrical capacitance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berthiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Dalloz-Dubrujeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Gatumel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44 (2), pp.303-313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cep.2004.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7080,1600 +7214,1600 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Bilayer Variation on the Properties of CrN/CrAlN Multilayer Coatings Produced by DC Magnetron Sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Innovative Materials, Manufacturing, and Advanced Technologies. IMMAT 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, sousse, Tunisia. pp.161-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of High Entropy Alloy coatings by laser melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trelcat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Conference on Surface Modification Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéité des surfaces de pièces obtenues par Fabrication Additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Larivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Deltombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vansteenkiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des proprietes mecaniques des couches galvanisees par nanoindentation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Iost</w:t>
+                <w:t xml:space="preserve">Caractérisation mécanique de revêtements sol-gel hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Iost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Sobrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169360v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterisation des proprietes mecaniques par nanoindentation d’un revêtement de zinc pour differentes epaisseurs de tôles galvanisees</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Etude par nanoindentation des proprietes mecaniques du multicouche constituant une cellule solaire a base de cigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Abib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Rahmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubakeur Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169351v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par nanoindentation des proprietes mecaniques du multicouche constituant une cellule solaire a base de cigs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Caracterisation des proprietes mecaniques par nanoindentation d’un revêtement de zinc pour differentes epaisseurs de tôles galvanisees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Labaiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169269v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique de revêtements sol-gel hybrides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Montagne</w:t>
+                <w:t xml:space="preserve">Etude des proprietes mecaniques des couches galvanisees par nanoindentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Labaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Sobrino</w:t>
+                <w:t xml:space="preserve">Ahlem Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485083v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de l’intégrité des surfaces plates usinée de l’alliage d'aluminium 2017A par l'application de six nouvelles stratégies de galetage à bille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Bouzaiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Etudes sur la Fonderie et l’Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Annaba, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoindentation hardness and macroscopic mechanical behaviors in filled elastomeric nanocomposites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ASSESSMENT OF THE MECHANICAL AND TRIBOLOGICAL PERFORMANCE OF A ZrN PVD COATING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nourdine</w:t>
+                <w:t xml:space="preserve">Mariana Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. El Aaboudi</w:t>
+                <w:t xml:space="preserve">A Trocelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Zairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Belkyal</w:t>
+                <w:t xml:space="preserve">M Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Indentation 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Surface Modification Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Milan, Italy. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128786v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASSESSMENT OF THE MECHANICAL AND TRIBOLOGICAL PERFORMANCE OF A ZrN PVD COATING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoindentation hardness and macroscopic mechanical behaviors in filled elastomeric nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bentoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Staia</w:t>
+                <w:t xml:space="preserve">A. Mdarhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trocelis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amel Zairi</w:t>
+                <w:t xml:space="preserve">A. Nourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Suarez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+                <w:t xml:space="preserve">I. El Aaboudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Belkyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Modification Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Milan, Italy. pp.1-9</w:t>
+              <w:t xml:space="preserve">Colloque Indentation 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169208v1</w:t>
+                <w:t xml:space="preserve">hal-02128786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of processing conditions on nanoindentation properties of spark plasma sintered PTFE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. El Aboudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mdarhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bentoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Azhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Indentation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracterisations mecaniques par procede de nanoindentation de couches de silicium poreux nanostructurees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Fakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Rahmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katir Ziouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDENTATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrinsic base resistance optimization in DPSA-SEG SiGe:C HBTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Canderle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Avenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th IEEE Bipolar/BiCMOS Circuits and Technology Meeting, BCTM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Portland, OR, United States. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BCTM.2012.6352650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8683,154 +8817,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale approach of the instrumented indentation technique on the fracture toughness estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Strasbourg, France. SF2M, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8840,114 +8974,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de déformation précédant et accompagnant le phénomène de pop-in lors d'un essai de nanoindentation sur un monocristal d'oxyde de magnésium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université de Poitiers, 2010. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00664296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId295"/>
+      <w:footerReference w:type="default" r:id="rId296"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9094,51 +9228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoun Fellah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Hezil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zine Touhami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdul Samad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Obrosov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2025.12.025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chebbah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bentoumi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayadi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.02.129" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemesle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Montagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142411849" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chicot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mejias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coorevits" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01048-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790064v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taleb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bulteel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02522-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951065v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Dziri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Roudet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katir Ziouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139712" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyang Lu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guilbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128812" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844751v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianlei Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conghui Hu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2022.2027034" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788221v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grairia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nettour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chrait" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arabi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108796" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160408v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Eddine Beliardouh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems Eddine Ramoul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrullah Hakan Kaleli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139184" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Ben Ammar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Aouadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139356" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748331v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mejias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Betrancourt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-022-00668-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03027909v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Kossman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bertolucci Coelho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Gorp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126666" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577543v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Raouache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Driss" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iost" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.06.024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03565065v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Aissani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Belgroune" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Zgheib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138782" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079859v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tlili" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Chafra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52071-7_40" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926951v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo B. Coelho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2020.203341" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03633675v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana H. Staia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gregorio La Barbera-Sosa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sa&#250;l Puchi-Cabrera" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villalobos-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2018.1529285" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529133v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Coelho" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kossman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Noirfalise" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125175" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529140v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coorevits" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125176" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03564940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdulsamad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2020.09.118" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577566v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Grairia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chrait" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lost" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2019.1626183" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192854v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bentoumi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mdarhri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nourdine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham El Aboudi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47897" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276883v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Radjehi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.12.099" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577570v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hennebelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2019.203" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008290v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythili Prakasam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung Purnama" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.13116" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960316v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vitry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Bonin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zeeshan Mughal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sebastiani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2019016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183489v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheyla Fakiri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Rahmoun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.11.013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QR5BQG8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577593v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pertuz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.11.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPR4T6CV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577591v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Graira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lost" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26872/jmes.2018.9.1.22" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876403v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spitz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coniglio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansori" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezghani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078566v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Djebaili" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.12833" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362101v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Zairi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdul Samad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876401v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676488v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Henriette Staia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trocelis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Suarez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2017.1414766" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538096v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Lahouel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Boudebane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JERA.29.28" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169180v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mechacheti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zine Touhami" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00794236.2017.1339464" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554771v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169212v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Amdouni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Bouzaiene" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-9529-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565674v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahida Sidane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafit Khireddine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bir" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Yala" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4108-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577608v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouzid" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benzaama" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2016.523" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577609v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sidane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rammal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beljebbar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gangloff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.11.129" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169341v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148825v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faissal Chegdani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Mezghani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078604v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Mohamed Zine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40195-017-0652-x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337280v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Hervas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.05.030" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169232v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Labaiz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313977v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hamdouni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nasri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-8817-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166870v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Abib" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Ayachi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.11.013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153395v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Behot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauberti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinez de Lizarrondo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se D Lemarchand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2013-12-543074" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325153v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Parcq" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bertrand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Macrez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2012.86" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895693v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montagne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cass&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Launay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maubert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2009.172" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649523v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ehrhardt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berthiaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dalloz-Dubrujeaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Gatumel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2004.03.016" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212698v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aouadi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tlili" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03474885v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Galliere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morvan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trelcat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boilet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465682v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Larivi&#232;re" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Deltombe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vansteenkiste" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169360v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Taleb" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169351v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169269v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485083v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Sobrino" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329489v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128786v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mdarhi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nourdine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Aaboudi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belkyal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169208v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Staia" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trocelis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Suarez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128785v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Aboudi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Azhari" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485136v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Rahmoun" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801192v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Canderle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moynet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Avenier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCTM.2012.6352650" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326987v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mejias" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Decoopman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00664296v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoun Fellah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Hezil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zine Touhami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdul Samad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Obrosov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2025.12.025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chebbah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bentoumi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayadi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.02.129" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240393v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863029v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemesle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Montagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142411849" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chicot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mejias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roudet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coorevits" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01048-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taleb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bulteel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02522-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Dziri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Roudet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katir Ziouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139712" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770748v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Ben Ammar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Aouadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139356" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748331v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mejias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Betrancourt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-022-00668-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grairia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nettour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chrait" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108796" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160408v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Eddine Beliardouh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems Eddine Ramoul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrullah Hakan Kaleli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139184" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844751v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianlei Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conghui Hu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2022.2027034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760562v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyang Lu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guilbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128812" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03565065v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Aissani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Belgroune" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Zgheib" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138782" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079859v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tlili" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Chafra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52071-7_40" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Raouache" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Driss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iost" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.06.024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03027909v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Kossman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bertolucci Coelho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Gorp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126666" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03633675v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana H. Staia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gregorio La Barbera-Sosa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sa&#250;l Puchi-Cabrera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villalobos-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2018.1529285" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926951v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo B. Coelho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2020.203341" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529140v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coorevits" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125176" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529133v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Coelho" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kossman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Noirfalise" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125175" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577566v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Grairia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chrait" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lost" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2019.1626183" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03564940v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdulsamad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2020.09.118" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276883v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Radjehi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.12.099" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577570v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hennebelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2019.203" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192854v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bentoumi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mdarhri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nourdine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham El Aboudi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47897" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008290v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythili Prakasam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung Purnama" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.13116" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960316v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vitry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Bonin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zeeshan Mughal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sebastiani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2019016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577593v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pertuz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.11.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPR4T6CV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577591v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Graira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lost" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26872/jmes.2018.9.1.22" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183489v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheyla Fakiri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Rahmoun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.11.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QR5BQG8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078566v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Djebaili" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.12833" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362101v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Zairi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdul Samad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876403v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spitz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coniglio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansori" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezghani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876401v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676488v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Henriette Staia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trocelis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Suarez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2017.1414766" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169212v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Amdouni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Bouzaiene" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-9529-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554771v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538096v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Lahouel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Boudebane" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JERA.29.28" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mechacheti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zine Touhami" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00794236.2017.1339464" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577609v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sidane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rammal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beljebbar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gangloff" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.11.129" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565674v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahida Sidane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafit Khireddine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bir" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Yala" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4108-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577608v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouzid" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benzaama" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2016.523" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148825v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faissal Chegdani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Mezghani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169341v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078604v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Mohamed Zine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40195-017-0652-x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337280v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Hervas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.05.030" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169232v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Labaiz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313977v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hamdouni" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nasri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-8817-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166870v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Abib" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Ayachi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.11.013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153395v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Behot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauberti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinez de Lizarrondo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se D Lemarchand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2013-12-543074" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325153v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Parcq" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bertrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Macrez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2012.86" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895693v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montagne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cass&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Launay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maubert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2009.172" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649523v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ehrhardt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berthiaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dalloz-Dubrujeaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Gatumel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2004.03.016" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212698v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aouadi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tlili" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03474885v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Galliere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morvan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trelcat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boilet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465682v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Larivi&#232;re" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Deltombe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vansteenkiste" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485083v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Sobrino" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169269v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169351v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Taleb" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169360v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329489v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169208v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Staia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trocelis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Suarez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128786v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mdarhi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nourdine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Aaboudi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belkyal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128785v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Aboudi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Azhari" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485136v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Rahmoun" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801192v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Canderle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moynet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Avenier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCTM.2012.6352650" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326987v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mejias" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Decoopman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00664296v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>