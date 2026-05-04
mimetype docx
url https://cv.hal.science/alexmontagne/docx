--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -1013,291 +1013,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the elastic-plastic properties of CrN coating on elastic-plastic substrate by nanoindentation using finite element method-reverse algorithm</w:t>
+                <w:t xml:space="preserve">Probing the effect of intragranular premature κ-carbide on incipient plasticity behavior in austenite-based Fe-Mn-Al-(Cr)-C steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamen Ben Ammar</w:t>
+                <w:t xml:space="preserve">Jianlei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Aouadi</w:t>
+                <w:t xml:space="preserve">Yuxiang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+                <w:t xml:space="preserve">Conghui Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 756, pp.139356. </w:t>
+              <w:t xml:space="preserve">Materials Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Materials Research Letters, 10 (3), pp.141-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21663831.2022.2027034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770748v1</w:t>
+                <w:t xml:space="preserve">hal-03844751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-calibration in compliance and indenter tip defect for instrumented indentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vickers hardness of NiW coating as a potential replacement for Cr-VI: A methodology to consider size effect and tip defect in classical microindentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Mejias</w:t>
+                <w:t xml:space="preserve">Siyang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coorevits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Betrancourt</w:t>
+                <w:t xml:space="preserve">G. Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.128812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/s43578-022-00668-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03748331v1</w:t>
+                <w:t xml:space="preserve">hal-03760562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumented indentation based methods to assess fracture toughness (KIC) of self-compacting concrete: Influence of water to binder (w/b) ratio and type of concrete</w:t>
               </w:r>
@@ -1443,1266 +1447,1262 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Eddine Beliardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chems Eddine Ramoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emrullah Hakan Kaleli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 749, pp.139184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the effect of intragranular premature κ-carbide on incipient plasticity behavior in austenite-based Fe-Mn-Al-(Cr)-C steels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of the elastic-plastic properties of CrN coating on elastic-plastic substrate by nanoindentation using finite element method-reverse algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuxiang Liu</w:t>
+                <w:t xml:space="preserve">Yamen Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conghui Hu</w:t>
+                <w:t xml:space="preserve">Khalil Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Addad</w:t>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Materials Research Letters, 10 (3), pp.141-148. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 756, pp.139356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21663831.2022.2027034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844751v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vickers hardness of NiW coating as a potential replacement for Cr-VI: A methodology to consider size effect and tip defect in classical microindentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-calibration in compliance and indenter tip defect for instrumented indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siyang Lu</w:t>
+                <w:t xml:space="preserve">Alberto Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Guilbert</w:t>
+                <w:t xml:space="preserve">Damien Betrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.128812. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/s43578-022-00668-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760562v1</w:t>
+                <w:t xml:space="preserve">hal-03748331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of carbon content on structural, mechanical and tribological properties of Cr-V-C-N coatings</w:t>
+                <w:t xml:space="preserve">The effect of the substrate surface state on the morphology, topography and tribocorrosion behavior of Si/Zr sol-gel coated 316L stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Aissani</w:t>
+                <w:t xml:space="preserve">Stephania Kossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akram Alhussein</w:t>
+                <w:t xml:space="preserve">Leonardo Bertolucci Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlam Belgroune</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elia Zgheib</w:t>
+                <w:t xml:space="preserve">Adrien van Gorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2021.138782⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Surface and Coatings Technology, 406, pp.126666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565065v1</w:t>
+                <w:t xml:space="preserve">hal-03027909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of CrAlN Films Synthesized by DC Reactive Magnetron Sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Tlili</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Moez Chafra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.291-298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-52071-7_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicyclic indentation on brittle glasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bentoumi</w:t>
+                <w:t xml:space="preserve">Effect of carbon content on structural, mechanical and tribological properties of Cr-V-C-N coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.H. Raouache</w:t>
+                <w:t xml:space="preserve">Akram Alhussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Driss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Montagne</w:t>
+                <w:t xml:space="preserve">Ahlam Belgroune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Iost</w:t>
+                <w:t xml:space="preserve">Elia Zgheib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 47 (18), pp.26168-26177. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 732, pp.138782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.06.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2021.138782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577543v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of the substrate surface state on the morphology, topography and tribocorrosion behavior of Si/Zr sol-gel coated 316L stainless steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multicyclic indentation on brittle glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bentoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephania Kossman</w:t>
+                <w:t xml:space="preserve">E.H. Raouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Bertolucci Coelho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alberto Mejias</w:t>
+                <w:t xml:space="preserve">Z. Driss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien van Gorp</w:t>
+                <w:t xml:space="preserve">A. Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Surface and Coatings Technology, 406, pp.126666. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (18), pp.26168-26177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027909v1</w:t>
+                <w:t xml:space="preserve">hal-03577543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of WC/Co-CNT HVOF sprayed coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of industrially applied surface finishing processes on tribocorrosion performance of 316L stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephania Kossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana H. Staia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Leonardo B. Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Villalobos-Gutiérrez</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van Gorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02670844.2018.1529285⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Wear, pp.203341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2020.203341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633675v1</w:t>
+                <w:t xml:space="preserve">hal-02926951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of industrially applied surface finishing processes on tribocorrosion performance of 316L stainless steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephania Kossman</w:t>
+                <w:t xml:space="preserve">Mechanical properties of WC/Co-CNT HVOF sprayed coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana H. Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Mejias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gregorio La Barbera-Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo B. Coelho</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adrien van Gorp</w:t>
+                <w:t xml:space="preserve">C. Villalobos-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Wear, pp.203341. </w:t>
+              <w:t xml:space="preserve">Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue: Coating production and surface engineering of carbide-based composites, 36 (11), pp.1156-1164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2020.203341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02670844.2018.1529285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926951v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integral approach of indentation of Functionally Graded Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coorevits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephania Kossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2775,51 +2775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.B. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Noirfalise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2922,51 +2922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3151,90 +3151,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of annealing treatment on the microstructure, mechanical and tribological properties of chromium carbonitride coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoun Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Radjehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3279,2118 +3279,2118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual machine concept applied to uncertainties estimation in instrumented indentation testing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nano‐indentation for probing mechanical properties of nanocomposites based on ethylene butyl acrylate copolymer and carbon black</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hennebelle</w:t>
+                <w:t xml:space="preserve">Mohamed Bentoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mdarhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Nourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham El Aboudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/jmr.2019.203⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136 (35), pp.47897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.47897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577570v1</w:t>
+                <w:t xml:space="preserve">hal-02192854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano‐indentation for probing mechanical properties of nanocomposites based on ethylene butyl acrylate copolymer and carbon black</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Mdarhri</w:t>
+                <w:t xml:space="preserve">Virtual machine concept applied to uncertainties estimation in instrumented indentation testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coorevits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephania Kossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilham El Aboudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 136 (35), pp.47897. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (14), pp.2501-2516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.47897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/jmr.2019.203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192854v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of calcination temperature on friction and wear behavior of α–alumina (α‐Al2O3) for biomedical applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Abdul Samad</w:t>
+                <w:t xml:space="preserve">Contraintes résiduelles et comportement mécanique de revêtements nickel-bore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mythili Prakasam</w:t>
+                <w:t xml:space="preserve">Véronique Vitry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agung Purnama</w:t>
+                <w:t xml:space="preserve">Luiza Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zeeshan Mughal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sebastiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijac.13116⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107 (2), pp.205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2019016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008290v1</w:t>
+                <w:t xml:space="preserve">hal-02960316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes résiduelles et comportement mécanique de revêtements nickel-bore</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luiza Bonin</w:t>
+                <w:t xml:space="preserve">Effect of calcination temperature on friction and wear behavior of α–alumina (α‐Al2O3) for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoun Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Abdul Samad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Zeeshan Mughal</w:t>
+                <w:t xml:space="preserve">Mythili Prakasam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Sebastiani</w:t>
+                <w:t xml:space="preserve">Agung Purnama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 107 (2), pp.205. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (2), pp.462-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2019016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ijac.13116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960316v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardness evaluation from a bilayer coating system of Ni-P deposited on carbon steel plates by multicycle indentation tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Chicot</w:t>
+                <w:t xml:space="preserve">Effect of Zr content on friction and wear behavior of Cr‐Zr‐N coating system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoun Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Abdul Samad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agung Purnama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pertuz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Montagne</w:t>
+                <w:t xml:space="preserve">Hamid Djebaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 334, pp.410-419. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (3), pp.701-715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ijac.12833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577593v1</w:t>
+                <w:t xml:space="preserve">hal-03078566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Indentation Test for the Study of Reinforcement bar/concrete matrix Adhesion i n High Performance Self Compacting Concretes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On functional signatures of bare and coated formwork skin surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Graira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Chrait</w:t>
+                <w:t xml:space="preserve">N. Coniglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Mansori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Lost</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mezghani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 189, pp.560-567</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577591v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of porous silicon and oxidized porous silicon by nanoindentation technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal treatment effect on structural and mechanical properties of Cr–C coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoun Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souheyla Fakiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alex Montagne</w:t>
+                <w:t xml:space="preserve">Amel Zairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadidja Rahmoun</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Abdul Samad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions of the IMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96 (2), pp.79-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183489v1</w:t>
+                <w:t xml:space="preserve">hal-02362101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Zr content on friction and wear behavior of Cr‐Zr‐N coating system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative and representative adherence assessment of coated and uncoated concrete-formwork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coniglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Mansori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mezghani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 352, pp.247-256</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078566v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal treatment effect on structural and mechanical properties of Cr–C coatings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Assessment of the mechanical and tribological performance of a ZrN PVD coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Henriette Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trocelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Zairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maribel Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the IMF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (6), pp.491-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02670844.2017.1414766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362101v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On functional signatures of bare and coated formwork skin surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. El Mansori</w:t>
+                <w:t xml:space="preserve">Hardness evaluation from a bilayer coating system of Ni-P deposited on carbon steel plates by multicycle indentation tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mejias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pertuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 334, pp.410-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876403v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative and representative adherence assessment of coated and uncoated concrete-formwork</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interfacial Indentation Test for the Study of Reinforcement bar/concrete matrix Adhesion i n High Performance Self Compacting Concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. El Mansori</w:t>
+                <w:t xml:space="preserve">S. Graira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mezghani</w:t>
+                <w:t xml:space="preserve">A. Lost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials and Environmental Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.189-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26872/jmes.2018.9.1.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876401v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the mechanical and tribological performance of a ZrN PVD coating</w:t>
+                <w:t xml:space="preserve">Mechanical properties of porous silicon and oxidized porous silicon by nanoindentation technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Henriette Staia</w:t>
+                <w:t xml:space="preserve">Souheyla Fakiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Trocelis</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khadidja Rahmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katir Ziouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 711, pp.470-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02670844.2017.1414766⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676488v1</w:t>
+                <w:t xml:space="preserve">hal-03183489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a six new ball-burnishing strategies effects on the Al-alloy flat surfaces integrity enhancement</w:t>
+                <w:t xml:space="preserve">A new method to fabricate Fe-TiC composite using conventional sintering and steam hammer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Amdouni</w:t>
+                <w:t xml:space="preserve">Ali Lahouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassen Bouzaiene</w:t>
+                <w:t xml:space="preserve">Saïd Boudebane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 90, pp.2271-2282. </w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Research in Africa </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29, pp.28-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-016-9529-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/JERA.29.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169212v1</w:t>
+                <w:t xml:space="preserve">hal-01538096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indentation : fondamentaux et développements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Iost</w:t>
+                <w:t xml:space="preserve">Characterisation of R.F. magnetron sputtered Cr-N, Cr-Zr-N and Zr-N coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoun Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdul Samad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Said Mechacheti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zine Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2017004⟩</w:t>
+              <w:t xml:space="preserve">Transactions of IMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (5), pp.261-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00794236.2017.1339464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02554771v2</w:t>
+                <w:t xml:space="preserve">hal-03169180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to fabricate Fe-TiC composite using conventional sintering and steam hammer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of a six new ball-burnishing strategies effects on the Al-alloy flat surfaces integrity enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Boudebane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Iost</w:t>
+                <w:t xml:space="preserve">Hatem Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Bouzaiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van Gorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coorevits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Research in Africa </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/JERA.29.28⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90, pp.2271-2282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-016-9529-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538096v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of R.F. magnetron sputtered Cr-N, Cr-Zr-N and Zr-N coatings</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Said Mechacheti</w:t>
+                <w:t xml:space="preserve">Indentation : fondamentaux et développements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Zine Touhami</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of IMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (5), pp.261-268. </w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105 (1), pp.101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00794236.2017.1339464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2017004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169180v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554771v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocompatibility of sol-gel hydroxyapatite-titania composite and bilayer coatings</w:t>
               </w:r>
@@ -5886,90 +5886,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and mechanical properties of Cr–Zr–N coatings with different Zr content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoun Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abdul Samad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6024,51 +6024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Replacing Vanadium by Niobium and Iron on the Tribological Behavior of HIPed Titanium Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoun Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Abdul Samad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6139,546 +6139,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture toughness of glasses and hydroxyapatite: a comparative study of 7 methods by using Vickers indenter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Friction and Wear Performance of Biomaterials Alloy AISI 316L and Ti-6Al-7Nb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoun Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdul Samad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Hervas</w:t>
+                <w:t xml:space="preserve">Mohamed Labaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Trends in biomaterials &amp; artificial organs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (2), pp.106-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337280v1</w:t>
+                <w:t xml:space="preserve">hal-03169232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction and Wear Performance of Biomaterials Alloy AISI 316L and Ti-6Al-7Nb</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Labaiz</w:t>
+                <w:t xml:space="preserve">Modeling and optimization of a ball-burnished aluminum alloy flat surface with a crossed strategy based on response surface methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Hamdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Bouzaiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in biomaterials &amp; artificial organs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-016-8817-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169232v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimization of a ball-burnished aluminum alloy flat surface with a crossed strategy based on response surface methodology</w:t>
+                <w:t xml:space="preserve">Investigations on the mechanical properties of the elementary thin films composing a CuIn1−xGaxSe2 solar cell using the nano indentation technique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Hamdouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hassen Bouzaiene</w:t>
+                <w:t xml:space="preserve">Hocine Abib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Rahmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Nasri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Boubakeur Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-016-8817-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313977v1</w:t>
+                <w:t xml:space="preserve">hal-03166870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on the mechanical properties of the elementary thin films composing a CuIn1−xGaxSe2 solar cell using the nano indentation technique.</w:t>
+                <w:t xml:space="preserve">Fracture toughness of glasses and hydroxyapatite: a comparative study of 7 methods by using Vickers indenter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Abib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Iost</w:t>
+                <w:t xml:space="preserve">Isabel Hervas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khadidja Rahmoun</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien van Gorp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bentoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boubakeur Ayachi</w:t>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.1-5. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (11), pp.12740-12750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.05.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166870v1</w:t>
+                <w:t xml:space="preserve">hal-01337280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GpIb -VWF blockade restores vessel patency by dissolving platelet aggregates formed under very high shear rate in mice</w:t>
               </w:r>
@@ -7241,64 +7241,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Bilayer Variation on the Properties of CrN/CrAlN Multilayer Coatings Produced by DC Magnetron Sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7593,545 +7593,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique de revêtements sol-gel hybrides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Iost</w:t>
+                <w:t xml:space="preserve">Etude des proprietes mecaniques des couches galvanisees par nanoindentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Labaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Sobrino</w:t>
+                <w:t xml:space="preserve">Ahlem Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485083v1</w:t>
+                <w:t xml:space="preserve">hal-03169360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par nanoindentation des proprietes mecaniques du multicouche constituant une cellule solaire a base de cigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Abib</w:t>
+                <w:t xml:space="preserve">Caracterisation des proprietes mecaniques par nanoindentation d’un revêtement de zinc pour differentes epaisseurs de tôles galvanisees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Labaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169269v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterisation des proprietes mecaniques par nanoindentation d’un revêtement de zinc pour differentes epaisseurs de tôles galvanisees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Labaiz</w:t>
+                <w:t xml:space="preserve">Etude par nanoindentation des proprietes mecaniques du multicouche constituant une cellule solaire a base de cigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Abib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Rahmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubakeur Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169351v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des proprietes mecaniques des couches galvanisees par nanoindentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Labaiz</w:t>
+                <w:t xml:space="preserve">Caractérisation mécanique de revêtements sol-gel hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlem Taleb</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Iost</w:t>
+                <w:t xml:space="preserve">J. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Sobrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169360v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de l’intégrité des surfaces plates usinée de l’alliage d'aluminium 2017A par l'application de six nouvelles stratégies de galetage à bille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Bouzaiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8163,346 +8163,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASSESSMENT OF THE MECHANICAL AND TRIBOLOGICAL PERFORMANCE OF A ZrN PVD COATING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoindentation hardness and macroscopic mechanical behaviors in filled elastomeric nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bentoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Staia</w:t>
+                <w:t xml:space="preserve">A. Mdarhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trocelis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amel Zairi</w:t>
+                <w:t xml:space="preserve">A. Nourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Suarez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+                <w:t xml:space="preserve">I. El Aaboudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Belkyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Modification Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Milan, Italy. pp.1-9</w:t>
+              <w:t xml:space="preserve">Colloque Indentation 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169208v1</w:t>
+                <w:t xml:space="preserve">hal-02128786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoindentation hardness and macroscopic mechanical behaviors in filled elastomeric nanocomposites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ASSESSMENT OF THE MECHANICAL AND TRIBOLOGICAL PERFORMANCE OF A ZrN PVD COATING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nourdine</w:t>
+                <w:t xml:space="preserve">Mariana Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. El Aaboudi</w:t>
+                <w:t xml:space="preserve">A Trocelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Zairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Belkyal</w:t>
+                <w:t xml:space="preserve">M Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Indentation 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Surface Modification Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Milan, Italy. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128786v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of processing conditions on nanoindentation properties of spark plasma sintered PTFE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. El Aboudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mdarhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bentoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Azhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8544,51 +8544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracterisations mecaniques par procede de nanoindentation de couches de silicium poreux nanostructurees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Fakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9228,51 +9228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoun Fellah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Hezil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zine Touhami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdul Samad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Obrosov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2025.12.025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chebbah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bentoumi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayadi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.02.129" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240393v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863029v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemesle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Montagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142411849" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chicot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mejias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roudet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coorevits" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01048-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taleb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bulteel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02522-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Dziri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Roudet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katir Ziouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139712" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770748v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Ben Ammar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Aouadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139356" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748331v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mejias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Betrancourt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-022-00668-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grairia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nettour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chrait" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108796" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160408v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Eddine Beliardouh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems Eddine Ramoul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrullah Hakan Kaleli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139184" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844751v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianlei Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conghui Hu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2022.2027034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760562v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyang Lu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guilbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128812" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03565065v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Aissani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Belgroune" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Zgheib" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138782" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079859v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tlili" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Chafra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52071-7_40" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Raouache" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Driss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iost" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.06.024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03027909v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Kossman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bertolucci Coelho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Gorp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126666" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03633675v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana H. Staia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gregorio La Barbera-Sosa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sa&#250;l Puchi-Cabrera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villalobos-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2018.1529285" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926951v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo B. Coelho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2020.203341" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529140v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coorevits" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125176" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529133v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Coelho" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kossman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Noirfalise" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125175" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577566v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Grairia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chrait" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lost" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2019.1626183" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03564940v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdulsamad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2020.09.118" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276883v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Radjehi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.12.099" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577570v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hennebelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2019.203" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192854v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bentoumi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mdarhri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nourdine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham El Aboudi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47897" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008290v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythili Prakasam" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung Purnama" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.13116" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960316v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vitry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Bonin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zeeshan Mughal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sebastiani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2019016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577593v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pertuz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.11.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPR4T6CV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577591v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Graira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lost" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26872/jmes.2018.9.1.22" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183489v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheyla Fakiri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Rahmoun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.11.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QR5BQG8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078566v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Djebaili" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.12833" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362101v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Zairi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdul Samad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876403v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spitz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coniglio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansori" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezghani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876401v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676488v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Henriette Staia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trocelis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Suarez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2017.1414766" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169212v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Amdouni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Bouzaiene" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-9529-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554771v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538096v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Lahouel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Boudebane" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JERA.29.28" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mechacheti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zine Touhami" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00794236.2017.1339464" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577609v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sidane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rammal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beljebbar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gangloff" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.11.129" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565674v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahida Sidane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafit Khireddine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bir" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Yala" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4108-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577608v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouzid" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benzaama" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2016.523" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148825v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faissal Chegdani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Mezghani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169341v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078604v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Mohamed Zine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40195-017-0652-x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337280v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Hervas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.05.030" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169232v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Labaiz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313977v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hamdouni" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nasri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-8817-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166870v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Abib" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Ayachi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.11.013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153395v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Behot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauberti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinez de Lizarrondo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se D Lemarchand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2013-12-543074" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325153v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Parcq" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bertrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Macrez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2012.86" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895693v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montagne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cass&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Launay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maubert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2009.172" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649523v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ehrhardt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berthiaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dalloz-Dubrujeaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Gatumel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2004.03.016" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212698v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aouadi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tlili" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03474885v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Galliere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morvan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trelcat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boilet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465682v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Larivi&#232;re" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Deltombe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vansteenkiste" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485083v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Sobrino" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169269v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169351v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Taleb" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169360v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329489v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169208v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Staia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trocelis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Suarez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128786v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mdarhi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nourdine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Aaboudi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belkyal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128785v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Aboudi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Azhari" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485136v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Rahmoun" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801192v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Canderle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moynet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Avenier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCTM.2012.6352650" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326987v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mejias" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Decoopman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00664296v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoun Fellah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Hezil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zine Touhami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdul Samad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Obrosov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2025.12.025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chebbah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bentoumi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayadi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.02.129" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240393v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863029v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemesle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Montagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142411849" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chicot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mejias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roudet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coorevits" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01048-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taleb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bulteel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02522-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Dziri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Roudet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katir Ziouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139712" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianlei Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conghui Hu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2022.2027034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760562v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyang Lu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guilbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128812" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grairia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nettour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chrait" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108796" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160408v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Eddine Beliardouh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems Eddine Ramoul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrullah Hakan Kaleli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139184" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770748v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Ben Ammar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Aouadi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139356" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748331v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mejias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Betrancourt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-022-00668-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03027909v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Kossman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bertolucci Coelho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Gorp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126666" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079859v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tlili" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Chafra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52071-7_40" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03565065v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Aissani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Belgroune" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Zgheib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138782" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577543v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Raouache" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Driss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iost" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.06.024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926951v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo B. Coelho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2020.203341" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03633675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana H. Staia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gregorio La Barbera-Sosa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sa&#250;l Puchi-Cabrera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villalobos-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2018.1529285" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529140v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coorevits" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125176" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529133v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Coelho" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kossman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Noirfalise" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125175" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577566v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Grairia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chrait" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lost" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2019.1626183" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03564940v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdulsamad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2020.09.118" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276883v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Radjehi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.12.099" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192854v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bentoumi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mdarhri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nourdine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham El Aboudi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47897" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577570v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hennebelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2019.203" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960316v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vitry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Bonin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zeeshan Mughal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sebastiani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2019016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008290v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythili Prakasam" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung Purnama" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.13116" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078566v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Djebaili" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.12833" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876403v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spitz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coniglio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansori" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezghani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362101v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Zairi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdul Samad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876401v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676488v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Henriette Staia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trocelis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Suarez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2017.1414766" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577593v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pertuz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.11.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPR4T6CV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577591v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Graira" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lost" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26872/jmes.2018.9.1.22" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183489v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheyla Fakiri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Rahmoun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.11.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QR5BQG8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538096v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Lahouel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Boudebane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JERA.29.28" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169180v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mechacheti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zine Touhami" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00794236.2017.1339464" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169212v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Amdouni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Bouzaiene" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-9529-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554771v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577609v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sidane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rammal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beljebbar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gangloff" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.11.129" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565674v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahida Sidane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafit Khireddine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bir" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Yala" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4108-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577608v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouzid" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benzaama" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2016.523" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148825v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faissal Chegdani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Mezghani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169341v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078604v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Mohamed Zine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40195-017-0652-x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169232v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Labaiz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313977v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hamdouni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nasri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-8817-8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166870v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Abib" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Ayachi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.11.013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337280v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Hervas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.05.030" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153395v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Behot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauberti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinez de Lizarrondo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se D Lemarchand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2013-12-543074" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325153v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Parcq" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bertrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Macrez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2012.86" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895693v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montagne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cass&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Launay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maubert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2009.172" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649523v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ehrhardt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berthiaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dalloz-Dubrujeaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Gatumel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2004.03.016" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212698v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aouadi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tlili" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03474885v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Galliere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morvan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trelcat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boilet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465682v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Larivi&#232;re" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Deltombe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vansteenkiste" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169360v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Taleb" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169351v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169269v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485083v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Sobrino" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329489v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128786v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mdarhi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nourdine" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Aaboudi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belkyal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169208v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Staia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trocelis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Suarez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128785v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Aboudi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Azhari" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485136v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Rahmoun" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801192v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Canderle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moynet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Avenier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCTM.2012.6352650" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326987v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mejias" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Decoopman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00664296v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>