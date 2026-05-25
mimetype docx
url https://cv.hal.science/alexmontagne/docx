--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -502,274 +502,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Situ Nanoindentation Surface Topography of Lead-Free Piezoelectric Thin Films</w:t>
+                <w:t xml:space="preserve">Improvement in Calibration Procedure in Nanoindentation: An Indenter Bluntness Indicator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lemesle</w:t>
+                <w:t xml:space="preserve">A. Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Montagne</w:t>
+                <w:t xml:space="preserve">F. Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Remiens</w:t>
+                <w:t xml:space="preserve">T. Coorevits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (24), pp.11849. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app142411849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-024-01048-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863029v1</w:t>
+                <w:t xml:space="preserve">hal-04486607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement in Calibration Procedure in Nanoindentation: An Indenter Bluntness Indicator</w:t>
+                <w:t xml:space="preserve">In-Situ Nanoindentation Surface Topography of Lead-Free Piezoelectric Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Chicot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Montagne</w:t>
+                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mejias</w:t>
+                <w:t xml:space="preserve">Julie Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Roudet</w:t>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Coorevits</w:t>
+                <w:t xml:space="preserve">Denis Remiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (24), pp.11849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-024-01048-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app142411849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486607v1</w:t>
+                <w:t xml:space="preserve">hal-04863029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of thermo-hygrometric conditions on the interface bond in 3D printed concrete</w:t>
               </w:r>
@@ -794,51 +794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bulteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -902,90 +902,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martens hardness of Constantan thin films on (100) Si wafer: Improvement in contact area function in nanoindentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Dziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katir Ziouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.139712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1071,51 +1071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conghui Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Materials Research Letters, 10 (3), pp.141-148. </w:t>
@@ -1192,51 +1192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Coorevits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1281,555 +1281,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumented indentation based methods to assess fracture toughness (KIC) of self-compacting concrete: Influence of water to binder (w/b) ratio and type of concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-calibration in compliance and indenter tip defect for instrumented indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouali</w:t>
+                <w:t xml:space="preserve">Alberto Mejias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Grairia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Arabi</w:t>
+                <w:t xml:space="preserve">Damien Betrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2022.108796⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/s43578-022-00668-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788221v1</w:t>
+                <w:t xml:space="preserve">hal-03748331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and tribocorrosion performances of multilayer (Ta/ZrN)n coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of the elastic-plastic properties of CrN coating on elastic-plastic substrate by nanoindentation using finite element method-reverse algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamen Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Aouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasser Eddine Beliardouh</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 749, pp.139184. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139184⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 756, pp.139356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160408v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the elastic-plastic properties of CrN coating on elastic-plastic substrate by nanoindentation using finite element method-reverse algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instrumented indentation based methods to assess fracture toughness (KIC) of self-compacting concrete: Influence of water to binder (w/b) ratio and type of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grairia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nettour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamen Ben Ammar</w:t>
+                <w:t xml:space="preserve">Y. Chrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Aouadi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Arabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139356⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.108796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2022.108796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770748v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-calibration in compliance and indenter tip defect for instrumented indentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Chicot</w:t>
+                <w:t xml:space="preserve">Synthesis and tribocorrosion performances of multilayer (Ta/ZrN)n coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Eddine Beliardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Mejias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Montagne</w:t>
+                <w:t xml:space="preserve">Chems Eddine Ramoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Betrancourt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emrullah Hakan Kaleli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 749, pp.139184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/s43578-022-00668-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748331v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of the substrate surface state on the morphology, topography and tribocorrosion behavior of Si/Zr sol-gel coated 316L stainless steel</w:t>
               </w:r>
@@ -1841,64 +1841,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephania Kossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Bertolucci Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van Gorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1949,103 +1949,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of CrAlN Films Synthesized by DC Reactive Magnetron Sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Chafra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.291-298. </w:t>
@@ -2122,51 +2122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Alhussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlam Belgroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Zgheib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2377,64 +2377,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephania Kossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo B. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van Gorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2498,51 +2498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of WC/Co-CNT HVOF sprayed coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana H. Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gregorio La Barbera-Sosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2632,64 +2632,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integral approach of indentation of Functionally Graded Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coorevits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephania Kossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2775,51 +2775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.B. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Noirfalise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2909,64 +2909,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Grairia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3145,459 +3145,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of annealing treatment on the microstructure, mechanical and tribological properties of chromium carbonitride coatings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mamoun Fellah</w:t>
+                <w:t xml:space="preserve">Virtual machine concept applied to uncertainties estimation in instrumented indentation testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coorevits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephania Kossman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Radjehi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">François Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 359, pp.403-413. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (14), pp.2501-2516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.12.099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/jmr.2019.203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276883v1</w:t>
+                <w:t xml:space="preserve">hal-03577570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano‐indentation for probing mechanical properties of nanocomposites based on ethylene butyl acrylate copolymer and carbon black</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of annealing treatment on the microstructure, mechanical and tribological properties of chromium carbonitride coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoun Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Bentoumi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Lamia Radjehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ilham El Aboudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.47897⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 359, pp.403-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.12.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192854v1</w:t>
+                <w:t xml:space="preserve">hal-02276883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual machine concept applied to uncertainties estimation in instrumented indentation testing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Chicot</w:t>
+                <w:t xml:space="preserve">Nano‐indentation for probing mechanical properties of nanocomposites based on ethylene butyl acrylate copolymer and carbon black</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bentoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mdarhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Nourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hennebelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alex Montagne</w:t>
+                <w:t xml:space="preserve">Ilham El Aboudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34 (14), pp.2501-2516. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136 (35), pp.47897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/jmr.2019.203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.47897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577570v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes résiduelles et comportement mécanique de revêtements nickel-bore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vitry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3815,489 +3815,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Zr content on friction and wear behavior of Cr‐Zr‐N coating system</w:t>
+                <w:t xml:space="preserve">Thermal treatment effect on structural and mechanical properties of Cr–C coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoun Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Djebaili</w:t>
+                <w:t xml:space="preserve">Amel Zairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdul Samad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions of the IMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96 (2), pp.79-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03078566v1</w:t>
+                <w:t xml:space="preserve">hal-02362101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On functional signatures of bare and coated formwork skin surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Zr content on friction and wear behavior of Cr‐Zr‐N coating system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoun Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Abdul Samad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agung Purnama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Spitz</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hamid Djebaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (3), pp.701-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijac.12833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876403v1</w:t>
+                <w:t xml:space="preserve">hal-03078566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal treatment effect on structural and mechanical properties of Cr–C coatings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Linda Aissani</w:t>
+                <w:t xml:space="preserve">On functional signatures of bare and coated formwork skin surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Coniglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Zairi</w:t>
+                <w:t xml:space="preserve">M. El Mansori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Abdul Samad</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Mezghani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the IMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 96 (2), pp.79-85</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 189, pp.560-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362101v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative and representative adherence assessment of coated and uncoated concrete-formwork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coniglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Mansori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mezghani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 352, pp.247-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4348,51 +4348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Henriette Staia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trocelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Zairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4456,64 +4456,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardness evaluation from a bilayer coating system of Ni-P deposited on carbon steel plates by multicycle indentation tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pertuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4615,77 +4615,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial Indentation Test for the Study of Reinforcement bar/concrete matrix Adhesion i n High Performance Self Compacting Concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Graira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4745,51 +4745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of porous silicon and oxidized porous silicon by nanoindentation technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Fakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Rahmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4868,278 +4868,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to fabricate Fe-TiC composite using conventional sintering and steam hammer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of R.F. magnetron sputtered Cr-N, Cr-Zr-N and Zr-N coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoun Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdul Samad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Lahouel</w:t>
+                <w:t xml:space="preserve">Said Mechacheti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Boudebane</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Zine Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Research in Africa </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29, pp.28-44. </w:t>
+              <w:t xml:space="preserve">Transactions of IMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (5), pp.261-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/JERA.29.28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00794236.2017.1339464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538096v1</w:t>
+                <w:t xml:space="preserve">hal-03169180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of R.F. magnetron sputtered Cr-N, Cr-Zr-N and Zr-N coatings</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new method to fabricate Fe-TiC composite using conventional sintering and steam hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Mechacheti</w:t>
+                <w:t xml:space="preserve">Ali Lahouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Zine Touhami</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saïd Boudebane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of IMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (5), pp.261-268. </w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Research in Africa </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29, pp.28-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00794236.2017.1339464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/JERA.29.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169180v1</w:t>
+                <w:t xml:space="preserve">hal-01538096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of a six new ball-burnishing strategies effects on the Al-alloy flat surfaces integrity enhancement</w:t>
               </w:r>
@@ -5151,51 +5151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Bouzaiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van Gorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5259,64 +5259,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indentation : fondamentaux et développements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5370,429 +5370,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554771v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocompatibility of sol-gel hydroxyapatite-titania composite and bilayer coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale and multicycle instrumented indentation to determine mechanical properties: Application to the BK7 crown borosilicate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bentoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sidane</w:t>
+                <w:t xml:space="preserve">D. Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rammal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Chicot</w:t>
+                <w:t xml:space="preserve">H. Benzaama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mejias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2016.11.129⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (8), pp.1444-1455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/jmr.2016.523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577609v1</w:t>
+                <w:t xml:space="preserve">hal-03577608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite-TiO2-SiO2-Coated 316L Stainless Steel for Biomedical Application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biocompatibility of sol-gel hydroxyapatite-titania composite and bilayer coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djahida Sidane</w:t>
+                <w:t xml:space="preserve">A. Beljebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafit Khireddine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alex Montagne</w:t>
+                <w:t xml:space="preserve">S.C. Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-017-4108-8⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.650-658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2016.11.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565674v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale and multicycle instrumented indentation to determine mechanical properties: Application to the BK7 crown borosilicate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bentoumi</w:t>
+                <w:t xml:space="preserve">Hydroxyapatite-TiO2-SiO2-Coated 316L Stainless Steel for Biomedical Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djahida Sidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafit Khireddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bouzid</w:t>
+                <w:t xml:space="preserve">Fatima Bir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Benzaama</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Kossman</w:t>
+                <w:t xml:space="preserve">Sabeha Yala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32 (8), pp.1444-1455. </w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (7), pp.3570-3582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/jmr.2016.523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11661-017-4108-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577608v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale effect on tribo-mechanical behavior of vegetal fibers in reinforced bio-composite materials</w:t>
               </w:r>
@@ -5817,51 +5817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mansori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeur Mezghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 150, pp.87-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5912,77 +5912,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoun Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abdul Samad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1-9</w:t>
@@ -6171,77 +6171,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoun Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abdul Samad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Labaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in biomaterials &amp; artificial organs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (2), pp.106-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6292,51 +6292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Hamdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Bouzaiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6422,51 +6422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Abib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Rahmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6543,51 +6543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture toughness of glasses and hydroxyapatite: a comparative study of 7 methods by using Vickers indenter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Hervas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien van Gorp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7241,77 +7241,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Bilayer Variation on the Properties of CrN/CrAlN Multilayer Coatings Produced by DC Magnetron Sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7405,51 +7405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trelcat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Conference on Surface Modification Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
@@ -7504,77 +7504,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Larivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Deltombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vansteenkiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7593,916 +7593,916 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des proprietes mecaniques des couches galvanisees par nanoindentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caracterisation des proprietes mecaniques par nanoindentation d’un revêtement de zinc pour differentes epaisseurs de tôles galvanisees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Labaiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169360v1</w:t>
+                <w:t xml:space="preserve">hal-03169351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterisation des proprietes mecaniques par nanoindentation d’un revêtement de zinc pour differentes epaisseurs de tôles galvanisees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des proprietes mecaniques des couches galvanisees par nanoindentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Labaiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Labaiz</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169351v1</w:t>
+                <w:t xml:space="preserve">hal-03169360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par nanoindentation des proprietes mecaniques du multicouche constituant une cellule solaire a base de cigs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation mécanique de revêtements sol-gel hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Iost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Sobrino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169269v1</w:t>
+                <w:t xml:space="preserve">hal-01485083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique de revêtements sol-gel hybrides</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude par nanoindentation des proprietes mecaniques du multicouche constituant une cellule solaire a base de cigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Abib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Rahmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubakeur Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485083v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de l’intégrité des surfaces plates usinée de l’alliage d'aluminium 2017A par l'application de six nouvelles stratégies de galetage à bille.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ASSESSMENT OF THE MECHANICAL AND TRIBOLOGICAL PERFORMANCE OF A ZrN PVD COATING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Trocelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Zairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Etudes sur la Fonderie et l’Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Annaba, Algérie</w:t>
+              <w:t xml:space="preserve">Surface Modification Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Milan, Italy. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329489v1</w:t>
+                <w:t xml:space="preserve">hal-03169208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoindentation hardness and macroscopic mechanical behaviors in filled elastomeric nanocomposites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélioration de l’intégrité des surfaces plates usinée de l’alliage d'aluminium 2017A par l'application de six nouvelles stratégies de galetage à bille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Amdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Bouzaiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Iost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Indentation 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées d’Etudes sur la Fonderie et l’Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Annaba, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128786v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASSESSMENT OF THE MECHANICAL AND TRIBOLOGICAL PERFORMANCE OF A ZrN PVD COATING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoindentation hardness and macroscopic mechanical behaviors in filled elastomeric nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bentoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mdarhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Staia</w:t>
+                <w:t xml:space="preserve">A. Nourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trocelis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amel Zairi</w:t>
+                <w:t xml:space="preserve">I. El Aaboudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Suarez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+                <w:t xml:space="preserve">I. Belkyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Modification Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Milan, Italy. pp.1-9</w:t>
+              <w:t xml:space="preserve">Colloque Indentation 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169208v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of processing conditions on nanoindentation properties of spark plasma sintered PTFE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. El Aboudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mdarhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bentoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Azhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8570,51 +8570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Fakiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Iost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Rahmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8844,77 +8844,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale approach of the instrumented indentation technique on the fracture toughness estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mejias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8988,51 +8988,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de déformation précédant et accompagnant le phénomène de pop-in lors d'un essai de nanoindentation sur un monocristal d'oxyde de magnésium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université de Poitiers, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9228,51 +9228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoun Fellah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Hezil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zine Touhami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdul Samad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Obrosov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2025.12.025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chebbah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bentoumi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayadi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.02.129" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240393v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863029v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemesle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Montagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142411849" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chicot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mejias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roudet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coorevits" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01048-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taleb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bulteel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02522-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Dziri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Roudet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katir Ziouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139712" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianlei Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conghui Hu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2022.2027034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760562v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyang Lu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guilbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128812" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788221v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grairia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nettour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chrait" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108796" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160408v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Eddine Beliardouh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems Eddine Ramoul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrullah Hakan Kaleli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139184" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770748v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Ben Ammar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Aouadi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139356" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748331v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mejias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Betrancourt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-022-00668-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03027909v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Kossman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bertolucci Coelho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Gorp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126666" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079859v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tlili" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Chafra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52071-7_40" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03565065v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Aissani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Belgroune" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Zgheib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138782" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577543v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Raouache" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Driss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iost" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.06.024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926951v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo B. Coelho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2020.203341" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03633675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana H. Staia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gregorio La Barbera-Sosa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sa&#250;l Puchi-Cabrera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villalobos-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2018.1529285" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529140v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coorevits" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125176" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529133v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Coelho" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kossman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Noirfalise" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125175" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577566v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Grairia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chrait" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lost" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2019.1626183" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03564940v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdulsamad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2020.09.118" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276883v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Radjehi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.12.099" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192854v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bentoumi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mdarhri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nourdine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham El Aboudi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47897" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577570v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hennebelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2019.203" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960316v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vitry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Bonin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zeeshan Mughal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sebastiani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2019016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008290v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythili Prakasam" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung Purnama" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.13116" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078566v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Djebaili" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.12833" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876403v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spitz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coniglio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansori" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezghani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362101v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Zairi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdul Samad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876401v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676488v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Henriette Staia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trocelis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Suarez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2017.1414766" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577593v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pertuz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.11.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPR4T6CV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577591v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Graira" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lost" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26872/jmes.2018.9.1.22" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183489v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheyla Fakiri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Rahmoun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.11.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QR5BQG8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538096v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Lahouel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Boudebane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JERA.29.28" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169180v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mechacheti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zine Touhami" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00794236.2017.1339464" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169212v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Amdouni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Bouzaiene" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-9529-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554771v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577609v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sidane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rammal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beljebbar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gangloff" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.11.129" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565674v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahida Sidane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafit Khireddine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bir" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Yala" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4108-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577608v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouzid" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benzaama" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2016.523" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148825v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faissal Chegdani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Mezghani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169341v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078604v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Mohamed Zine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40195-017-0652-x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169232v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Labaiz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313977v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hamdouni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nasri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-8817-8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166870v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Abib" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Ayachi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.11.013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337280v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Hervas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.05.030" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153395v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Behot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauberti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinez de Lizarrondo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se D Lemarchand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2013-12-543074" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325153v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Parcq" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bertrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Macrez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2012.86" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895693v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montagne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cass&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Launay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maubert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2009.172" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649523v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ehrhardt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berthiaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dalloz-Dubrujeaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Gatumel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2004.03.016" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212698v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aouadi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tlili" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03474885v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Galliere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morvan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trelcat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boilet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465682v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Larivi&#232;re" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Deltombe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vansteenkiste" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169360v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Taleb" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169351v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169269v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485083v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Sobrino" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329489v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128786v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mdarhi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nourdine" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Aaboudi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belkyal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169208v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Staia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trocelis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Suarez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128785v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Aboudi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Azhari" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485136v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Rahmoun" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801192v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Canderle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moynet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Avenier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCTM.2012.6352650" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326987v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mejias" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Decoopman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00664296v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431669v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoun Fellah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Hezil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zine Touhami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdul Samad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Obrosov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2025.12.025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chebbah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bentoumi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayadi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.02.129" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240393v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486607v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chicot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mejias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roudet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coorevits" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01048-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863029v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemesle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Montagne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142411849" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taleb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bulteel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02522-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Dziri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Roudet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katir Ziouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139712" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844751v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianlei Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conghui Hu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2022.2027034" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760562v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyang Lu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guilbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128812" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748331v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mejias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Betrancourt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-022-00668-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Ben Ammar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Aouadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nouveau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139356" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grairia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nettour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chrait" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arabi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108796" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160408v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Eddine Beliardouh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems Eddine Ramoul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrullah Hakan Kaleli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139184" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03027909v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Kossman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bertolucci Coelho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien van Gorp" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126666" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079859v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tlili" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Chafra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52071-7_40" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03565065v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Aissani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Alhussein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlam Belgroune" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Zgheib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138782" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577543v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Raouache" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Driss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iost" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.06.024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926951v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo B. Coelho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2020.203341" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03633675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana H. Staia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gregorio La Barbera-Sosa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sa&#250;l Puchi-Cabrera" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villalobos-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2018.1529285" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529140v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coorevits" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Iost" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125176" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529133v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Coelho" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kossman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Noirfalise" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.125175" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577566v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Grairia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chrait" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lost" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2019.1626183" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03564940v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdulsamad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2020.09.118" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577570v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hennebelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2019.203" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276883v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Radjehi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.12.099" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192854v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bentoumi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mdarhri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nourdine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham El Aboudi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47897" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960316v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vitry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Bonin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zeeshan Mughal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sebastiani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2019016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008290v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythili Prakasam" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung Purnama" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.13116" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Zairi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdul Samad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078566v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Djebaili" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.12833" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876403v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spitz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coniglio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansori" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezghani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876401v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676488v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Henriette Staia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trocelis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Suarez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02670844.2017.1414766" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577593v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pertuz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.11.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPR4T6CV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577591v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Graira" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lost" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26872/jmes.2018.9.1.22" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183489v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheyla Fakiri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Rahmoun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.11.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QR5BQG8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169180v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mechacheti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zine Touhami" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00794236.2017.1339464" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538096v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Lahouel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Boudebane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JERA.29.28" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169212v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Amdouni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Bouzaiene" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-9529-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554771v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577608v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouzid" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benzaama" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2016.523" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577609v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sidane" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rammal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beljebbar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gangloff" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.11.129" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565674v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahida Sidane" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafit Khireddine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Bir" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Yala" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4108-8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148825v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faissal Chegdani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Mezghani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169341v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078604v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Mohamed Zine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40195-017-0652-x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169232v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Labaiz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313977v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hamdouni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nasri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-8817-8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166870v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Abib" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Ayachi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.11.013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337280v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Hervas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.05.030" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153395v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Behot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauberti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martinez de Lizarrondo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se D Lemarchand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2013-12-543074" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325153v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Parcq" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bertrand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Macrez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2012.86" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895693v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Montagne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cass&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Launay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maubert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2009.172" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649523v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ehrhardt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berthiaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dalloz-Dubrujeaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Gatumel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2004.03.016" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212698v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aouadi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tlili" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03474885v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Galliere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morvan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trelcat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boilet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465682v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Larivi&#232;re" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Deltombe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vansteenkiste" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169351v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Taleb" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169360v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485083v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Sobrino" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169269v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169208v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Staia" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trocelis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Suarez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329489v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128786v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mdarhi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nourdine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Aaboudi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belkyal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128785v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Aboudi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Azhari" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485136v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Rahmoun" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801192v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Canderle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moynet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Avenier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCTM.2012.6352650" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326987v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mejias" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Decoopman" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00664296v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>