--- v0 (2026-03-15)
+++ v1 (2026-04-22)
@@ -234,623 +234,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04475007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microphysical and thermodynamic phase analyses of Arctic low-level clouds measured above the sea ice and the open ocean in spring and summer</w:t>
+                <w:t xml:space="preserve">Calibration transfer methodology for cloud radars based on ice cloud observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Moser</w:t>
+                <w:t xml:space="preserve">Susana Jorquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Voigt</w:t>
+                <w:t xml:space="preserve">Felipe Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Jurkat-Witschas</w:t>
+                <w:t xml:space="preserve">Alexis Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerian Hahn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mioche</w:t>
+                <w:t xml:space="preserve">Anne-Claire Billault-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-23-7257-2023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (7), pp.773-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JTECH-D-22-0087.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672291v1</w:t>
+                <w:t xml:space="preserve">insu-04082890v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICE GENESIS: Synergetic Aircraft and Ground-Based Remote Sensing and In Situ Measurements of Snowfall Microphysical Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water isotopic characterisation of the cloud–circulation coupling in the North Atlantic trades – Part 1:A process-oriented evaluation of COSMOiso simulations with EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonie Villiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Billault-Roux</w:t>
+                <w:t xml:space="preserve">Marina Dütsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Grazioli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Delanoë</w:t>
+                <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Jorquera</w:t>
+                <w:t xml:space="preserve">Marie Lothon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pauwels</w:t>
+                <w:t xml:space="preserve">Stephan Pfahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 104 (2), pp.E367-E388. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.14643-14672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-21-0184.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-14643-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04012416v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04084456v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water isotopic characterisation of the cloud–circulation coupling in the North Atlantic trades – Part 1:A process-oriented evaluation of COSMOiso simulations with EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ICE GENESIS: Synergetic Aircraft and Ground-Based Remote Sensing and In Situ Measurements of Snowfall Microphysical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Billault-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonie Villiger</w:t>
+                <w:t xml:space="preserve">Jacopo Grazioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Jorquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Dütsch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stephan Pfahl</w:t>
+                <w:t xml:space="preserve">Nicolas Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-23-14643-2023⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (2), pp.E367-E388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-21-0184.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04084456v2</w:t>
+                <w:t xml:space="preserve">insu-04012416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration transfer methodology for cloud radars based on ice cloud observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susana Jorquera</w:t>
+                <w:t xml:space="preserve">Microphysical and thermodynamic phase analyses of Arctic low-level clouds measured above the sea ice and the open ocean in spring and summer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Voigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Jurkat-Witschas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Toledo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Delanoë</w:t>
+                <w:t xml:space="preserve">Valerian Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Berne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Billault-Roux</w:t>
+                <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 40 (7), pp.773-788. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (13), pp.7257-7280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JTECH-D-22-0087.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-7257-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04082890v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution slightly enhances atmospheric cooling by low-level clouds in tropical West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerian Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Meerkötter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Voigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Gisinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1035,64 +1035,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A observations from the SAFIRE ATR42 aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lothon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1463,51 +1463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dezitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1565,1203 +1565,1203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04260991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A</w:t>
+                <w:t xml:space="preserve">Dependence of Ice Microphysical Properties on Environmental Parameters: Results from HAIC-HIWC Cayenne Field Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjorn Stevens</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alan M. Blyth</w:t>
+                <w:t xml:space="preserve">Yachao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg M. Mcfarquhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjie Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-13-4067-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78, pp.2957-2981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JAS-D-21-0015.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023368v3</w:t>
+                <w:t xml:space="preserve">insu-03710530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of Ice Microphysical Properties on Environmental Parameters: Results from HAIC-HIWC Cayenne Field Campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Farrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Ament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yachao Hu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+                <w:t xml:space="preserve">Alan M. Blyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 78, pp.2957-2981. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.4067-4119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JAS-D-21-0015.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-4067-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-03710530v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023368v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of ice microphysical properties in tropical mesoscale convective systems derived from cloud radar and in situ microphysical observations</w:t>
+                <w:t xml:space="preserve">Overview of aerosol optical properties over southern West Africa from DACCIWA aircraft measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Leroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Delanoë</w:t>
+                <w:t xml:space="preserve">Thierry Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Protat</w:t>
+                <w:t xml:space="preserve">Frédéric Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 20 (6), pp.3503-3553. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-20-3503-2020⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 20 (8), pp.4735-4756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-4735-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02161738v1</w:t>
+                <w:t xml:space="preserve">insu-02552742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of aerosol optical properties over southern West Africa from DACCIWA aircraft measurements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical analysis of ice microphysical properties in tropical mesoscale convective systems derived from cloud radar and in situ microphysical observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Burnet</w:t>
+                <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Mallet</w:t>
+                <w:t xml:space="preserve">Delphine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Maury</w:t>
+                <w:t xml:space="preserve">Alain Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 20 (8), pp.4735-4756. </w:t>
+              <w:t xml:space="preserve">, 2020, 20 (6), pp.3503-3553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-20-4735-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-3503-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02552742v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02161738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W-band (95 GHz) Radar Attenuation in Tropical Stratiform Ice Anvils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The radiative impact of out-of-cloud aerosol hygroscopic growth during the summer monsoon in southern West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surendra Rauniyar</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Haslett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Deetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karmen Babić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JTECH-D-18-0154.1⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (3), pp.1505-1520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-1505-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02151487v1</w:t>
+                <w:t xml:space="preserve">hal-01981287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol influences on low-level clouds in the West African monsoon</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the diffraction pattern of cloud particles and the respective responses of optical array probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Crawford</w:t>
+                <w:t xml:space="preserve">Thibault Vaillant de Guélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Shcherbakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-8503-2019⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), pp.2513-2529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-12-2513-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01988483v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction patterns from opaque planar objects simulated with Maggi-Rubinowicz method and angular spectrum theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Vaillant de Guélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Shcherbakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (7), pp.9372-9381. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.009372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The radiative impact of out-of-cloud aerosol hygroscopic growth during the summer monsoon in southern West Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Haslett</w:t>
+                <w:t xml:space="preserve">W-band (95 GHz) Radar Attenuation in Tropical Stratiform Ice Anvils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Taylor</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surendra Rauniyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-1505-2019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (8), pp.1463-1476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JTECH-D-18-0154.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981287v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02151487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the diffraction pattern of cloud particles and the respective responses of optical array probes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valery Shcherbakov</w:t>
+                <w:t xml:space="preserve">Aerosol influences on low-level clouds in the West African monsoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan W. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie L. Haslett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Bower</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
+                <w:t xml:space="preserve">Michael Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Laurent</w:t>
+                <w:t xml:space="preserve">Ian Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (4), pp.2513-2529. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (13), pp.8503-8522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-12-2513-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-8503-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113428v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01988483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of new particle formation within Etna and Stromboli volcanic plumes and its parameterization from airborne in‐situ measurements</w:t>
               </w:r>
@@ -2881,103 +2881,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote biomass burning dominates southern West African air pollution during the monsoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie L. Haslett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan W. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathew Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (24), pp.15217-15234. </w:t>
@@ -3009,563 +3009,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02097253v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, construction and commissioning of the Braunschweig Icing Wind Tunnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerosol distribution in the northern Gulf of Guinea: local anthropogenic sources, long-range transport, and the role of coastal shallow circulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Bansmer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Delphine Leroy</w:t>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-11-3221-2018⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.12363-12389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-12363-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980951v1</w:t>
+                <w:t xml:space="preserve">insu-01768651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of anthropogenic and biogenic sources on PM&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;over southern West Africa using aircraft measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie L. Haslett</w:t>
+                <w:t xml:space="preserve">Statistical analysis of contrail to cirrus evolution during the Contrail and Cirrus Experiment (CONCERT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (2), pp.757-772. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-757-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 18 (13), pp.9803-9822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-9803-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01575042v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol distribution in the northern Gulf of Guinea: local anthropogenic sources, long-range transport, and the role of coastal shallow circulations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the role of anthropogenic and biogenic sources on PM&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;over southern West Africa using aircraft measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Gaetani</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie L. Haslett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18, pp.12363-12389. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-12363-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.757-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-757-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01768651v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01575042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of contrail to cirrus evolution during the Contrail and Cirrus Experiment (CONCERT)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, construction and commissioning of the Braunschweig Icing Wind Tunnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Bansmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
+                <w:t xml:space="preserve">Arne Baumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Jourdan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
+                <w:t xml:space="preserve">Stephan Sattler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Gayet</w:t>
+                <w:t xml:space="preserve">Inken Knop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (13), pp.9803-9822. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (6), pp.3221-3249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-18-9803-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-11-3221-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980934v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the two‐moment scheme LIMA based on microphysical observations from the HyMeX campaign</w:t>
               </w:r>
@@ -3813,342 +3813,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamics-Aerosol-Chemistry-Cloud Interactions in West Africa field campaign: Overview and research highlights</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of a high-resolution numerical weather prediction model's simulated clouds using observations from CloudSat, GOES-13 and in situ aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aristide Akpo</w:t>
+                <w:t xml:space="preserve">Zhipeng Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara J. Brooks</w:t>
+                <w:t xml:space="preserve">Howard Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Korolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Milbrandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Heckman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144 (715), pp.1681-1694</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01564453v1</w:t>
+                <w:t xml:space="preserve">hal-01980949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a high-resolution numerical weather prediction model's simulated clouds using observations from CloudSat, GOES-13 and in situ aircraft</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Howard Barker</w:t>
+                <w:t xml:space="preserve">The Dynamics-Aerosol-Chemistry-Cloud Interactions in West Africa field campaign: Overview and research highlights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Knippertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas H. Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Korolev</w:t>
+                <w:t xml:space="preserve">Aristide Akpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Milbrandt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Heckman</w:t>
+                <w:t xml:space="preserve">Barbara J. Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (1), pp.83-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-16-0256.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980949v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01564453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Inverse Problem Approach for the Retrieval of Ice Particle Mass from In Situ Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coutris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4195,103 +4195,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice crystal sizes in high ice water content clouds. Part 2: Statistics of mass diameter percentiles in tropical convection observed during the HAIC/HIWC project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Walter Strapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Korolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (1), pp.117-136. </w:t>
@@ -4329,90 +4329,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical distribution of microphysical properties of Arctic springtime low-level mixed-phase clouds over the Greenland and Norwegian seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4463,103 +4463,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of radar reflectivity factor simulations of ice crystal populations from in situ observations for the retrieval of condensed water content in tropical mesoscale convective systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10, pp.2239-2252. </w:t>
@@ -4783,51 +4783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed Zipser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Walter Strapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (15), pp.9599-9621. </w:t>
@@ -4999,103 +4999,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous aerosol in degassing plumes of Mt. Etna and Mt. Stromboli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Shcherbakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Voigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (18), pp.11883 - 11897. </w:t>
@@ -5146,51 +5146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safire : des avions au service de la recherche en environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lamorthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5241,51 +5241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the Chemistry-Aerosol Mediterranean Experiment/Aerosol Direct Radiative Forcing on the Mediterranean Climate (ChArMEx/ADRIMED) summer 2013 campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5375,103 +5375,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Measured Relationship between Ice Water Content and Cloud Radar Reflectivity in Tropical Convective clouds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. W. Strapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (8), pp.1707-1729. </w:t>
@@ -5503,995 +5503,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01322886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne measurements of new particle formation in the free troposphere above the Mediterranean Sea during the HYMEX campaign</w:t>
+                <w:t xml:space="preserve">A new chemistry option in WRF-Chem v. 3.4 for the simulation of direct and indirect aerosol effects using VBS: evaluation against IMPACT-EUCAARI data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Rose</w:t>
+                <w:t xml:space="preserve">Paolo Tuccella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Sellegri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyn Freney</w:t>
+                <w:t xml:space="preserve">Gabriele Curci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Dupuy</w:t>
+                <w:t xml:space="preserve">Georg A. Grell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+                <w:t xml:space="preserve">Guido Visconti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-15-10203-2015⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (9), pp.2749-2776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-8-2749-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975950v1</w:t>
+                <w:t xml:space="preserve">hal-01131423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of airborne in situ cloud microphysical measurement with ground-based C-band radar observations in deep stratiform regions of African squall lines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transport of anthropogenic and biomass burning aerosols from Europe to the Arctic during spring 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfram Wobrock</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duroure</w:t>
+                <w:t xml:space="preserve">Louis Marelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennie L. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy S. Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JAMC-D-14-0262.1⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (7), pp.3831-3850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-3831-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01175734v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new chemistry option in WRF-Chem v. 3.4 for the simulation of direct and indirect aerosol effects using VBS: evaluation against IMPACT-EUCAARI data</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvements of the PLANET System for Real-Time Satellite Data Transmission During the HAIC-HIWC Darwin Field Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+                <w:t xml:space="preserve">Sandra Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dacla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Mullie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-8-2749-2015⟩</w:t>
+              <w:t xml:space="preserve">SAE Technical papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2015-01-2147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131423v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of anthropogenic and biomass burning aerosols from Europe to the Arctic during spring 2008</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ formation and spatial variability of particle number concentration in a European megacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Quennehen</w:t>
+                <w:t xml:space="preserve">M. Pikridas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Freutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. von Der Weiden-Reinmüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 15 (7), pp.3831-3850. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-15-3831-2015⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 15 (17), pp.10219 - 10237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-10219-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084080v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements of the PLANET System for Real-Time Satellite Data Transmission During the HAIC-HIWC Darwin Field Campaign</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of secondary organic aerosol in the Paris pollution plume and its impact on surrounding regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Dacla</w:t>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Mullie</w:t>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2015-01-2147⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (24), pp.13973-13992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-13973-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981018v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of secondary organic aerosol in the Paris pollution plume and its impact on surrounding regions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparison of airborne in situ cloud microphysical measurement with ground-based C-band radar observations in deep stratiform regions of African squall lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Pichon</w:t>
+                <w:t xml:space="preserve">Elise Drigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Wobrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duroure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-15-13973-2015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (12), pp.2461-2477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JAMC-D-14-0262.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981030v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01175734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ formation and spatial variability of particle number concentration in a European megacity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Airborne measurements of new particle formation in the free troposphere above the Mediterranean Sea during the HYMEX campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sciare</w:t>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Freutel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+                <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. von Der Weiden-Reinmüller</w:t>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 15 (17), pp.10219 - 10237. </w:t>
+              <w:t xml:space="preserve">, 2015, 15 (17), pp.10203-10218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-15-10219-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-10203-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806056v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions aérosols- rayonnement-climat en région méditerranéenne Impact de l'effet radiatif direct sur le cycle de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6581,51 +6581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ, satellite measurement and model evidence on the dominant regional contribution to fine particulate matter levels in the Paris megacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S.H. Prévôt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6741,51 +6741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Petetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denier van Der Gon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6996,51 +6996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifrequency Radar Observations Collected in Southern France during HyMeX-SOP1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7111,286 +7111,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ measurements of ice saturation in young contrails</w:t>
+                <w:t xml:space="preserve">Transport of aerosol to the Arctic: analysis of CALIOP and French aircraft data during the spring 2008 POLARCAT campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Kaufmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christiane Voigt</w:t>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Jessberger</w:t>
+                <w:t xml:space="preserve">Yann Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Jurkat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hans Schlager</w:t>
+                <w:t xml:space="preserve">Ariane Bazureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.8235-8254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-8235-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981037v1</w:t>
+                <w:t xml:space="preserve">hal-01119972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of aerosol to the Arctic: analysis of CALIOP and French aircraft data during the spring 2008 POLARCAT campaign</w:t>
+                <w:t xml:space="preserve">In situ measurements of ice saturation in young contrails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Ancellet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pelon</w:t>
+                <w:t xml:space="preserve">Stefan Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Voigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Blanchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris Quennehen</w:t>
+                <w:t xml:space="preserve">Philipp Jessberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Bazureau</w:t>
+                <w:t xml:space="preserve">Tina Jurkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Schlager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (2), pp.702-709</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119972v1</w:t>
+                <w:t xml:space="preserve">hal-01981037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyMeX-SOP1: The Field Campaign Dedicated to Heavy Precipitation and Flash Flooding in the Northwestern Mediterranean</w:t>
               </w:r>
@@ -7504,563 +7504,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining mass-diameter relations from hydrometeor images and cloud radar reflectivities in tropical continental and oceanic convective anvils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Leroy</w:t>
+                <w:t xml:space="preserve">Characterizing the impact of urban emissions on regional aerosol particles: airborne measurements during the MEGAPOLI experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Canonaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14, pp.11367-11392. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-14-11367-2014⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 14 (3), pp.1397-1412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-1397-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937484v1</w:t>
+                <w:t xml:space="preserve">hal-03752029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the impact of urban emissions on regional aerosol particles: airborne measurements during the MEGAPOLI experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">Constraining mass-diameter relations from hydrometeor images and cloud radar reflectivities in tropical continental and oceanic convective anvils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Wobrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (3), pp.1397-1412. </w:t>
+              <w:t xml:space="preserve">, 2014, 14, pp.11367-11392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-14-1397-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-11367-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752029v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of aerosol properties associated with air masses sampled by the ATR-42 during the EUCAARI campaign (2008)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Airborne investigation of the aerosols–cloud interactions in the vicinity and within a marine stratocumulus over the North Sea during EUCAARI (2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Roger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Ralf Weigel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Burkhart</w:t>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-13-4877-2013⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81, pp.288-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690254v1</w:t>
+                <w:t xml:space="preserve">hal-01981039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne investigation of the aerosols–cloud interactions in the vicinity and within a marine stratocumulus over the North Sea during EUCAARI (2008)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Overview of aerosol properties associated with air masses sampled by the ATR-42 during the EUCAARI campaign (2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gomes</w:t>
+                <w:t xml:space="preserve">Jean François Burkhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 81, pp.288-303. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (4), pp.4877-4893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.08.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-4877-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981039v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
               </w:r>
@@ -8314,51 +8314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic and forest fire pollution aerosol transported to the Arctic: observations from the POLARCAT-France spring campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8461,51 +8461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and optical properties of 2010 Eyjafjallajökull volcanic eruption aerosol: ground-based, Lidar and airborne measurements in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. I. Kristiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8582,51 +8582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and chemical properties of pollution aerosol particles transported from North America to Greenland as measured during the POLARCAT summer campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8876,64 +8876,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Schmale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jodi Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Stohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8984,77 +8984,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of dust particles from the Bodélé region to the monsoon layer - AMMA case study of the 9-14 June 2006 period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Garcia-Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9112,295 +9112,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the CALIPSO/CALIOP extinction coefficients from in situ observations in midlatitude cirrus clouds during the CIRCLE-2 experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mioche</w:t>
+                <w:t xml:space="preserve">New particle formation events measured on board the ATR-42 aircraft during the EUCAARI campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Josset</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Garnier</w:t>
+                <w:t xml:space="preserve">Hanna Manninen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009JD012376⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (14), pp.6721-6735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-10-6721-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446718v1</w:t>
+                <w:t xml:space="preserve">insu-00554263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New particle formation events measured on board the ATR-42 aircraft during the EUCAARI campaign</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+                <w:t xml:space="preserve">Validation of the CALIPSO/CALIOP extinction coefficients from in situ observations in midlatitude cirrus clouds during the CIRCLE-2 experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Manninen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gomes</w:t>
+                <w:t xml:space="preserve">Anne Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10 (14), pp.6721-6735. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (D4), pp.D00H25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-10-6721-2010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2009JD012376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00554263v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and aerosol characterisation of the troposphere over West Africa during the monsoon period as part of AMMA</w:t>
               </w:r>
@@ -9425,51 +9425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Attié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9520,64 +9520,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of the microphysical and optical properties of an Arctic nimbostratus cloud during the ASTAR 2004 experiment: Implications for light-scattering modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy J Garrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9667,77 +9667,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne measurements of aerosol optical properties related to early spring transport of mid-latitude sources into the Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Adam de Villiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9840,51 +9840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Venzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (3), pp.1057-1069. </w:t>
@@ -9935,77 +9935,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and vertical variations of aerosol physical and chemical properties over West Africa: AMMA aircraft campaign in summer 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Matsuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Venzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10069,51 +10069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indications for stellar-crystal fragmentation in Arctic clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Shcherbakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10349,51 +10349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of the Nevzorov hot wire probe in clouds dominated by droplet conditions in the drizzle size range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Armetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10466,64 +10466,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase of the aerosol hygroscopicity by cloud processing in a mesoscale convective sytem: a case study from the AMMA campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10747,64 +10747,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. S. Stachlewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Shcherbakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11069,294 +11069,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cloud Ice Mountain Experiment (CIME) 1998: experiment overview and modelling of the microphysical processes during the seeding by isentropic gas expansion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wolfram Wobrock</w:t>
+                <w:t xml:space="preserve">Impact of the Bergeron–Findeisen process on the release of aerosol particles during the evolution of cloud ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Flossmann</w:t>
+                <w:t xml:space="preserve">S. Mertes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Monier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pichon</w:t>
+                <w:t xml:space="preserve">J. Heintzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cortez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W. Wobrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 58 (4), pp.231 - 265. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 58 (4), pp.295-313</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905499v1</w:t>
+                <w:t xml:space="preserve">hal-01981270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Bergeron–Findeisen process on the release of aerosol particles during the evolution of cloud ice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+                <w:t xml:space="preserve">The Cloud Ice Mountain Experiment (CIME) 1998: experiment overview and modelling of the microphysical processes during the seeding by isentropic gas expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Wobrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Flossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mertes</w:t>
+                <w:t xml:space="preserve">Marie Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Heintzenberg</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Cortez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 58 (4), pp.295-313</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 58 (4), pp.231 - 265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0169-8095(01)00094-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981270v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes of cloud microphysical properties during the transition from supercooled to mixed-phase conditions during CIME</w:t>
               </w:r>
@@ -11381,64 +11381,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Wobrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 58 (4), pp.267-294</w:t>
@@ -11480,64 +11480,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of H2O2, NH3, and black carbon in mixed-phase clouds during CIME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Flossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Wobrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Fuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11626,64 +11626,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modelling study on the activation of small Aitken?mode aerosol particles during CIME 97</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiléne Gérémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Wobrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Flossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11859,64 +11859,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New minimum lower cut size for a counterflow virtual impactor complemented by the upper cut of an interstitial inlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Heintzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 28, pp.S277-S278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11954,64 +11954,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative aerosol activation monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Heintzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mertes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wiedensohler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12209,338 +12209,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04511787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview and first analysis of the in situ microphysical measurement dataset collected during the CADDIWA mission</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Microphysics, Dynamics and Electrical Properties of Thunderstorms Sampled During the Eight EXAEDRE Research Flights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bazantay</w:t>
+                <w:t xml:space="preserve">Eric Defer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémantyne Aubry</w:t>
+                <w:t xml:space="preserve">Magalie Buguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Combarnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU23, the 25th EGU General Assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13084⟩</w:t>
+              <w:t xml:space="preserve">AMS 2023 - 103rd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57757/IUGG23-0367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04464484v1</w:t>
+                <w:t xml:space="preserve">insu-04216711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Microphysics, Dynamics and Electrical Properties of Thunderstorms Sampled During the Eight EXAEDRE Research Flights</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magalie Buguet</w:t>
+                <w:t xml:space="preserve">Overview and first analysis of the in situ microphysical measurement dataset collected during the CADDIWA mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coutris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jaffeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Caumont</w:t>
+                <w:t xml:space="preserve">Clément Bazantay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Combarnous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Delanoë</w:t>
+                <w:t xml:space="preserve">Clémantyne Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMS 2023 - 103rd Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Denver, United States. </w:t>
+              <w:t xml:space="preserve">EGU23, the 25th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Vienna and Online, Austria. pp.id. EGU-13084, </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57757/IUGG23-0367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04216711v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04464484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of water vapor and Isotopes measurement from lidar using a multi-platform, multi-instrumental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Hamperl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Totems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12611,467 +12611,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03648759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The formation of nano-particle within volcanic plumes of Etna and Stromboli, Airbone observations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Duplissy</w:t>
+                <w:t xml:space="preserve">Observations and Simulations of the Stable Water Isotope Signature of Convective Updrafts and Downdrafts Associated with Different Mesoscale Organization Patterns of Shallow Trade Wind Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonie Villiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel F. de Brito</w:t>
+                <w:t xml:space="preserve">Marina Duetsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Brilouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New Orleans, United States. pp.id. A45G-1927</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223905v1</w:t>
+                <w:t xml:space="preserve">insu-04464303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thunderstorms in Corsica Island measured during the EXAEDRE aircraft campaign</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pauline Combarnous</w:t>
+                <w:t xml:space="preserve">The formation of nano-particle within volcanic plumes of Etna and Stromboli, Airbone observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Sahyoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Duplissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magalie Buguet</w:t>
+                <w:t xml:space="preserve">Joel F. de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">vEGU21</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318943v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations and Simulations of the Stable Water Isotope Signature of Convective Updrafts and Downdrafts Associated with Different Mesoscale Organization Patterns of Shallow Trade Wind Clouds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonie Villiger</w:t>
+                <w:t xml:space="preserve">Thunderstorms in Corsica Island measured during the EXAEDRE aircraft campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keun-Ok Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Defer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Duetsch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chazette</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Buguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">vEGU21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04464303v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the imprint of the mesoscale organization of tradewind clouds at cloud base and below</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Brilouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coutris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13379,583 +13379,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02185603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of urban emissions on cloud condensation nuclei properties over West Africa</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">CLOUD MICROPHYSICAL PROPERTIES OF SUMMERTIME ARCTIC STRATOCUMULUS DURING THE ACLOUD CAMPAIGN : COMPARISON WITH PREVIOUS RESULTS IN THE EUROPEAN ARCTIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Waitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.17285</w:t>
+              <w:t xml:space="preserve">15th Conference on Cloud Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04446563v1</w:t>
+                <w:t xml:space="preserve">hal-01932907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLOUD MICROPHYSICAL PROPERTIES OF SUMMERTIME ARCTIC STRATOCUMULUS DURING THE ACLOUD CAMPAIGN : COMPARISON WITH PREVIOUS RESULTS IN THE EUROPEAN ARCTIC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">The influence of urban emissions on cloud condensation nuclei properties over West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bourrianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dupuy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F Waitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Conference on Cloud Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.17285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932907v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04446563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass burning from central Africa dominates air pollution across southern West Africa during the summer monsoon season</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Brito</w:t>
+                <w:t xml:space="preserve">Emissions and ageing of volatile organic compounds in West-Africa from their airborne observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.18273</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.2018 - 15749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04446223v1</w:t>
+                <w:t xml:space="preserve">hal-02169484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions and ageing of volatile organic compounds in West-Africa from their airborne observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Reeves</w:t>
+                <w:t xml:space="preserve">Biomass burning from central Africa dominates air pollution across southern West Africa during the summer monsoon season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Haslett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Bower</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.2018 - 15749</w:t>
+              <w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.18273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169484v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04446223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Two Retrieval Techniques for Ice Particle Mass from in-situ Measurements: Implication for Particle Effective Density and Median Mass Diameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coutris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14019,77 +14019,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of long-range transport pollution on aerosol properties over West Africa: observations during the DACCIWA airborne campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14183,51 +14183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coutris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dezitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14295,64 +14295,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Duplissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14388,359 +14388,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01660685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of Radar Reflectivity Factors at 94GHz: Ice Crystal Approximation with Oblate Spheroids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Coutris</w:t>
+                <w:t xml:space="preserve">Characterization of Arctic mixed phase clouds at regional and small scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Clouds and Precipitation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Jul 2016, manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01448595v1</w:t>
+                <w:t xml:space="preserve">insu-01448602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Arctic mixed phase clouds at regional and small scales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mioche</w:t>
+                <w:t xml:space="preserve">Simulations of Radar Reflectivity Factors at 94GHz: Ice Crystal Approximation with Oblate Spheroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coutris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Clouds and Precipitation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01448602v1</w:t>
+                <w:t xml:space="preserve">insu-01448595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground based in situ measurements of arctic cloud microphysical and optical properties at Mount Zeppelin, Svalbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennolé Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Olofson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Clouds and Precipitation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Manchester, United Kingdom</w:t>
@@ -14769,64 +14769,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations of Ice Microphysical Properties in Tropical MCS Using Cloud In-Situ Data and Corresponding Radar Reflectivity Profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14894,64 +14894,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HAIC/HIWC Field Campaign - Specific Findings on PSD Microphysics in High IWC Regions from In Situ Measurements: Median Mass Diameters, Particle Size Distribution Characteristics and Ice Crystal Shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15028,103 +15028,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arctic mixed phase clouds properties based on airborne in situ and remote sensing measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Szczap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennolé Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Davos Atmosphere and Cryosphere Assembly DACA-13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Davos, Switzerland</w:t>
@@ -15205,51 +15205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Caudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ceccaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th HyMeX Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Cassis, France</w:t>
@@ -15291,77 +15291,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RASTA: The airborne cloud radar, a tool for studying cloud and precipitation during HyMeX SOP1.1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15455,51 +15455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Wobrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-11035</w:t>
@@ -15528,64 +15528,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the mesoscale convective systems (MCS) on aerosol physical and chemical properties, focusing on hygroscopicity, during the AMMA campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15653,77 +15653,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of dust particles from the Bodele region to the monsoon layer. Case study of the 9 14 june 2006 period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Matsuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15778,90 +15778,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Arctic aerosol particle properties from ATR-42 aircraft in situ measurements during two POLARCAT campaigns conducted in 2008 during arctic spring and summer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Doussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15935,90 +15935,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the importance of photochemistry within urban plumes in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baye T. P. Thera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16073,90 +16073,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground based in situ measurements of arctic cloud microphysical and optical properties at Mount Zeppelin (Ny-Alesund Svalbard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennolé Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Olofson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.EGU2015-14794, 2015</w:t>
@@ -16185,51 +16185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results on the study of the lightning activity and the cloud properties recorded during the SOP1-IOP6 (24 September 2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Defer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16362,51 +16362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Caudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ceccaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th HyMeX Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, La Valletta, Malta. pp.P2.14, 2014</w:t>
@@ -16429,307 +16429,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01140560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of desert dust on the life cycle of convection in the Mediterranean basin: a case study from the HyMeX SOP1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelyn Freney</w:t>
+                <w:t xml:space="preserve">Transport of anthropogenic and biomass burning aerosols from Europe to the Arctic during spring 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy S. Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th HyMex Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Cassis, France. pp.PS3.16, 2013</w:t>
+              <w:t xml:space="preserve">The Arctic Science Summit Week (ASSW) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01184418v1</w:t>
+                <w:t xml:space="preserve">hal-00833324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of anthropogenic and biomass burning aerosols from Europe to the Arctic during spring 2008</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boris Quennehen</w:t>
+                <w:t xml:space="preserve">The impact of desert dust on the life cycle of convection in the Mediterranean basin: a case study from the HyMeX SOP1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Di Girolamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Arctic Science Summit Week (ASSW) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">7th HyMex Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Cassis, France. pp.PS3.16, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833324v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01184418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution transported to the Arctic during the POLARCAT-France spring and summer campaigns: source regions and aerosol properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16810,103 +16810,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arctic Aerosol Physical and Optical Characterization During the POLARCAT Spring Campaign in Greenland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Polar Year Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Oslo, Norway</w:t>
@@ -17006,51 +17006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Olofson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Tunved</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17085,64 +17085,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase of the aerosol hygroscopicity by aqueous mixing in a mesoscale convective system: a case study from the AMMA campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17376,51 +17376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04475007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0230.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04672291v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Voigt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Jurkat-Witschas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Hahn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mioche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7257-2023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04012416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Billault-Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Grazioli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Jorquera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauwels" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-21-0184.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04084456v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Villiger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina D&#252;tsch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Pfahl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-14643-2023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04082890v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Toledo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-22-0087.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872992v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Meerk&#246;tter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Gisinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-8515-2023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857057v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jaffeux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duroure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-5141-2022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03517872v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Etienne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-2021-2022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03198739v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knippertz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H. Fink" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-3251-2022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03610691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjie Huang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg M. Mcfarquhar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Morrison" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2365-2022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04260991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vi&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dezitter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peyrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023368v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrell" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ament" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Blyth" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4067-2021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710530v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yachao Hu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-21-0015.1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02161738v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fontaine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Protat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-3503-2020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02552742v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4735-2020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02151487v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendra Rauniyar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0154.1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01988483v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan W. Taylor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. Haslett" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Bower" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Flynn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Crawford" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-8503-2019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073034v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vaillant de Gu&#233;lis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Shcherbakov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.009372" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981287v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haslett" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Taylor" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Deetz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Vogel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karmen Babi&#263;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-1505-2019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113428v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourbeyre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laurent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-2513-2019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076923v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Sahyoun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028882" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02097253v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Evans" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Morris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15217-2019" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980951v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bansmer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Baumert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sattler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inken Knop" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-3221-2018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575042v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-757-2018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768651v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-12363-2018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980934v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chauvign&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jourdan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Gayet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9803-2018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01811451v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taufour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vi&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Augros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3283" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932860v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Wendisch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Macke" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ehrlich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred L&#252;pkes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mech" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-18-0072.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01564453v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Akpo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara J. Brooks" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-16-0256.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980949v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Qu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Barker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Korolev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Milbrandt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Heckman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893713v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-17-0013.1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980993v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Walter Strapp" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jtech-d-15-0246.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625414v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Febvre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-12845-2017" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01386457v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-2239-2017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980968v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg M Mcfarquhar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrel Baumgardner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bansemer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Abel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Crosier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/amsmonographs-d-16-0007.1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980956v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mckenna Stanford" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Varble" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Zipser" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-9599-2017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01891397v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denjean" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cassola" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzino" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Triquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevaillier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-1081-2016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01823396v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gayet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-11883-2016" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980999v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lamorthe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Canonici" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322886v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Strapp" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-15-0248.1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01975950v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10203-2015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01175734v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Drigeard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Wobrock" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-14-0262.1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131423v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tuccella" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Curci" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg A. Grell" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Visconti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-2749-2015" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084080v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marelle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L. Thomas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S. Law" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3831-2015" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981018v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Turner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gaubert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Gallois" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dacla" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mullie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2015-01-2147" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981030v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-13973-2015" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806056v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pikridas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciare" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freutel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. von Der Weiden-Reinm&#252;ller" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10219-2015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285053v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.H. Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Drewnick" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sciare" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pandis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9577-2015" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805961v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Petetin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beekmann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denier van Der Gon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9799-2015" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078326v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aouizerats" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3497-2015" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020615v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufournet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Gourley" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-13-00076.1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981037v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kaufmann" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Jessberger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Jurkat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schlager" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01119972v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blanchard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bazureau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-8235-2014" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937484v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-11367-2014" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752029v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1397-2014" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690254v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Burkhart" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-4877-2013" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981039v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Weigel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Roberts" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.08.035" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668101v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Matsuki" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Burkhart" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stohl" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-6437-2012" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675317v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Kristiansen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-1721-2012" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586439v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmale" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sodemann" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-10947-2011" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590730v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Roozendael" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Theys" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fayt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hermans" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-9219-2011" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578345v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmale" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stohl" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-10097-2011" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459726v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Carreras" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-479-2011" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446718v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Josset" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garnier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012376" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554263v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Manninen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-6721-2010" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469942v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Reeves" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenti" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-7575-2010" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893505v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Garrett" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vidot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010jd014016" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443057v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Adam de Villiers" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-5011-2010" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981048v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Venzac" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-1057-2010" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554363v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-10-8437-2010" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01896607v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pointin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2008.10.002" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB2GT2ZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981212v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Treffeisen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Helbig" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bareiss" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008jd011348" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981210v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Armetta" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herber" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2-779-2009" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00346962v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-6907-2008" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981258v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ehrlich" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eike Bierwirth" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330138v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Stachlewska" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981267v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wendisch" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coe" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumgardner" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brenguier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dreiling" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-85-1-89" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981264v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mertes" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Dippel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01905499v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Flossmann" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cortez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-8095(01)00094-1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNFC9MZ1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981270v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mertes" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heintzenberg" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wobrock" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laj" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981271v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01905495v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Fuzzi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Orsi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-8095(01)00097-7" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF3PG0CG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01905872v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guil&#233;ne G&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0889.2000.d01-5.x" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981279v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Heintzenberg" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(99)00535-2" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F37J3586-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981282v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981284v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiedensohler" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04511787v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Sodemann" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Thurnherr" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Seidl" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Dekhtyareva" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Johannessen" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-14866" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04464484v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bazantay" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mantyne Aubry" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13084" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04216711v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defer" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Buguet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Combarnous" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-0367" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03648759v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hamperl" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dherbecourt" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Melkonian" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12076" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223905v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03318943v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keun-Ok Lee" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10494" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04464303v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duetsch" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Brilouet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03209176v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14901" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04445277v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voigt" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hahn" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taylor" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boose" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaufmann" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02185603v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher M. Bedka" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bond" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grandin-Calmels" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04446563v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932907v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ehrlich" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Waitz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04446223v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169484v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Reeves" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980984v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Strapp" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-4245" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660660v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660416v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660685v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01448595v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01448602v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01447641v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennol&#233; Guyot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Olofson" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448313v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01175749v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyle Lilie" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2015-01-2087" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869478v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szczap" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01183550v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vinson" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caudoux" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ceccaldi" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713364v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115453v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jouan" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Girard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Blanchet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965494v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965495v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675321v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Doussi&#232;re" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169476v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye T. P. Thera" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143527v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01140925v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krehbiel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pedeboy" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01140560v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184418v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Girolamo" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833324v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675357v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675358v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01627782v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tunved" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328329v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04475007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0230.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04082890v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Jorquera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Toledo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Billault-Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-22-0087.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04084456v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Villiger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina D&#252;tsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Pfahl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-14643-2023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04012416v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Grazioli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauwels" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-21-0184.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04672291v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Voigt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Jurkat-Witschas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Hahn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mioche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7257-2023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872992v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Meerk&#246;tter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Gisinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-8515-2023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857057v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jaffeux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duroure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-5141-2022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03517872v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Etienne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-2021-2022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03198739v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knippertz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H. Fink" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-3251-2022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03610691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjie Huang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg M. Mcfarquhar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Morrison" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2365-2022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04260991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vi&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dezitter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peyrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710530v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yachao Hu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-21-0015.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023368v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ament" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Blyth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4067-2021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02552742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4735-2020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02161738v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fontaine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Protat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-3503-2020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981287v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haslett" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Taylor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Deetz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Vogel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karmen Babi&#263;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-1505-2019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113428v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vaillant de Gu&#233;lis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Shcherbakov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourbeyre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laurent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-2513-2019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073034v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.009372" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02151487v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendra Rauniyar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0154.1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01988483v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan W. Taylor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. Haslett" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Bower" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Flynn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Crawford" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-8503-2019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076923v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Sahyoun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028882" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02097253v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Evans" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Morris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15217-2019" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768651v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-12363-2018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980934v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chauvign&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jourdan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Gayet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9803-2018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575042v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-757-2018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980951v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bansmer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Baumert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sattler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inken Knop" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-3221-2018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01811451v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taufour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vi&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Augros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3283" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932860v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Wendisch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Macke" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ehrlich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred L&#252;pkes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mech" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-18-0072.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980949v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Qu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Barker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Korolev" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Milbrandt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Heckman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01564453v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Akpo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara J. Brooks" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-16-0256.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893713v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-17-0013.1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980993v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Walter Strapp" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jtech-d-15-0246.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625414v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Febvre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-12845-2017" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01386457v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-2239-2017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980968v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg M Mcfarquhar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrel Baumgardner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bansemer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Abel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Crosier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/amsmonographs-d-16-0007.1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980956v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mckenna Stanford" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Varble" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Zipser" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-9599-2017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01891397v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denjean" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cassola" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzino" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Triquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevaillier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-1081-2016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01823396v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gayet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-11883-2016" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980999v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lamorthe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Canonici" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322886v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Strapp" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-15-0248.1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131423v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tuccella" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Curci" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg A. Grell" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Visconti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-2749-2015" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084080v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marelle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L. Thomas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S. Law" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3831-2015" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981018v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Turner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gaubert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Gallois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dacla" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mullie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2015-01-2147" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806056v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pikridas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciare" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freutel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. von Der Weiden-Reinm&#252;ller" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10219-2015" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981030v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-13973-2015" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01175734v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Drigeard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Wobrock" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-14-0262.1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01975950v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10203-2015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285053v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.H. Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Drewnick" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sciare" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pandis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9577-2015" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805961v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Petetin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beekmann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denier van Der Gon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9799-2015" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078326v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aouizerats" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3497-2015" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020615v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufournet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Gourley" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-13-00076.1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01119972v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blanchard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bazureau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-8235-2014" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981037v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kaufmann" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Jessberger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Jurkat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schlager" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752029v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1397-2014" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937484v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-11367-2014" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981039v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Weigel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Roberts" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.08.035" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690254v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Burkhart" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-4877-2013" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668101v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Matsuki" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Burkhart" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stohl" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-6437-2012" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675317v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Kristiansen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-1721-2012" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586439v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmale" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sodemann" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-10947-2011" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590730v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Roozendael" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Theys" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fayt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hermans" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-9219-2011" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578345v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmale" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stohl" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-10097-2011" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459726v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Carreras" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-479-2011" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554263v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Manninen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-6721-2010" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446718v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Josset" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garnier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012376" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469942v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Reeves" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenti" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-7575-2010" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893505v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Garrett" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vidot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010jd014016" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443057v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Adam de Villiers" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-5011-2010" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981048v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Venzac" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-1057-2010" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554363v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-10-8437-2010" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01896607v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pointin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2008.10.002" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB2GT2ZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981212v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Treffeisen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Helbig" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bareiss" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008jd011348" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981210v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Armetta" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herber" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2-779-2009" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00346962v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-6907-2008" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981258v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ehrlich" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eike Bierwirth" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330138v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Stachlewska" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981267v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wendisch" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coe" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumgardner" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brenguier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dreiling" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-85-1-89" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981264v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mertes" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Dippel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981270v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mertes" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heintzenberg" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wobrock" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laj" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01905499v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Flossmann" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cortez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-8095(01)00094-1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNFC9MZ1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981271v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01905495v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Fuzzi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Orsi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-8095(01)00097-7" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF3PG0CG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01905872v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guil&#233;ne G&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0889.2000.d01-5.x" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981279v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Heintzenberg" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(99)00535-2" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F37J3586-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981282v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981284v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiedensohler" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04511787v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Sodemann" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Thurnherr" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Seidl" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Dekhtyareva" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Johannessen" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-14866" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04216711v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defer" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Buguet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Combarnous" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-0367" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04464484v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bazantay" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mantyne Aubry" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13084" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03648759v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hamperl" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dherbecourt" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Melkonian" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12076" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04464303v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duetsch" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Brilouet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223905v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03318943v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keun-Ok Lee" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10494" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03209176v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14901" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04445277v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voigt" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hahn" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taylor" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boose" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaufmann" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02185603v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher M. Bedka" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bond" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grandin-Calmels" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932907v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ehrlich" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Waitz" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04446563v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169484v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Reeves" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04446223v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980984v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Strapp" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-4245" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660660v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660416v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660685v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01448602v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01448595v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01447641v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennol&#233; Guyot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Olofson" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448313v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01175749v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyle Lilie" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2015-01-2087" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869478v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szczap" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01183550v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vinson" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caudoux" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ceccaldi" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713364v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115453v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jouan" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Girard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Blanchet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965494v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965495v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675321v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Doussi&#232;re" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169476v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye T. P. Thera" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143527v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01140925v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krehbiel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pedeboy" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01140560v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833324v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184418v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Girolamo" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675357v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675358v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01627782v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tunved" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328329v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>