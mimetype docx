--- v1 (2026-04-22)
+++ v2 (2026-05-14)
@@ -66,15858 +66,15862 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordinated observations of the water cycle of marine cold-air outbreaks in the European Arctic during the ISLAS 2022 field campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Sodemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Thurnherr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Dekhtyareva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Johannessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-14866,, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-14866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04511787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overview and first analysis of the in situ microphysical measurement dataset collected during the CADDIWA mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coutris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jaffeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bazantay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémantyne Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU23, the 25th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Vienna and Online, Austria. pp.id. EGU-13084, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04464484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Microphysics, Dynamics and Electrical Properties of Thunderstorms Sampled During the Eight EXAEDRE Research Flights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Defer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Buguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Caumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Combarnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMS 2023 - 103rd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57757/IUGG23-0367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04216711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demonstration of water vapor and Isotopes measurement from lidar using a multi-platform, multi-instrumental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Hamperl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Totems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Melkonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03648759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The formation of nano-particle within volcanic plumes of Etna and Stromboli, Airbone observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Sahyoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Duplissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel F. de Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thunderstorms in Corsica Island measured during the EXAEDRE aircraft campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keun-Ok Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Defer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Combarnous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Buguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vEGU21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observations and Simulations of the Stable Water Isotope Signature of Convective Updrafts and Downdrafts Associated with Different Mesoscale Organization Patterns of Shallow Trade Wind Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonie Villiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Duetsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Brilouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU Fall Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New Orleans, United States. pp.id. A45G-1927</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04464303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the imprint of the mesoscale organization of tradewind clouds at cloud base and below</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Brilouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coutris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, online, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microphysical properties of low level clouds in West Africa and the tropical Atlantic and their sensitivity to aerosol and updraft distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Voigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Boose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. pp.abstract #A13E-05</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04445277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparisons of Cloud In-Situ Microphysical Properties of Deep Convective Clouds to Appendix D/P, using Data from the HAIC-HIWC and HIWC RADAR I Flight Campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Walter Strapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristopher M. Bedka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Grandin-Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Icing of Aircraft, Engines, and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Minneapolis, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02185603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CLOUD MICROPHYSICAL PROPERTIES OF SUMMERTIME ARCTIC STRATOCUMULUS DURING THE ACLOUD CAMPAIGN : COMPARISON WITH PREVIOUS RESULTS IN THE EUROPEAN ARCTIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Waitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th Conference on Cloud Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The influence of urban emissions on cloud condensation nuclei properties over West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bourrianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.17285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04446563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emissions and ageing of volatile organic compounds in West-Africa from their airborne observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.2018 - 15749</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biomass burning from central Africa dominates air pollution across southern West Africa during the summer monsoon season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Haslett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Bower</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.18273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04446223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of long-range transport pollution on aerosol properties over West Africa: observations during the DACCIWA airborne campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bourrianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01660660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of Two Retrieval Techniques for Ice Particle Mass from in-situ Measurements: Implication for Particle Effective Density and Median Mass Diameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coutris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Strapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th AIAA Atmospheric and Space Environments Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2017-4245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloud Microphysical Properties in Mesoscale Convective Systems: An Intercomparison of Three Tropical Locations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coutris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Protat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dezitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01660416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the impact of anthropogenic emissions on biogenic SOA formation above West Africa: results from DACCIWA aircraft field campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Duplissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 19th EGU General Assembly, EGU2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01660685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulations of Radar Reflectivity Factors at 94GHz: Ice Crystal Approximation with Oblate Spheroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coutris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Conference on Clouds and Precipitation 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01448595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of Arctic mixed phase clouds at regional and small scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Conference on Clouds and Precipitation 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01448602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ground based in situ measurements of arctic cloud microphysical and optical properties at Mount Zeppelin, Svalbard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennolé Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Olofson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Conference on Clouds and Precipitation 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01447641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations of Ice Microphysical Properties in Tropical MCS Using Cloud In-Situ Data and Corresponding Radar Reflectivity Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coutris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Conference on Clouds and Precipitation 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HAIC/HIWC Field Campaign - Specific Findings on PSD Microphysics in High IWC Regions from In Situ Measurements: Median Mass Diameters, Particle Size Distribution Characteristics and Ice Crystal Shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Walter Strapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyle Lilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAE 2015 International Conference on Icing of Aircraft, Engines, and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pague, Czech Republic. SAE Technical Paper 2015-01-2087, 5 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2015-01-2087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01175749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arctic mixed phase clouds properties based on airborne in situ and remote sensing measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Szczap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennolé Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Davos Atmosphere and Cryosphere Assembly DACA-13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Davos, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloud dynamic and microphysics derived from RASTA measurements during HyMeX SOP1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Vinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Caudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ceccaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th HyMeX Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Cassis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01183550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RASTA: The airborne cloud radar, a tool for studying cloud and precipitation during HyMeX SOP1.1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Protat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Vinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th HyMeX Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Primosten, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optically thin ice clouds in Arctic. Formation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Wobrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-11035</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of the mesoscale convective systems (MCS) on aerosol physical and chemical properties, focusing on hygroscopicity, during the AMMA campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Matsuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMMA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Ouagadougou, Burkina Faso. pp.En ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport of dust particles from the Bodele region to the monsoon layer. Case study of the 9 14 june 2006 period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Matsuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMMA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Ouagadougou, Burkina Faso. pp.En ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of Arctic aerosol particle properties from ATR-42 aircraft in situ measurements during two POLARCAT campaigns conducted in 2008 during arctic spring and summer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Quennehen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Doussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (91)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclogenesis in the Tropical Atlantic: First Scientific Highlights from the Clouds–Atmospheric Dynamics–Dust Interactions in West Africa (CADDIWA) Field Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 105 (2), pp.E387 - E417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/bams-d-23-0230.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04475007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration transfer methodology for cloud radars based on ice cloud observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">ICE GENESIS: Synergetic Aircraft and Ground-Based Remote Sensing and In Situ Measurements of Snowfall Microphysical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Billault-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Grazioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Jorquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Billault-Roux</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JTECH-D-22-0087.1⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (2), pp.E367-E388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-21-0184.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-04082890v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04012416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water isotopic characterisation of the cloud–circulation coupling in the North Atlantic trades – Part 1:A process-oriented evaluation of COSMOiso simulations with EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephan Pfahl</w:t>
+                <w:t xml:space="preserve">Calibration transfer methodology for cloud radars based on ice cloud observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Jorquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Toledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Berne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Billault-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-23-14643-2023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (7), pp.773-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JTECH-D-22-0087.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04084456v2</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04082890v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICE GENESIS: Synergetic Aircraft and Ground-Based Remote Sensing and In Situ Measurements of Snowfall Microphysical Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pauwels</w:t>
+                <w:t xml:space="preserve">Water isotopic characterisation of the cloud–circulation coupling in the North Atlantic trades – Part 1:A process-oriented evaluation of COSMOiso simulations with EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonie Villiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Dütsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lothon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Pfahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-21-0184.1⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.14643-14672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-14643-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04012416v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04084456v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microphysical and thermodynamic phase analyses of Arctic low-level clouds measured above the sea ice and the open ocean in spring and summer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Voigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Jurkat-Witschas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerian Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (13), pp.7257-7280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-23-7257-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution slightly enhances atmospheric cooling by low-level clouds in tropical West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerian Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Meerkötter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Voigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Gisinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (15), pp.8515-8530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-23-8515-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872992v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice crystal images from optical array probes: classification with convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jaffeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coutris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duroure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15, pp.5141-5157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/amt-15-5141-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03857057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A observations from the SAFIRE ATR42 aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lothon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coutris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (4), pp.2021-2064. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-14-2021-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03517872v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of low-level clouds and precipitation to anthropogenic aerosol emission in southern West Africa: a DACCIWA case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Knippertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas H. Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (5), pp.3251-3273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-22-3251-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03198739v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microphysical processes producing high ice water contents (HIWCs) in tropical convective clouds during the HAIC-HIWC field campaign: dominant role of secondary ice production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongjie Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg M. Mcfarquhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh Morrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22, pp.2365-2384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-22-2365-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03610691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICE-Genesis : une campagne d'observation des nuages à forts contenus en neige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dezitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 116, pp.002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37053/lameteorologie-2022-0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04260991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of Ice Microphysical Properties on Environmental Parameters: Results from HAIC-HIWC Cayenne Field Campaign</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+                <w:t xml:space="preserve">EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Farrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Ament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan M. Blyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JAS-D-21-0015.1⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.4067-4119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-4067-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-03710530v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023368v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alan M. Blyth</w:t>
+                <w:t xml:space="preserve">Dependence of Ice Microphysical Properties on Environmental Parameters: Results from HAIC-HIWC Cayenne Field Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yachao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg M. Mcfarquhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjie Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-13-4067-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78, pp.2957-2981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JAS-D-21-0015.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03023368v3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03710530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of aerosol optical properties over southern West Africa from DACCIWA aircraft measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maury</w:t>
+                <w:t xml:space="preserve">Statistical analysis of ice microphysical properties in tropical mesoscale convective systems derived from cloud radar and in situ microphysical observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 20 (8), pp.4735-4756. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-20-4735-2020⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 20 (6), pp.3503-3553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-3503-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02552742v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02161738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of ice microphysical properties in tropical mesoscale convective systems derived from cloud radar and in situ microphysical observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Protat</w:t>
+                <w:t xml:space="preserve">Overview of aerosol optical properties over southern West Africa from DACCIWA aircraft measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bourrianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 20 (6), pp.3503-3553. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-20-3503-2020⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 20 (8), pp.4735-4756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-4735-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02161738v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02552742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The radiative impact of out-of-cloud aerosol hygroscopic growth during the summer monsoon in southern West Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karmen Babić</w:t>
+                <w:t xml:space="preserve">Aerosol influences on low-level clouds in the West African monsoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan W. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie L. Haslett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Bower</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Crawford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-1505-2019⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (13), pp.8503-8522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-8503-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981287v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01988483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the diffraction pattern of cloud particles and the respective responses of optical array probes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">W-band (95 GHz) Radar Attenuation in Tropical Stratiform Ice Anvils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Protat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surendra Rauniyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-12-2513-2019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (8), pp.1463-1476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JTECH-D-18-0154.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113428v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02151487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction patterns from opaque planar objects simulated with Maggi-Rubinowicz method and angular spectrum theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Study of the diffraction pattern of cloud particles and the respective responses of optical array probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Vaillant de Guélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Shcherbakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.009372⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), pp.2513-2529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-12-2513-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073034v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W-band (95 GHz) Radar Attenuation in Tropical Stratiform Ice Anvils</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The radiative impact of out-of-cloud aerosol hygroscopic growth during the summer monsoon in southern West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Haslett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Deetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karmen Babić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JTECH-D-18-0154.1⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (3), pp.1505-1520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-1505-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02151487v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol influences on low-level clouds in the West African monsoon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffraction patterns from opaque planar objects simulated with Maggi-Rubinowicz method and angular spectrum theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Vaillant de Guélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Shcherbakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-8503-2019⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (7), pp.9372-9381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.009372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01988483v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of new particle formation within Etna and Stromboli volcanic plumes and its parameterization from airborne in‐situ measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Sahyoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Duplissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018JD028882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076923v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote biomass burning dominates southern West African air pollution during the monsoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie L. Haslett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan W. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathew Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleanor Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (24), pp.15217-15234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-19-15217-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02097253v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol distribution in the northern Gulf of Guinea: local anthropogenic sources, long-range transport, and the role of coastal shallow circulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Gaetani</w:t>
+                <w:t xml:space="preserve">Statistical analysis of contrail to cirrus evolution during the Contrail and Cirrus Experiment (CONCERT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18, pp.12363-12389. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-12363-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 18 (13), pp.9803-9822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-9803-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01768651v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of contrail to cirrus evolution during the Contrail and Cirrus Experiment (CONCERT)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean François Gayet</w:t>
+                <w:t xml:space="preserve">Assessing the role of anthropogenic and biogenic sources on PM&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;over southern West Africa using aircraft measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie L. Haslett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (13), pp.9803-9822. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-9803-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.757-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-757-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980934v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01575042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of anthropogenic and biogenic sources on PM&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;over southern West Africa using aircraft measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie L. Haslett</w:t>
+                <w:t xml:space="preserve">Design, construction and commissioning of the Braunschweig Icing Wind Tunnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Bansmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Baumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Sattler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inken Knop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-757-2018⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (6), pp.3221-3249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-11-3221-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01575042v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, construction and commissioning of the Braunschweig Icing Wind Tunnel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Leroy</w:t>
+                <w:t xml:space="preserve">Aerosol distribution in the northern Gulf of Guinea: local anthropogenic sources, long-range transport, and the role of coastal shallow circulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-11-3221-2018⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.12363-12389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-12363-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980951v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01768651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the two‐moment scheme LIMA based on microphysical observations from the HyMeX campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Taufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Augros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 144 (714), pp.1398-1414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/qj.3283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01811451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arctic Cloud Puzzle: Using ACLOUD/PASCAL Multi-Platform Observations to Unravel the Role of Clouds and Aerosol Particles in Arctic Amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Wendisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Macke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Lüpkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Mech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/BAMS-D-18-0072.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01932860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a high-resolution numerical weather prediction model's simulated clouds using observations from CloudSat, GOES-13 and in situ aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhipeng Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Barker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Korolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Milbrandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Heckman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 144 (715), pp.1681-1694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dynamics-Aerosol-Chemistry-Cloud Interactions in West Africa field campaign: Overview and research highlights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Knippertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas H. Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristide Akpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara J. Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 99 (1), pp.83-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/BAMS-D-16-0256.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01564453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Inverse Problem Approach for the Retrieval of Ice Particle Mass from In Situ Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coutris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Leroy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (11), pp.2457 - 2473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/JTECH-D-17-0013.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice crystal sizes in high ice water content clouds. Part 2: Statistics of mass diameter percentiles in tropical convection observed during the HAIC/HIWC project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Leroy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Walter Strapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Korolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (1), pp.117-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/jtech-d-15-0246.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical distribution of microphysical properties of Arctic springtime low-level mixed-phase clouds over the Greenland and Norwegian seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17, pp.12845-12869. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-17-12845-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of radar reflectivity factor simulations of ice crystal populations from in situ observations for the retrieval of condensed water content in tropical mesoscale convective systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10, pp.2239-2252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/amt-10-2239-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01386457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of Ice Cloud In Situ Data Collected by Bulk Water, Scattering, and Imaging Probes: Fundamentals, Uncertainties, and Efforts toward Consistency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg M Mcfarquhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darrel Baumgardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Bansemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven J Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Crosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteorological Monographs- American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 58, pp.11.1-11.33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/amsmonographs-d-16-0007.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A ubiquitous ice size bias in simulations of tropical deep convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mckenna Stanford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Varble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed Zipser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Walter Strapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (15), pp.9599-9621. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-17-9599-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size distribution and optical properties of mineral dust aerosols transported in the western Mediterranean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Chevaillier</w:t>
+                <w:t xml:space="preserve">Porous aerosol in degassing plumes of Mt. Etna and Mt. Stromboli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Shcherbakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Voigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 16 (2), pp.1081-1104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-16-1081-2016⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 16 (18), pp.11883 - 11897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-11883-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891397v2</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous aerosol in degassing plumes of Mt. Etna and Mt. Stromboli</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safire : des avions au service de la recherche en environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lamorthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Canonici</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (93), pp.30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823396v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safire : des avions au service de la recherche en environnement</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Size distribution and optical properties of mineral dust aerosols transported in the western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cassola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazzino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevaillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (2), pp.1081-1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-1081-2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980999v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891397v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the Chemistry-Aerosol Mediterranean Experiment/Aerosol Direct Radiative Forcing on the Mediterranean Climate (ChArMEx/ADRIMED) summer 2013 campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (2), pp.455-504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-16-455-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01258732v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Measured Relationship between Ice Water Content and Cloud Radar Reflectivity in Tropical Convective clouds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. W. Strapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (8), pp.1707-1729. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/JAMC-D-15-0248.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01322886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new chemistry option in WRF-Chem v. 3.4 for the simulation of direct and indirect aerosol effects using VBS: evaluation against IMPACT-EUCAARI data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+                <w:t xml:space="preserve">A comparison of airborne in situ cloud microphysical measurement with ground-based C-band radar observations in deep stratiform regions of African squall lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Drigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Wobrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duroure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-8-2749-2015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (12), pp.2461-2477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JAMC-D-14-0262.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131423v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01175734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of anthropogenic and biomass burning aerosols from Europe to the Arctic during spring 2008</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boris Quennehen</w:t>
+                <w:t xml:space="preserve">Airborne measurements of new particle formation in the free troposphere above the Mediterranean Sea during the HYMEX campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 15 (7), pp.3831-3850. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-15-3831-2015⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 15 (17), pp.10203-10218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-10203-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084080v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements of the PLANET System for Real-Time Satellite Data Transmission During the HAIC-HIWC Darwin Field Campaign</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Mullie</w:t>
+                <w:t xml:space="preserve">A new chemistry option in WRF-Chem v. 3.4 for the simulation of direct and indirect aerosol effects using VBS: evaluation against IMPACT-EUCAARI data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tuccella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Curci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg A. Grell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Visconti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE Technical papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4271/2015-01-2147⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (9), pp.2749-2776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-8-2749-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981018v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ formation and spatial variability of particle number concentration in a European megacity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. von Der Weiden-Reinmüller</w:t>
+                <w:t xml:space="preserve">Transport of anthropogenic and biomass burning aerosols from Europe to the Arctic during spring 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennie L. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy S. Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 15 (17), pp.10219 - 10237. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-15-10219-2015⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 15 (7), pp.3831-3850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-3831-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806056v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of secondary organic aerosol in the Paris pollution plume and its impact on surrounding regions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pichon</w:t>
+                <w:t xml:space="preserve">Improvements of the PLANET System for Real-Time Satellite Data Transmission During the HAIC-HIWC Darwin Field Campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dacla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Mullie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-15-13973-2015⟩</w:t>
+              <w:t xml:space="preserve">SAE Technical papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2015-01-2147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981030v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of airborne in situ cloud microphysical measurement with ground-based C-band radar observations in deep stratiform regions of African squall lines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duroure</w:t>
+                <w:t xml:space="preserve">In situ formation and spatial variability of particle number concentration in a European megacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pikridas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Freutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. von Der Weiden-Reinmüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JAMC-D-14-0262.1⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (17), pp.10219 - 10237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-10219-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01175734v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne measurements of new particle formation in the free troposphere above the Mediterranean Sea during the HYMEX campaign</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Formation of secondary organic aerosol in the Paris pollution plume and its impact on surrounding regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 15 (17), pp.10203-10218. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-15-10203-2015⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 15 (24), pp.13973-13992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-13973-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975950v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions aérosols- rayonnement-climat en région méditerranéenne Impact de l'effet radiatif direct sur le cycle de l'eau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Sciare</w:t>
+                <w:t xml:space="preserve">In situ, satellite measurement and model evidence on the dominant regional contribution to fine particulate matter levels in the Paris megacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S.H. Prévôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Drewnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Pandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/57860⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (16), pp.9577-9591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-9577-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01233173v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01285053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ, satellite measurement and model evidence on the dominant regional contribution to fine particulate matter levels in the Paris megacity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N Pandis</w:t>
+                <w:t xml:space="preserve">Evaluating BC and NO&amp;lt;sub&amp;gt;&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; emission inventories for the Paris region from MEGAPOLI aircraft measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Petetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Denier van Der Gon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 15 (16), pp.9577-9591. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-15-9577-2015⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 15 (17), pp.9799 - 9818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-9799-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01285053v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating BC and NO&amp;lt;sub&amp;gt;&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; emission inventories for the Paris region from MEGAPOLI aircraft measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Dupont</w:t>
+                <w:t xml:space="preserve">Interactions aérosols- rayonnement-climat en région méditerranéenne Impact de l'effet radiatif direct sur le cycle de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-15-9799-2015⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.29-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/57860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805961v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01233173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol processing and CCN formation of an intense Saharan dust plume during the EUCAARI 2008 campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aouizerats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15, pp.3497-3516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-15-3497-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifrequency Radar Observations Collected in Southern France during HyMeX-SOP1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dufournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan J. Gourley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 96 (2), pp.267-282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/BAMS-D-13-00076.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of aerosol to the Arctic: analysis of CALIOP and French aircraft data during the spring 2008 POLARCAT campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, pp.8235-8254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-14-8235-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ measurements of ice saturation in young contrails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Voigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Jessberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Jurkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Schlager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (2), pp.702-709</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyMeX-SOP1: The Field Campaign Dedicated to Heavy Precipitation and Flash Flooding in the Northwestern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Davolio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossella Ferretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 95 (7), pp.1083-1100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00244.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the impact of urban emissions on regional aerosol particles: airborne measurements during the MEGAPOLI experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">Constraining mass-diameter relations from hydrometeor images and cloud radar reflectivities in tropical continental and oceanic convective anvils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Wobrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (3), pp.1397-1412. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-14-1397-2014⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 14, pp.11367-11392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-11367-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752029v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining mass-diameter relations from hydrometeor images and cloud radar reflectivities in tropical continental and oceanic convective anvils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Leroy</w:t>
+                <w:t xml:space="preserve">Characterizing the impact of urban emissions on regional aerosol particles: airborne measurements during the MEGAPOLI experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Canonaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14, pp.11367-11392. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-14-11367-2014⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 14 (3), pp.1397-1412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-1397-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937484v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne investigation of the aerosols–cloud interactions in the vicinity and within a marine stratocumulus over the North Sea during EUCAARI (2008)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Overview of aerosol properties associated with air masses sampled by the ATR-42 during the EUCAARI campaign (2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gomes</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Burkhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.08.035⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (4), pp.4877-4893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-4877-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981039v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of aerosol properties associated with air masses sampled by the ATR-42 during the EUCAARI campaign (2008)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Airborne investigation of the aerosols–cloud interactions in the vicinity and within a marine stratocumulus over the North Sea during EUCAARI (2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Weigel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean François Burkhart</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-13-4877-2013⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81, pp.288-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690254v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Basdevant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Belamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 80, pp.37-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic and forest fire pollution aerosol transported to the Arctic: observations from the POLARCAT-France spring campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Matsuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Burkhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (14), pp.6437-6454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-12-6437-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and optical properties of 2010 Eyjafjallajökull volcanic eruption aerosol: ground-based, Lidar and airborne measurements in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. I. Kristiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (4), pp.1721-1736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-12-1721-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and chemical properties of pollution aerosol particles transported from North America to Greenland as measured during the POLARCAT summer campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schmale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jodi Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sodemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (21), pp.10947-10963. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-11-10947-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne DOAS measurements in Arctic: vertical distributions of aerosol extinction coefficient and NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. van Roozendael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Theys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fayt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (17), pp.9219-9236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-11-9219-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00590730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source identification and airborne chemical characterisation of aerosol pollution from long-range transport over Greenland during POLARCAT summer campaign 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Schmale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jodi Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Stohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (19), pp.10097-10123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-11-10097-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of dust particles from the Bodélé region to the monsoon layer - AMMA case study of the 9-14 June 2006 period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Garcia-Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (2), pp.479-494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-11-479-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New particle formation events measured on board the ATR-42 aircraft during the EUCAARI campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Manninen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (14), pp.6721-6735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-10-6721-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00554263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the CALIPSO/CALIOP extinction coefficients from in situ observations in midlatitude cirrus clouds during the CIRCLE-2 experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 115 (D4), pp.D00H25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2009JD012376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and aerosol characterisation of the troposphere over West Africa during the monsoon period as part of AMMA</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Airborne measurements of aerosol optical properties related to early spring transport of mid-latitude sources into the Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Adam de Villiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Attié</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Quennehen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 10 (16), pp.7575-7601. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-10-7575-2010⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 10 (11), pp.5011-5030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-10-5011-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469942v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of the microphysical and optical properties of an Arctic nimbostratus cloud during the ASTAR 2004 experiment: Implications for light-scattering modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy J Garrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 115 (D23), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2010jd014016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne measurements of aerosol optical properties related to early spring transport of mid-latitude sources into the Arctic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Chemical and aerosol characterisation of the troposphere over West Africa during the monsoon period as part of AMMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. E. Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Attié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 10 (11), pp.5011-5030. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-10-5011-2010⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 10 (16), pp.7575-7601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-10-7575-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443057v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloud processing of mineral dust: direct comparison of cloud residual and clear sky particles during AMMA aircraft campaign in summer 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Matsuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Venzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (3), pp.1057-1069. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-10-1057-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and vertical variations of aerosol physical and chemical properties over West Africa: AMMA aircraft campaign in summer 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Matsuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Venzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (17), pp.8437-8451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/ACP-10-8437-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00554363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indications for stellar-crystal fragmentation in Arctic clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Shcherbakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pointin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 92 (2), pp.220 - 228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosres.2008.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the onset of the ice phase in boundary layer Arctic clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renate Treffeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Helbig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Bareiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Matsuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 114 (D19), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2008jd011348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of the Nevzorov hot wire probe in clouds dominated by droplet conditions in the drizzle size range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Armetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Herber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2 (2), pp.779-788. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/amt-2-779-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase of the aerosol hygroscopicity by cloud processing in a mesoscale convective sytem: a case study from the AMMA campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Matsuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8, pp.PP. 6907-6924. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-8-6907-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-00346962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice crystal shape effects on solar radiative properties of Arctic mixed-phase clouds—Dependence on microphysical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Wendisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eike Bierwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Herber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 88 (3-4), pp.266-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microphysical and optical properties of precipitating drizzle and ice particles obtained from alternated lidar and in situ measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. S. Stachlewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Shcherbakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 25 (7), pp.1487-1497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aircraft Particle Inlets: State-of-the-Art and Future Needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wendisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baumgardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Brenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dreiling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 85 (1), pp.89-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/BAMS-85-1-89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of graphitic carbon in atmospheric aerosol particles by Raman spectroscopy and first application for the determination of mass absorption efficiencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Mertes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Dippel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 35 (3), pp.347-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Bergeron–Findeisen process on the release of aerosol particles during the evolution of cloud ice</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Cloud Ice Mountain Experiment (CIME) 1998: experiment overview and modelling of the microphysical processes during the seeding by isentropic gas expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Wobrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Flossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cortez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 58 (4), pp.295-313</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 58 (4), pp.231 - 265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0169-8095(01)00094-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981270v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cloud Ice Mountain Experiment (CIME) 1998: experiment overview and modelling of the microphysical processes during the seeding by isentropic gas expansion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the Bergeron–Findeisen process on the release of aerosol particles during the evolution of cloud ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mertes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Heintzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Wobrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 58 (4), pp.231 - 265. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 58 (4), pp.295-313</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01905499v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes of cloud microphysical properties during the transition from supercooled to mixed-phase conditions during CIME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Mertes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Wobrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 58 (4), pp.267-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of H2O2, NH3, and black carbon in mixed-phase clouds during CIME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Flossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Wobrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Fuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giordano Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 58 (4), pp.315 - 336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0169-8095(01)00097-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modelling study on the activation of small Aitken?mode aerosol particles during CIME 97</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiléne Gérémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Wobrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Flossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Mertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 52 (3), pp.959 - 979. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1034/j.1600-0889.2000.d01-5.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cut Size Minimization and Cloud Element Break-Up in a Ground-Based CVI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jost Heintzenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 31 (4), pp.477-489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0021-8502(99)00535-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New minimum lower cut size for a counterflow virtual impactor complemented by the upper cut of an interstitial inlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Heintzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 28, pp.S277-S278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative aerosol activation monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Heintzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mertes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wiedensohler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 28, pp.S79-S80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981284v1</w:t>
-              </w:r>
-[...3852 lines deleted...]
-                <w:t xml:space="preserve">hal-00675321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15935,103 +15939,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the importance of photochemistry within urban plumes in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baye T. P. Thera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. , 20, pp.2018 - 17855, 2018</w:t>
@@ -16060,103 +16064,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground based in situ measurements of arctic cloud microphysical and optical properties at Mount Zeppelin (Ny-Alesund Svalbard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennolé Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Olofson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.EGU2015-14794, 2015</w:t>
@@ -16185,77 +16189,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results on the study of the lightning activity and the cloud properties recorded during the SOP1-IOP6 (24 September 2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Defer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Krehbiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16310,103 +16314,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An update on cloud dynamic and microphysics products derived from RASTA measurements during HYMEX-SOP1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Caudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ceccaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th HyMeX Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, La Valletta, Malta. pp.P2.14, 2014</w:t>
@@ -16435,103 +16439,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of anthropogenic and biomass burning aerosols from Europe to the Arctic during spring 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Marelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy S. Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Arctic Science Summit Week (ASSW) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Krakow, Poland</w:t>
@@ -16560,103 +16564,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of desert dust on the life cycle of convection in the Mediterranean basin: a case study from the HyMeX SOP1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Di Girolamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th HyMex Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Cassis, France. pp.PS3.16, 2013</w:t>
@@ -16685,103 +16689,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution transported to the Arctic during the POLARCAT-France spring and summer campaigns: source regions and aerosol properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Matsuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Schmale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Sodemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
@@ -16810,103 +16814,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arctic Aerosol Physical and Optical Characterization During the POLARCAT Spring Campaign in Greenland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Polar Year Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Oslo, Norway</w:t>
@@ -16967,103 +16971,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the cloud microphysical and optical properties and aerosol-cloud interaction in the Arctic from in situ ground-based measurements during the CLIMSLIP-NyA campaign, Svalbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennolé Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Olofson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Tunved</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -17085,103 +17089,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase of the aerosol hygroscopicity by aqueous mixing in a mesoscale convective system: a case study from the AMMA campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Matsuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -17376,51 +17380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04475007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0230.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04082890v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Jorquera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Toledo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Billault-Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-22-0087.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04084456v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Villiger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina D&#252;tsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Pfahl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-14643-2023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04012416v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Grazioli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauwels" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-21-0184.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04672291v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Voigt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Jurkat-Witschas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Hahn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mioche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7257-2023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872992v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Meerk&#246;tter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Gisinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-8515-2023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857057v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jaffeux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duroure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-5141-2022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03517872v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Etienne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-2021-2022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03198739v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knippertz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H. Fink" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-3251-2022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03610691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjie Huang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg M. Mcfarquhar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Morrison" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2365-2022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04260991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vi&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dezitter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peyrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710530v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yachao Hu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-21-0015.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023368v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ament" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Blyth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4067-2021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02552742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4735-2020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02161738v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fontaine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Protat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-3503-2020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981287v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haslett" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Taylor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Deetz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Vogel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karmen Babi&#263;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-1505-2019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113428v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vaillant de Gu&#233;lis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Shcherbakov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourbeyre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laurent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-2513-2019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073034v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.009372" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02151487v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendra Rauniyar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0154.1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01988483v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan W. Taylor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. Haslett" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Bower" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Flynn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Crawford" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-8503-2019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076923v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Sahyoun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028882" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02097253v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Evans" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Morris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15217-2019" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768651v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-12363-2018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980934v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chauvign&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jourdan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Gayet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9803-2018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575042v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-757-2018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980951v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bansmer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Baumert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sattler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inken Knop" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-3221-2018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01811451v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taufour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vi&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Augros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3283" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932860v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Wendisch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Macke" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ehrlich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred L&#252;pkes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mech" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-18-0072.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980949v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Qu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Barker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Korolev" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Milbrandt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Heckman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01564453v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Akpo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara J. Brooks" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-16-0256.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893713v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-17-0013.1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980993v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Walter Strapp" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jtech-d-15-0246.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625414v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Febvre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-12845-2017" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01386457v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-2239-2017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980968v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg M Mcfarquhar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrel Baumgardner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bansemer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Abel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Crosier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/amsmonographs-d-16-0007.1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980956v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mckenna Stanford" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Varble" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Zipser" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-9599-2017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01891397v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denjean" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cassola" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzino" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Triquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevaillier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-1081-2016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01823396v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gayet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-11883-2016" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980999v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lamorthe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Canonici" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322886v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Strapp" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-15-0248.1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131423v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tuccella" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Curci" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg A. Grell" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Visconti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-2749-2015" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084080v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marelle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L. Thomas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S. Law" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3831-2015" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981018v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Turner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gaubert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Gallois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dacla" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mullie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2015-01-2147" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806056v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pikridas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciare" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freutel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. von Der Weiden-Reinm&#252;ller" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10219-2015" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981030v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-13973-2015" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01175734v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Drigeard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Wobrock" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-14-0262.1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01975950v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10203-2015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285053v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.H. Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Drewnick" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sciare" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pandis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9577-2015" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805961v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Petetin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beekmann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denier van Der Gon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9799-2015" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078326v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aouizerats" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3497-2015" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020615v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufournet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Gourley" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-13-00076.1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01119972v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blanchard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bazureau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-8235-2014" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981037v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kaufmann" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Jessberger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Jurkat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schlager" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752029v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1397-2014" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937484v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-11367-2014" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981039v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Weigel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Roberts" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.08.035" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690254v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Burkhart" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-4877-2013" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668101v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Matsuki" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Burkhart" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stohl" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-6437-2012" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675317v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Kristiansen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-1721-2012" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586439v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmale" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sodemann" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-10947-2011" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590730v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Roozendael" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Theys" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fayt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hermans" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-9219-2011" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578345v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmale" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stohl" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-10097-2011" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459726v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Carreras" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-479-2011" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554263v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Manninen" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-6721-2010" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446718v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Josset" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garnier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012376" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469942v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Reeves" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenti" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-7575-2010" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893505v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Garrett" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vidot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010jd014016" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443057v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Adam de Villiers" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-5011-2010" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981048v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Venzac" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-1057-2010" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554363v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-10-8437-2010" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01896607v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pointin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2008.10.002" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB2GT2ZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981212v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Treffeisen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Helbig" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bareiss" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008jd011348" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981210v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Armetta" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herber" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2-779-2009" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00346962v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-6907-2008" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981258v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ehrlich" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eike Bierwirth" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330138v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Stachlewska" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981267v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wendisch" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coe" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumgardner" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brenguier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dreiling" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-85-1-89" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981264v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mertes" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Dippel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981270v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mertes" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heintzenberg" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wobrock" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laj" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01905499v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Flossmann" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cortez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-8095(01)00094-1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNFC9MZ1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981271v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01905495v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Fuzzi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Orsi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-8095(01)00097-7" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF3PG0CG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01905872v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guil&#233;ne G&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0889.2000.d01-5.x" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981279v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Heintzenberg" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(99)00535-2" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F37J3586-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981282v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981284v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiedensohler" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04511787v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Sodemann" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Thurnherr" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Seidl" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Dekhtyareva" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Johannessen" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-14866" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04216711v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defer" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Buguet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Combarnous" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-0367" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04464484v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bazantay" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mantyne Aubry" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13084" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03648759v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hamperl" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dherbecourt" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Melkonian" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12076" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04464303v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duetsch" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Brilouet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223905v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03318943v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keun-Ok Lee" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10494" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03209176v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14901" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04445277v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voigt" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hahn" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taylor" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boose" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaufmann" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02185603v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher M. Bedka" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bond" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grandin-Calmels" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932907v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ehrlich" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Waitz" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04446563v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169484v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Reeves" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04446223v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980984v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Strapp" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-4245" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660660v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660416v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660685v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01448602v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01448595v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01447641v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennol&#233; Guyot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Olofson" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448313v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01175749v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyle Lilie" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2015-01-2087" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869478v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szczap" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01183550v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vinson" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caudoux" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ceccaldi" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713364v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115453v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jouan" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Girard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Blanchet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965494v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965495v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675321v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Doussi&#232;re" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169476v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye T. P. Thera" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143527v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01140925v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krehbiel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pedeboy" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01140560v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833324v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184418v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Girolamo" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675357v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675358v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01627782v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tunved" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328329v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04511787v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Sodemann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Thurnherr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Seidl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Dekhtyareva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Johannessen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-14866" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04464484v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Febvre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jaffeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bazantay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mantyne Aubry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13084" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04216711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Buguet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Combarnous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/IUGG23-0367" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03648759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Hamperl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dherbecourt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Melkonian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12076" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223905v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Sahyoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03318943v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keun-Ok Lee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10494" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04464303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Villiger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duetsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Brilouet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03209176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14901" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04445277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voigt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hahn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Taylor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boose" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaufmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02185603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Walter Strapp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher M. Bedka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grandin-Calmels" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932907v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jourdan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mioche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ehrlich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Waitz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04446563v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourrianne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169484v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Reeves" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04446223v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haslett" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Taylor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Flynn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Bower" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660660v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980984v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fontaine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Strapp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-4245" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660416v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Protat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dezitter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660685v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01448595v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01448602v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourbeyre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01447641v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennol&#233; Guyot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Olofson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448313v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01175749v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyle Lilie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2015-01-2087" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szczap" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01183550v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vinson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caudoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ceccaldi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713364v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115453v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jouan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Girard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Blanchet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Wobrock" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965494v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Matsuki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965495v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675321v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gayet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Doussi&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04475007v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0230.1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04012416v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Billault-Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Grazioli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Jorquera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pauwels" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-21-0184.1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04082890v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Toledo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-22-0087.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04084456v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina D&#252;tsch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Pfahl" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-14643-2023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04672291v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Voigt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Jurkat-Witschas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Hahn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7257-2023" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872992v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Meerk&#246;tter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Gisinger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-8515-2023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857057v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duroure" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-5141-2022" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03517872v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Etienne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-2021-2022" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03198739v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knippertz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H. Fink" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-3251-2022" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03610691v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjie Huang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg M. Mcfarquhar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Xue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Morrison" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2365-2022" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04260991v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vi&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peyrat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023368v3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrell" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ament" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Blyth" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4067-2021" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710530v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yachao Hu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-21-0015.1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02161738v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-3503-2020" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02552742v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-4735-2020" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01988483v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan W. Taylor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. Haslett" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Crawford" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-8503-2019" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02151487v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendra Rauniyar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-18-0154.1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113428v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vaillant de Gu&#233;lis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Shcherbakov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laurent" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-2513-2019" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981287v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Deetz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Vogel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karmen Babi&#263;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-1505-2019" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073034v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.009372" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076923v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD028882" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02097253v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Evans" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Morris" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15217-2019" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980934v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chauvign&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Gayet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-9803-2018" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575042v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-757-2018" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980951v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bansmer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Baumert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sattler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inken Knop" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-3221-2018" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768651v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-12363-2018" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01811451v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taufour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vi&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Augros" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3283" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932860v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Wendisch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Macke" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ehrlich" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred L&#252;pkes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mech" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-18-0072.1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980949v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Qu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Barker" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Korolev" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Milbrandt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Heckman" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01564453v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Akpo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara J. Brooks" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-16-0256.1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893713v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-17-0013.1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980993v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jtech-d-15-0246.1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625414v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-12845-2017" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01386457v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-2239-2017" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980968v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg M Mcfarquhar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrel Baumgardner" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bansemer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Abel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Crosier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/amsmonographs-d-16-0007.1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980956v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mckenna Stanford" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Varble" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Zipser" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-9599-2017" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01823396v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-11883-2016" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980999v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lamorthe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Canonici" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01891397v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denjean" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cassola" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzino" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Triquet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevaillier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-1081-2016" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01258732v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-455-2016" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322886v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Strapp" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-15-0248.1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01175734v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Drigeard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-14-0262.1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01975950v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10203-2015" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131423v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tuccella" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Curci" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg A. Grell" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Visconti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-2749-2015" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084080v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marelle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L. Thomas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S. Law" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3831-2015" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981018v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Turner" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gaubert" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Gallois" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dacla" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mullie" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2015-01-2147" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806056v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pikridas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciare" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freutel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. von Der Weiden-Reinm&#252;ller" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10219-2015" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981030v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-13973-2015" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285053v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.H. Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Drewnick" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sciare" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pandis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9577-2015" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805961v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Petetin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beekmann" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denier van Der Gon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9799-2015" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01233173v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57860" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078326v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aouizerats" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3497-2015" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020615v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufournet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Gourley" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-13-00076.1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01119972v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blanchard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bazureau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-8235-2014" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981037v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kaufmann" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Jessberger" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Jurkat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schlager" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937484v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-11367-2014" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752029v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1397-2014" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690254v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roger" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Burkhart" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-4877-2013" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981039v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Weigel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Roberts" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.08.035" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668101v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Burkhart" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stohl" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-6437-2012" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675317v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hervo" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Kristiansen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boulon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-1721-2012" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586439v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmale" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sodemann" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-10947-2011" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590730v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlaud" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Roozendael" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Theys" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fayt" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hermans" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-9219-2011" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578345v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmale" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stohl" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-10097-2011" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459726v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Carreras" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-11-479-2011" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554263v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Manninen" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-6721-2010" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446718v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Josset" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garnier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD012376" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443057v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Adam de Villiers" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-5011-2010" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893505v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Garrett" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vidot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010jd014016" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469942v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Reeves" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenti" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-7575-2010" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981048v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Venzac" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-1057-2010" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554363v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-10-8437-2010" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01896607v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pointin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2008.10.002" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB2GT2ZH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981212v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Treffeisen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Helbig" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bareiss" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008jd011348" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981210v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Armetta" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herber" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2-779-2009" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00346962v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-6907-2008" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981258v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ehrlich" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eike Bierwirth" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330138v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S. Stachlewska" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981267v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wendisch" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coe" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baumgardner" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brenguier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dreiling" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-85-1-89" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981264v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mertes" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Dippel" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01905499v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Flossmann" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cortez" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-8095(01)00094-1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNFC9MZ1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981270v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mertes" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heintzenberg" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wobrock" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laj" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981271v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01905495v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Fuzzi" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Orsi" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-8095(01)00097-7" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF3PG0CG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01905872v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guil&#233;ne G&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1600-0889.2000.d01-5.x" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981279v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Heintzenberg" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-8502(99)00535-2" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F37J3586-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981282v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981284v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiedensohler" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169476v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye T. P. Thera" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143527v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01140925v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krehbiel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pedeboy" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01140560v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833324v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01184418v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Girolamo" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675357v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675358v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01627782v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tunved" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328329v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>