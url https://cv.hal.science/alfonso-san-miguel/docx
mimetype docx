--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -449,295 +449,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-05316736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural transitions at the bilayer graphene–methanol interface from ab initio molecular dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biaxial strain effect in the room temperature formation of 2D diamond from graphene stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rajaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Galafassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Flavio Siro Brigiano</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5CP00605H⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 239, pp.120267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384278v1</w:t>
+                <w:t xml:space="preserve">hal-05042390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biaxial strain effect in the room temperature formation of 2D diamond from graphene stacks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Galafassi</w:t>
+                <w:t xml:space="preserve">Structural transitions at the bilayer graphene–methanol interface from ab initio molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Siro Brigiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Markovits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Contreras-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Hellani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Flavio Siro Brigiano</w:t>
+                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 239, pp.120267. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (19), pp.10153-10165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5CP00605H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042390v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible Raman D-band changes: A new probe into the pressure-induced collapse of carbon nanotubes</w:t>
               </w:r>
@@ -1249,1684 +1249,1684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman resonance tuning of quaterthiophene in filled carbon nanotubes at high pressures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flat-to-Flat Polymerization of Single-Walled Carbon Nanotubes under High Pressure Mediated by Carbon Chain Encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon S. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. S. Alencar</w:t>
+                <w:t xml:space="preserve">A. Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. L. Aguiar</w:t>
+                <w:t xml:space="preserve">R. Alencar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. S. Ferreira</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Filho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.10.083⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (23), pp.12857-12869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c02044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163018v1</w:t>
+                <w:t xml:space="preserve">hal-03290141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of graphene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Halogen molecular modifications at high pressure: the case of iodine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingming Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Fonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y W Sun</w:t>
+                <w:t xml:space="preserve">Silvana Botti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D G Papageorgiou</w:t>
+                <w:t xml:space="preserve">Miguel Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C J Humphreys</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P Puech</w:t>
+                <w:t xml:space="preserve">Toru Shinmei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0040578⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (5), pp.3321-3326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP05942K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203019v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse phase diagram of carbon nanotubes with arbitrary number of walls. Collapse modes and macroscopic analog</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical properties of graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y W Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D G Papageorgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Magnin</w:t>
+                <w:t xml:space="preserve">C J Humphreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rondepierre</w:t>
+                <w:t xml:space="preserve">D J Dunstan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Cui</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.03.031⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0040578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249488v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Coal Deformation and Alteration of Porosity and Pore Orientation Under Uniaxial Compression: An In Situ SANS Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collapse phase diagram of carbon nanotubes with arbitrary number of walls. Collapse modes and macroscopic analog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Zhang</w:t>
+                <w:t xml:space="preserve">F. Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shimin Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
+                <w:t xml:space="preserve">W. Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Schweins</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D.J. Dunstan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 54, pp.3593-3608. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178, pp.552-562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00603-020-02321-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264208v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delamination of multilayer graphene stacks from its substrate through wrinkle formation under high pressures</w:t>
+                <w:t xml:space="preserve">Nanoscale Coal Deformation and Alteration of Porosity and Pore Orientation Under Uniaxial Compression: An In Situ SANS Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.R. R Amaral</w:t>
+                <w:t xml:space="preserve">Rui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Forestier</w:t>
+                <w:t xml:space="preserve">Shimin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Piednoir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Colin Bousige</w:t>
+                <w:t xml:space="preserve">Ralf Schweins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.09.029⟩</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54, pp.3593-3608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-020-02321-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355812v1</w:t>
+                <w:t xml:space="preserve">hal-03264208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softening of the Euler Buckling Criterion under Discretization of Compliance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delamination of multilayer graphene stacks from its substrate through wrinkle formation under high pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.R. R Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.J. Carter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D.J. Dunstan</w:t>
+                <w:t xml:space="preserve">A. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Just</w:t>
+                <w:t xml:space="preserve">A. Piednoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Galafassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.F. Bandtlow</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Colin Bousige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (5), pp.L051002. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185, pp.242-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.L051002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590689v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Pressure in Boron Nitride Nanotubes for Kirigami Nanoribbon Elaboration</w:t>
+                <w:t xml:space="preserve">Softening of the Euler Buckling Criterion under Discretization of Compliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio Silva-Santos</w:t>
+                <w:t xml:space="preserve">D.J. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Dunstan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Impellizzeri</w:t>
+                <w:t xml:space="preserve">W. Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acrisio Aguiar</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O.F. Bandtlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01374⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (5), pp.L051002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.L051002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273472v1</w:t>
+                <w:t xml:space="preserve">hal-03590689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to make macroscale non-crystalline diamonds</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High Pressure in Boron Nitride Nanotubes for Kirigami Nanoribbon Elaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Silva-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Impellizzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acrisio Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/d41586-021-02957-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (21), pp.11440-11453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464181v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomically Thin Pythagorean Tilings in Two Dimensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hai-Chen Wang</w:t>
+                <w:t xml:space="preserve">Isostructural phase transition by point defect reorganization in the binary type-I clathrate Ba7.5Si45</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Euchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Pischedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hanfland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c00903⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 210, pp.116824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254622v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isostructural phase transition by point defect reorganization in the binary type-I clathrate Ba7.5Si45</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to make macroscale non-crystalline diamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 210, pp.116824. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 599 (7886), pp.563-564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/d41586-021-02957-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227682v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flat-to-Flat Polymerization of Single-Walled Carbon Nanotubes under High Pressure Mediated by Carbon Chain Encapsulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomically Thin Pythagorean Tilings in Two Dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aguiar</w:t>
+                <w:t xml:space="preserve">Ahmad Huran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Alencar</w:t>
+                <w:t xml:space="preserve">Hai-Chen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Filho</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c02044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (20), pp.4972-4979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c00903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290141v1</w:t>
+                <w:t xml:space="preserve">hal-03254622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halogen molecular modifications at high pressure: the case of iodine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superior carbon nanotube stability by molecular filling:a single-chirality study at extreme pressures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Bousige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Silvio D Silva-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jingming Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano Fonda</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Toru Shinmei</w:t>
+                <w:t xml:space="preserve">Wenwen Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP05942K⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.07.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167352v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superior carbon nanotube stability by molecular filling:a single-chirality study at extreme pressures.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colin Bousige</w:t>
+                <w:t xml:space="preserve">Raman resonance tuning of quaterthiophene in filled carbon nanotubes at high pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. S. Alencar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Stolz</w:t>
+                <w:t xml:space="preserve">R. S. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio D Silva-Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jingming Shi</w:t>
+                <w:t xml:space="preserve">Romain Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenwen Cui</w:t>
+                <w:t xml:space="preserve">B. Jousselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">, 2021, 173, pp.163-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.07.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.10.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03311377v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain and Piezo-Doping Mismatch between Graphene Layers</w:t>
               </w:r>
@@ -2938,51 +2938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gardênia de Sousa Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3265,3107 +3265,3107 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspective: High pressure transformations in nanomaterials and opportunities in material design</w:t>
+                <w:t xml:space="preserve">Raman scattering studies of graphene under high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Bousige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael S. Alencar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraao Torres-Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Balima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5045563⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (1), pp.121-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.5284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342377v1</w:t>
+                <w:t xml:space="preserve">hal-01696984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman scattering studies of graphene under high pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Félix Balima</w:t>
+                <w:t xml:space="preserve">Effects of pressure on the structural and electronic properties of linear carbon chains encapsulated in double wall carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Q. Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. S. Alencar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. S. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Torres-Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. F. Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.5284⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 133, pp.446-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.01.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696984v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pressure on the structural and electronic properties of linear carbon chains encapsulated in double wall carbon nanotubes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perspective: High pressure transformations in nanomaterials and opportunities in material design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Pischedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 133, pp.446-456. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (16), pp.160902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.01.084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5045563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290288v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From mesoscale to nanoscale mechanics in single-wall carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biaxial Strain Transfer in Supported Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Bousige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Balima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraao C. Torres-Dias</w:t>
+                <w:t xml:space="preserve">D. Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago F. T. Cerqueira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Silvana Botti</w:t>
+                <w:t xml:space="preserve">G. Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraao Torres-Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.07.036⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.21 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b02981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295210v1</w:t>
+                <w:t xml:space="preserve">hal-01611975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biaxial Strain Transfer in Supported Graphene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Félix Balima</w:t>
+                <w:t xml:space="preserve">Pressure Tuning of Bromine Ionic States in Double-Walled Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. B. Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Machon</w:t>
+                <w:t xml:space="preserve">V. P. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pinheiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abraao Torres-Dias</w:t>
+                <w:t xml:space="preserve">H. Terrones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b02981⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121, pp.10609-10619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b03187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611975v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure Tuning of Bromine Ionic States in Double-Walled Carbon Nanotubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. B. Barros</w:t>
+                <w:t xml:space="preserve">Pressure-induced radial collapse in few-wall carbon nanotubes: A combined theoretical and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael S. Alencar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenwen Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. P. Sousa</w:t>
+                <w:t xml:space="preserve">Abraao C. Torres-Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Terrones</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Meunier</w:t>
+                <w:t xml:space="preserve">Tiago F.T. Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Botti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b03187⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125, pp.429-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.09.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289392v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-layered MoS2 on SiO2 under high pressure: Bimodal adhesion and biaxial strain effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael S. Alencar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. D. A. Saboia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. D. A. Saboia</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Montagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1, pp.024002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.024002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-induced radial collapse in few-wall carbon nanotubes: A combined theoretical and experimental study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">From mesoscale to nanoscale mechanics in single-wall carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraao C. Torres-Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago F. T. Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenwen Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago F.T. Cerqueira</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Miguel A. L. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Botti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 125, pp.429-436. </w:t>
+              <w:t xml:space="preserve">, 2017, 123, pp.145-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.09.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963047v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced high-pressure superconductivity and local structure of the Ba8 Si46 clathrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excitonic optical transitions characterized by Raman excitation profiles in single-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Nam Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Morales</w:t>
+                <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Núñez-Regueiro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Le Floch</w:t>
+                <w:t xml:space="preserve">Raul Arenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin N. Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94 (10), pp.104507. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.104507⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 94 (7), pp.075430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.075430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692100v1</w:t>
+                <w:t xml:space="preserve">hal-01365923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melamine-derived carbon sponges for oil-water separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella M.M. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tuaillon-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 107, pp.198 - 208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.05.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitonic optical transitions characterized by Raman excitation profiles in single-walled carbon nanotubes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanostructured water and carbon dioxide inside collapsing carbon nanotubes at high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenwen Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago F. T. Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Botti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. L. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.075430⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.19926-19932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp03263j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365923v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured water and carbon dioxide inside collapsing carbon nanotubes at high pressure</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Revisiting pressure-induced phase transition in silicon clathrates using Ge substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Blancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pischedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cp03263j⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (13), pp.134103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.134103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303903v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting pressure-induced phase transition in silicon clathrates using Ge substitution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+                <w:t xml:space="preserve">Investigation of new phases in the Ba-Si phase diagram under high pressure using ab initio structural search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingming Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenwen Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose A. Flores-Livas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Botti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.134103⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.8108-8114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp07962d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692125v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of new phases in the Ba-Si phase diagram under high pressure using ab initio structural search</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Silvana Botti</w:t>
+                <w:t xml:space="preserve">Radial collapse of carbon nanotubes for conductivity optimized polymer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Balima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Adessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago F.T. Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cp07962d⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106, pp.64-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289448v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial collapse of carbon nanotubes for conductivity optimized polymer composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+                <w:t xml:space="preserve">Enhanced high-pressure superconductivity and local structure of the Ba8 Si46 clathrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Adessi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tiago F.T. Cerqueira</w:t>
+                <w:t xml:space="preserve">M. Núñez-Regueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Blanchard</w:t>
+                <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 106, pp.64-73. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (10), pp.104507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.104507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984822v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirality-dependent mechanical response of empty and water-filled single-wall carbon nanotubes at high pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abraao C. Torres-Dias</w:t>
+                <w:t xml:space="preserve">Small angle scattering methods to study porous materials under high uniaxial strain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Balima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofie Cambre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Machon</w:t>
+                <w:t xml:space="preserve">Franck Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.08.032⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86, pp.023901-023901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4908168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305604v1</w:t>
+                <w:t xml:space="preserve">hal-02307266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small angle scattering methods to study porous materials under high uniaxial strain.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the temperature on the structural and textural properties of a compressed K-vermiculite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Balima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An-Ngoc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 134, pp.555 - 562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2015.05.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4908168⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02307266v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the temperature on the structural and textural properties of a compressed K-vermiculite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félix Balima</w:t>
+                <w:t xml:space="preserve">Chirality-dependent mechanical response of empty and water-filled single-wall carbon nanotubes at high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraao C. Torres-Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An-Ngoc Nguyen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sofie Cambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Wenseleers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2015.05.061⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95, pp.442-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.08.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937885v1</w:t>
+                <w:t xml:space="preserve">hal-02305604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-Induced Selectivity for Probing Inner Tubes in Double- and Triple-Walled Carbon Nanotubes: A Resonance Raman Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. L. Aguiar</w:t>
+                <w:t xml:space="preserve">Density-functional tight-binding study of the collapse of carbon nanotubes under hydrostatic pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago F. T. Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Botti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. R. Paschoal</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miguel Alexandre Lopes Marques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp4126045⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69, pp.355-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02313479v1</w:t>
+                <w:t xml:space="preserve">hal-02313490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High pressure study of Li-doped fullerides, LixC60 (x=4,12), by x-ray diffraction and Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gabarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26, pp.365302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/26/36/365302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and characterization of materials obtained by pressing of vermiculite without binder addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-N Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Balima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Penhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-N Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Félix Balima</w:t>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Mirabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 101, pp.409-418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2014.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01093129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density-functional tight-binding study of the collapse of carbon nanotubes under hydrostatic pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvana Botti</w:t>
+                <w:t xml:space="preserve">Shear effects on expanded graphite under uniaxial pressure: An in situ small angle neutron scattering study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Balima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lindner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Brulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 69, pp.355-360. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 74, pp.54-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.12.036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02313490v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear effects on expanded graphite under uniaxial pressure: An in situ small angle neutron scattering study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
+                <w:t xml:space="preserve">Pressure-Induced Selectivity for Probing Inner Tubes in Double- and Triple-Walled Carbon Nanotubes: A Resonance Raman Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. S. Alencar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lindner</w:t>
+                <w:t xml:space="preserve">A. R. Paschoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Brulet</w:t>
+                <w:t xml:space="preserve">P. T. C. Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. A. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.03.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118, pp.8153-8158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4126045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217509v1</w:t>
+                <w:t xml:space="preserve">hal-02313479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic transport in individual carbon nanotube bundles under pressure</w:t>
               </w:r>
@@ -6403,51 +6403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedjma Bendiab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 114, pp.143704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6494,90 +6494,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in situ small angle neutron scattering study of expanded graphite under a uniaxial stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Brulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lindner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 57, pp.460 - 469. </w:t>
@@ -6627,51 +6627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman activity of sp(3) carbon allotropes under pressure: A density functional theory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose A. Flores-Livas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauri Lehtovaara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6774,51 +6774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Structure of Cold Compressed Graphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Amsler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose A. Flores-Livas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauri Lehtovaara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7153,989 +7153,989 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two energy gaps in the tunneling-conductance spectra of the superconducting clathrate Ba8Si46</w:t>
+                <w:t xml:space="preserve">Laser-induced transformation of Li4C60 and Na4C60 polymers into metallic monomeric fulleride phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Noat</w:t>
+                <w:t xml:space="preserve">Mingguang Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Cren</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
+                <w:t xml:space="preserve">Thomas Wågberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Debontridder</w:t>
+                <w:t xml:space="preserve">Bertil Sundqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81, pp.104522. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 489 (1-3), pp.64-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.104522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466709v1</w:t>
+                <w:t xml:space="preserve">hal-04015261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced transformation of Li4C60 and Na4C60 polymers into metallic monomeric fulleride phases</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two energy gaps in the tunneling-conductance spectra of the superconducting clathrate Ba8Si46</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Wågberg</w:t>
+                <w:t xml:space="preserve">Yves Noat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertil Sundqvist</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+                <w:t xml:space="preserve">Tristan Cren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Debontridder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.02.009⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.104522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.104522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04015261v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of multigap superconductivity in tunneling spectroscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Individual Carbon Nanotube Transistor Tuned by High Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Roditchev</w:t>
+                <w:t xml:space="preserve">Christophe Caillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Sacks</w:t>
+                <w:t xml:space="preserve">Vincent Gouttenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.014531⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20, pp.3330-3335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201000398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00511270v1</w:t>
+                <w:t xml:space="preserve">hal-00534234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Individual Carbon Nanotube Transistor Tuned by High Pressure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Benoit</w:t>
+                <w:t xml:space="preserve">Signatures of multigap superconductivity in tunneling spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Noat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Debontridder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jourdain</w:t>
+                <w:t xml:space="preserve">Dimitri Roditchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Sacks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201000398⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.014531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.014531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00534234v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure phase transition in Rb6C60</w:t>
+                <w:t xml:space="preserve">Pressure-induced deformation of the C 60 fullerene in Rb 6 C 60 and Cs 6 C 60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Poloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Aquilanti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">M. Fernandez-Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Panfilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77, pp.205433. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (3), pp.035429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.205433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.035429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053912v1</w:t>
+                <w:t xml:space="preserve">hal-04015265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure behavior of CsC8 graphite intercalation compound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-pressure phase transition in Rb6C60</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Poloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rey</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">G. Aquilanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pascarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 77 (12), pp.125433. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.125433⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 77, pp.205433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.205433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00180769v1</w:t>
+                <w:t xml:space="preserve">hal-01053912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-induced deformation of the C 60 fullerene in Rb 6 C 60 and Cs 6 C 60</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High pressure behavior of CsC8 graphite intercalation compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. de Panfilis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">N. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77 (3), pp.035429. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (12), pp.125433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.035429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.125433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015265v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High pressure stability of Cs6C60</w:t>
               </w:r>
@@ -8249,480 +8249,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid structure of Rb-Hg alloys studied by neutron diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Phase Transition of Solid Bromine under High Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mizuno</w:t>
+                <w:t xml:space="preserve">H. Libotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Itami</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aquilanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pascarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.05.033⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.015501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373112v1</w:t>
+                <w:t xml:space="preserve">hal-02147573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Phase Transition of Solid Bromine under High Pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Pascarelli</w:t>
+                <w:t xml:space="preserve">Optimization of Paris-Edinburgh press cell assemblies for in situ monochromatic X-ray diffraction and X-ray absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Poloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.015501⟩</w:t>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (2), pp.223-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08957950601183553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147573v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Paris-Edinburgh press cell assemblies for in situ monochromatic X-ray diffraction and X-ray absorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid structure of Rb-Hg alloys studied by neutron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mizuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Itami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Morard</w:t>
+                <w:t xml:space="preserve">G. Ferlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mezouar</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean François Jal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 353 (32-40), pp.3022-3026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.05.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08957950601183553⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00613966v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman spectroscopy of open-ended Single Wall Carbon Nanotubes under pressure: effect of the pressure transmitting medium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedjma Bendiab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8805,1063 +8805,1063 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00232792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining extended x-ray absorption fine structure with numerical simulations for disordered systems.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe-Anthony Bopp</w:t>
+                <w:t xml:space="preserve">High-pressure properties of group IV clathrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/5/015⟩</w:t>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (3), pp.159-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08957950500319464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020224v1</w:t>
+                <w:t xml:space="preserve">hal-02320758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron studies on silicon clathrates: Highly stable nanostructured materials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 238, pp.163-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure properties of group IV clathrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Resonant Raman spectroscopy of single-wall carbon nanotubes under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedjma Bendiab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Aouizerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08957950500319464⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.035409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.035409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320758v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00232786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant Raman spectroscopy of single-wall carbon nanotubes under pressure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Combining extended x-ray absorption fine structure with numerical simulations for disordered systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Soetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-Anthony Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 72, pp.035409. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.S145-S157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.035409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/5/015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00232786v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quest for ion pairing in supercritical aqueous electrolytes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A new class of low compressibility materials : clathrates of silicon and related materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Jal</w:t>
+                <w:t xml:space="preserve">Patrice Mélinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Soetens</w:t>
+                <w:t xml:space="preserve">Xavier Blase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bopp</w:t>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Connetable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0167-7322(02)00087-9⟩</w:t>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (3-4), pp.539-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08957950212454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714345v1</w:t>
+                <w:t xml:space="preserve">hal-00715986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new class of low compressibility materials : clathrates of silicon and related materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The quest for ion pairing in supercritical aqueous electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Mélinon</w:t>
+                <w:t xml:space="preserve">J. F. Jal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Blase</w:t>
+                <w:t xml:space="preserve">J.-C. Soetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Tournus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Connetable</w:t>
+                <w:t xml:space="preserve">Philippe Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 101 (1-3), pp.127-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-7322(02)00087-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08957950212454⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715986v1</w:t>
+                <w:t xml:space="preserve">hal-00714345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational modes in silicon clathrate compounds : a key to understanding superconductivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure stability and low compressibility of intercalated cagelike materials: The case of silicon clathrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Reny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
+                <w:t xml:space="preserve">P. Mélinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Guyot</w:t>
+                <w:t xml:space="preserve">Damien Connétable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Masenelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Mélinon</w:t>
+                <w:t xml:space="preserve">X. Blase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 66 (1), 014532 (7 p.). </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 65 (5), pp.054109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.66.014532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.65.054109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717021v1</w:t>
+                <w:t xml:space="preserve">hal-03753325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure stability and low compressibility of intercalated cagelike materials: The case of silicon clathrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibrational modes in silicon clathrate compounds : a key to understanding superconductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mélinon</w:t>
+                <w:t xml:space="preserve">Edouard Reny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Connétable</w:t>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Blase</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Tournus</w:t>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mélinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 65 (5), pp.054109. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66 (1), 014532 (7 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.65.054109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.66.014532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753325v1</w:t>
+                <w:t xml:space="preserve">hal-00717021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single crystal EXAFS at high pressure</w:t>
               </w:r>
@@ -10007,51 +10007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Polian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Itié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10249,359 +10249,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of opto-electronic properties into single-walled carbon nanotubes by chromophore encapsulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Alencar</w:t>
+                <w:t xml:space="preserve">Ultra-fast Laser texturing : A New Approach for Deterministic Graphene Folds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Florencia Juarez-Saborio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Izard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Takeshi Saito</w:t>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Symposium on fundamental, structural and optical properties of 1D and 2D materials and their heterostructures", NT23 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Etienne Gaufres, Jun 2023, Arcachon (France), France</w:t>
+              <w:t xml:space="preserve">E-MRS 2023 Spring Meeting (Symposium L)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815703v1</w:t>
+                <w:t xml:space="preserve">hal-04692708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-fast Laser texturing : A New Approach for Deterministic Graphene Folds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Vialla</w:t>
+                <w:t xml:space="preserve">Tuning of opto-electronic properties into single-walled carbon nanotubes by chromophore encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alencar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jousselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Donnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Garrelie</w:t>
+                <w:t xml:space="preserve">Takeshi Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2023 Spring Meeting (Symposium L)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Strasboug, France</w:t>
+              <w:t xml:space="preserve">"Symposium on fundamental, structural and optical properties of 1D and 2D materials and their heterostructures", NT23 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etienne Gaufres, Jun 2023, Arcachon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692708v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dye confinement single walled carbon nanotubes to tune the opto-electronic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jousselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Advanced Materials for Sustainable Energy and Engineering (ICAMSEE2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Abdelhai RAHMANI, Nov 2023, Meknes, Morocco</w:t>
@@ -10643,51 +10643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-induced strain and doping in graphene layers probed by in-situ Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10764,51 +10764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10863,521 +10863,521 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eponges de carbone pour la dépollution par absorption de solvants et d’hydrocarbures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Le Floch</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ramos-Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFEC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Les Karellis, France</w:t>
+              <w:t xml:space="preserve">SCF Rhône-Alpes 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045212v1</w:t>
+                <w:t xml:space="preserve">hal-02045200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eponges de carbone pour la dépollution par absorption de solvants et d’hydrocarbures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ramos-Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF Rhône-Alpes 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">GFEC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045200v1</w:t>
+                <w:t xml:space="preserve">hal-02045212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant raman excitation profiles on individual carbon nanotubes of known absolute optical absorption spectra</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ Evolution of the porous Structure of expanded graphite under uniaxial pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan-Tinh Than</w:t>
+                <w:t xml:space="preserve">F Balima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pischedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Aberra Guebrou</w:t>
+                <w:t xml:space="preserve">A. Brulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAMSN 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Ha Long City, Vietnam</w:t>
+              <w:t xml:space="preserve">Carbon 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973340v1</w:t>
+                <w:t xml:space="preserve">hal-02045243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Evolution of the porous Structure of expanded graphite under uniaxial pressure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Le Floch</w:t>
+                <w:t xml:space="preserve">Resonant raman excitation profiles on individual carbon nanotubes of known absolute optical absorption spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Nam Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Blancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brulet</w:t>
+                <w:t xml:space="preserve">Xuan-Tinh Than</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Linder</w:t>
+                <w:t xml:space="preserve">Samuel Aberra Guebrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">IWAMSN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Ha Long City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045243v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11447,51 +11447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Santamaría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFEC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Carqueiranne, France</w:t>
@@ -11533,64 +11533,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depolluting carbon sponges for absorption of solvents or hydrocarbons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ramos-Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11645,90 +11645,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and characterization of materials obtained by pressing of vermiculite without binder addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11809,51 +11809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Jal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gueguen-Chaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11930,51 +11930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinert L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ramos-Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12023,273 +12023,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eponges absorbantes hydrophobes pour la dépollution</w:t>
+                <w:t xml:space="preserve">Eponges absorbantes pour la dépollution du pétrole et des huiles lourdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramos-Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Mousse, Axelera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045578v1</w:t>
+                <w:t xml:space="preserve">hal-02045512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eponges absorbantes pour la dépollution du pétrole et des huiles lourdes</w:t>
+                <w:t xml:space="preserve">Eponges absorbantes hydrophobes pour la dépollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Symposium Mousse, Axelera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045512v1</w:t>
+                <w:t xml:space="preserve">hal-02045578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12477,51 +12477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placida Rodriguez-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12629,51 +12629,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07076DD3"/>
+    <w:nsid w:val="2CFFC5C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12860,51 +12860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alfonso-san-miguel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3147-4116" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071554165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046254v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Galafassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rajaji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forestier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sousa Ara&#250;jo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR05331A" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05316736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Florencia Juarez Saborio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Claudel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c03221" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Markovits" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Contreras-Garc&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San Miguel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP00605H" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042390v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hellani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120267" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galafassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vialla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pischedda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diaf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San-Miguel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119447" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762978v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin N. Popov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Nam Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blancon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Levshov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.05.044" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguiar Sousa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon S. Ferreira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San-Miguel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alencar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c02819" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654908v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Miralaei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Debord" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio da Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac6039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163018v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Alencar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Aguiar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Ferreira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chambard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jousselme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.10.083" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203019v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y W Sun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G Papageorgiou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Humphreys" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Dunstan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Puech" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040578" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249488v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magnin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rondepierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Dunstan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.03.031" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimin Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schweins" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02321-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. R Amaral" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forestier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.09.029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590689v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Carter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Just" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.F. Bandtlow" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.L051002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273472v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Silva-Santos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Impellizzeri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acrisio Aguiar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dalverny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01374" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464181v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-021-02957-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254622v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Huran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Chen Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marques" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00903" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227682v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debord" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Euchner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pischedda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanfland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116824" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290141v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguiar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alencar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filho" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167352v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingming Shi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Shinmei" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP05942K" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311377v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Stolz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio D Silva-Santos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Cui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.07.068" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651267v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gard&#234;nia de Sousa Pinheiro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01898" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285721v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-0627-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087924v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201961036" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342377v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045563" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696984v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael S. Alencar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Torres-Dias" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5284" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290288v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Q. Neves" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Torres-Dias" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. F. Andrade" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.01.084" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295210v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao C. Torres-Dias" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F. T. Cerqueira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L. Marques" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.07.036" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611975v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pinheiro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02981" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289392v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Barros" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Sousa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Terrones" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meunier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03187" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289394v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. A. Saboia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.024002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963047v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F.T. Cerqueira" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.09.044" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692100v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morales" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.104507" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376602v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M.M. Ramos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.059" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X109FWQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365923v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.075430" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303903v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03263j" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692125v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Blancon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.134103" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289448v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Flores-Livas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07962d" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984822v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adessi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305604v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Cambre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Wenseleers" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.08.032" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307266v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legrand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908168" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937885v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.05.061" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBDZP8C1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313479v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Paschoal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. C. Freire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Kim" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4126045" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309827v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yao" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabarino" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/36/365302" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093129v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N Nguyen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mirabel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.09.001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H54VPBWV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313490v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alexandre Lopes Marques" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.12.036" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217509v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Brulet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.03.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TB81VRK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880875v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Bendiab" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4824544" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814655v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.02.019" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1581F1TB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00739054v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Lehtovaara" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Amsler" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Goedecker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pailhes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.155428" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00781217v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.065501" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015252v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayari" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F&#233;ret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiraud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2011.601602" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818286v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncharal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl201243c" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466709v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cren" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debontridder" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.104522" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015261v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingguang Yao" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W&#229;gberg" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sundqvist" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.02.009" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XFQNDZ2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511270v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Roditchev" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sacks" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.014531" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534234v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caillier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouttenoire" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Benoit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201000398" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9HTMDF2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053912v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poloni" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aquilanti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascarelli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.205433" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180769v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125433" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015265v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez-Serra" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Panfilis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.035429" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340987v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Poloni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marivi Fernandez-Serra" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakura Pascarelli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125413" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373112v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mizuno" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Itami" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferlat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Jal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.05.033" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQNBMG05-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147573v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Libotte" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.015501" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613966v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950601183553" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232792v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aouizerat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200541364" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GGGJRP8F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020224v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferlat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soetens" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Anthony Bopp" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/5/015" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021504v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournus" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.040" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPBPJLBX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320758v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950500319464" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232786v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.035409" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714345v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Jal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Soetens" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bopp" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(02)00087-9" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGQRCMCG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715986v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournus" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Connetable" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950212454" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717021v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Reny" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.014532" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753325v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Blase" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.054109" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147598v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellicer-Porres" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Segura" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iti&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950008202574" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147666v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.48.8683" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692582v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Florencia Juarez-Saborio" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815703v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Izard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Saito" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692708v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815673v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Izard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Aznar" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879194v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879168v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kalb&#225;&#269;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045212v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramos-Canut" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045200v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973340v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Tinh Than" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Aberra Guebrou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045243v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Balima" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brulet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Linder" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045482v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stolz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gonz&#225;lez Arias" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santamar&#237;a" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanco" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046135v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Soneda" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046324v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-N. Nguyen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balima" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626330v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314086926" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02150767v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltz" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinert L." TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chaudet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045578v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045512v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263424v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauginie" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187773v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rey" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Munoz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placida Rodriguez-Hernandez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alfonso-san-miguel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3147-4116" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071554165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046254v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Galafassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rajaji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forestier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sousa Ara&#250;jo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR05331A" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05316736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Florencia Juarez Saborio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Claudel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c03221" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042390v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hellani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120267" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384278v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Markovits" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Contreras-Garc&#237;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San Miguel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP00605H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galafassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vialla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pischedda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diaf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San-Miguel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119447" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762978v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin N. Popov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Nam Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blancon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Levshov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.05.044" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguiar Sousa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon S. Ferreira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San-Miguel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alencar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c02819" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654908v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Miralaei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Debord" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio da Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac6039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguiar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alencar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02044" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingming Shi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Shinmei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP05942K" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203019v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y W Sun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G Papageorgiou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Humphreys" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Dunstan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Puech" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040578" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249488v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magnin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rondepierre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Dunstan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.03.031" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264208v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimin Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schweins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02321-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355812v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. R Amaral" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forestier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.09.029" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590689v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Carter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Just" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.F. Bandtlow" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.L051002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273472v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Silva-Santos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Impellizzeri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acrisio Aguiar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dalverny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01374" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227682v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debord" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Euchner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pischedda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanfland" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116824" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464181v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-021-02957-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254622v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Huran" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Chen Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00903" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311377v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Stolz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio D Silva-Santos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Cui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.07.068" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Alencar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Aguiar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Ferreira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chambard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jousselme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.10.083" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651267v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gard&#234;nia de Sousa Pinheiro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01898" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285721v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-0627-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087924v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201961036" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696984v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael S. Alencar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Torres-Dias" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5284" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Q. Neves" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Torres-Dias" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. F. Andrade" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.01.084" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342377v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045563" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611975v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pinheiro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02981" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289392v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Barros" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Sousa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Terrones" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meunier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03187" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963047v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao C. Torres-Dias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F.T. Cerqueira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.09.044" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289394v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. A. Saboia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.024002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295210v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F. T. Cerqueira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L. Marques" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.07.036" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365923v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.075430" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376602v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M.M. Ramos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.059" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X109FWQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303903v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03263j" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692125v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Blancon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.134103" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289448v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Flores-Livas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07962d" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984822v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adessi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692100v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morales" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.104507" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307266v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908168" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937885v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.05.061" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBDZP8C1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305604v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Cambre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Wenseleers" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.08.032" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313490v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alexandre Lopes Marques" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.12.036" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309827v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yao" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabarino" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/36/365302" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093129v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N Nguyen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mirabel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.09.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H54VPBWV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217509v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Brulet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.03.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TB81VRK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313479v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Paschoal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. C. Freire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Kim" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4126045" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880875v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Bendiab" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4824544" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814655v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.02.019" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1581F1TB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00739054v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Lehtovaara" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Amsler" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Goedecker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pailhes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.155428" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00781217v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.065501" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015252v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayari" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F&#233;ret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiraud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2011.601602" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818286v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncharal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl201243c" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015261v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingguang Yao" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W&#229;gberg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sundqvist" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.02.009" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XFQNDZ2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466709v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cren" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debontridder" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.104522" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534234v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caillier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouttenoire" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Benoit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201000398" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9HTMDF2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511270v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Roditchev" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sacks" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.014531" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015265v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poloni" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez-Serra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Panfilis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.035429" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053912v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aquilanti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascarelli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.205433" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180769v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125433" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340987v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Poloni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marivi Fernandez-Serra" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakura Pascarelli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125413" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147573v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Libotte" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.015501" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613966v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950601183553" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373112v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mizuno" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Itami" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferlat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Jal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.05.033" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQNBMG05-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232792v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aouizerat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200541364" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GGGJRP8F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320758v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950500319464" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021504v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournus" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.040" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPBPJLBX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232786v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.035409" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020224v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferlat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soetens" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Anthony Bopp" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/5/015" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715986v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournus" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Connetable" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950212454" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714345v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Jal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Soetens" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bopp" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(02)00087-9" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGQRCMCG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753325v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Blase" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.054109" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717021v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Reny" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.014532" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147598v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellicer-Porres" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Segura" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iti&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950008202574" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147666v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.48.8683" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692582v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Florencia Juarez-Saborio" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692708v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815703v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Izard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Saito" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815673v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Izard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Aznar" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879194v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879168v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kalb&#225;&#269;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045200v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramos-Canut" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045212v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045243v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Balima" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brulet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Linder" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973340v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Tinh Than" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Aberra Guebrou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045482v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stolz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gonz&#225;lez Arias" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santamar&#237;a" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanco" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046135v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Soneda" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046324v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-N. Nguyen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balima" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626330v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314086926" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02150767v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltz" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinert L." TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chaudet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045512v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045578v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263424v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauginie" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187773v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rey" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Munoz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placida Rodriguez-Hernandez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>