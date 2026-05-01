--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -449,295 +449,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-05316736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biaxial strain effect in the room temperature formation of 2D diamond from graphene stacks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural transitions at the bilayer graphene–methanol interface from ab initio molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Hellani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Forestier</w:t>
+                <w:t xml:space="preserve">Flavio Siro Brigiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio Siro Brigiano</w:t>
+                <w:t xml:space="preserve">Thomas Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Markovits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Contreras-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120267⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (19), pp.10153-10165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5CP00605H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042390v1</w:t>
+                <w:t xml:space="preserve">hal-05384278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural transitions at the bilayer graphene–methanol interface from ab initio molecular dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Biaxial strain effect in the room temperature formation of 2D diamond from graphene stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rajaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Galafassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Siro Brigiano</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (19), pp.10153-10165. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 239, pp.120267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5CP00605H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384278v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible Raman D-band changes: A new probe into the pressure-induced collapse of carbon nanotubes</w:t>
               </w:r>
@@ -1249,1087 +1249,1087 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flat-to-Flat Polymerization of Single-Walled Carbon Nanotubes under High Pressure Mediated by Carbon Chain Encapsulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical properties of graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aguiar</w:t>
+                <w:t xml:space="preserve">Y W Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Alencar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
+                <w:t xml:space="preserve">D G Papageorgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Filho</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C J Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D J Dunstan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c02044⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0040578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290141v1</w:t>
+                <w:t xml:space="preserve">hal-03203019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halogen molecular modifications at high pressure: the case of iodine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collapse phase diagram of carbon nanotubes with arbitrary number of walls. Collapse modes and macroscopic analog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Botti</w:t>
+                <w:t xml:space="preserve">Y. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Marques</w:t>
+                <w:t xml:space="preserve">F. Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toru Shinmei</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W. Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Dunstan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP05942K⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178, pp.552-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167352v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of graphene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscale Coal Deformation and Alteration of Porosity and Pore Orientation Under Uniaxial Compression: An In Situ SANS Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D G Papageorgiou</w:t>
+                <w:t xml:space="preserve">Rui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C J Humphreys</w:t>
+                <w:t xml:space="preserve">Shimin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D J Dunstan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Puech</w:t>
+                <w:t xml:space="preserve">Ralf Schweins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0040578⟩</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54, pp.3593-3608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-020-02321-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203019v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse phase diagram of carbon nanotubes with arbitrary number of walls. Collapse modes and macroscopic analog</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delamination of multilayer graphene stacks from its substrate through wrinkle formation under high pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.R. R Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Magnin</w:t>
+                <w:t xml:space="preserve">A. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rondepierre</w:t>
+                <w:t xml:space="preserve">A. Piednoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Galafassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Cui</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Colin Bousige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 178, pp.552-562. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.03.031⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 185, pp.242-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249488v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Coal Deformation and Alteration of Porosity and Pore Orientation Under Uniaxial Compression: An In Situ SANS Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Softening of the Euler Buckling Criterion under Discretization of Compliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Dunstan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Zhang</w:t>
+                <w:t xml:space="preserve">W. Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shimin Liu</w:t>
+                <w:t xml:space="preserve">O.F. Bandtlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-020-02321-x⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (5), pp.L051002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.L051002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264208v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delamination of multilayer graphene stacks from its substrate through wrinkle formation under high pressures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Pressure in Boron Nitride Nanotubes for Kirigami Nanoribbon Elaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Silva-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.R. R Amaral</w:t>
+                <w:t xml:space="preserve">Anthony Impellizzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Forestier</w:t>
+                <w:t xml:space="preserve">Acrisio Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Piednoir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Galafassi</w:t>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Bousige</w:t>
+                <w:t xml:space="preserve">Charline Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 185, pp.242-251. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (21), pp.11440-11453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.09.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355812v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softening of the Euler Buckling Criterion under Discretization of Compliance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flat-to-Flat Polymerization of Single-Walled Carbon Nanotubes under High Pressure Mediated by Carbon Chain Encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon S. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.J. Carter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D.J. Dunstan</w:t>
+                <w:t xml:space="preserve">A. Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Just</w:t>
+                <w:t xml:space="preserve">R. Alencar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.F. Bandtlow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
+                <w:t xml:space="preserve">A. Filho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (5), pp.L051002. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (23), pp.12857-12869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.L051002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c02044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590689v1</w:t>
+                <w:t xml:space="preserve">hal-03290141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Pressure in Boron Nitride Nanotubes for Kirigami Nanoribbon Elaboration</w:t>
+                <w:t xml:space="preserve">Halogen molecular modifications at high pressure: the case of iodine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio Silva-Santos</w:t>
+                <w:t xml:space="preserve">Jingming Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Impellizzeri</w:t>
+                <w:t xml:space="preserve">Emiliano Fonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acrisio Aguiar</w:t>
+                <w:t xml:space="preserve">Silvana Botti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Journet</w:t>
+                <w:t xml:space="preserve">Miguel Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Dalverny</w:t>
+                <w:t xml:space="preserve">Toru Shinmei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (21), pp.11440-11453. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (5), pp.3321-3326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0CP05942K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273472v1</w:t>
+                <w:t xml:space="preserve">hal-03167352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isostructural phase transition by point defect reorganization in the binary type-I clathrate Ba7.5Si45</w:t>
               </w:r>
@@ -2566,51 +2566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai-Chen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (20), pp.4972-4979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2644,90 +2644,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superior carbon nanotube stability by molecular filling:a single-chirality study at extreme pressures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio D Silva-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingming Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenwen Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2938,51 +2938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gardênia de Sousa Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3284,51 +3284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman scattering studies of graphene under high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael S. Alencar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3656,51 +3656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biaxial Strain Transfer in Supported Graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3918,325 +3918,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-induced radial collapse in few-wall carbon nanotubes: A combined theoretical and experimental study</w:t>
+                <w:t xml:space="preserve">Atomic-layered MoS2 on SiO2 under high pressure: Bimodal adhesion and biaxial strain effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael S. Alencar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraao C. Torres-Dias</w:t>
+                <w:t xml:space="preserve">K. D. A. Saboia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago F.T. Cerqueira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvana Botti</w:t>
+                <w:t xml:space="preserve">G. Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 125, pp.429-436. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.024002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.09.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.024002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963047v1</w:t>
+                <w:t xml:space="preserve">hal-02289394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-layered MoS2 on SiO2 under high pressure: Bimodal adhesion and biaxial strain effects</w:t>
+                <w:t xml:space="preserve">Pressure-induced radial collapse in few-wall carbon nanotubes: A combined theoretical and experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael S. Alencar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenwen Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. D. A. Saboia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Machon</w:t>
+                <w:t xml:space="preserve">Abraao C. Torres-Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Montagnac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Meunier</w:t>
+                <w:t xml:space="preserve">Tiago F.T. Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Botti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1, pp.024002. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125, pp.429-436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.024002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.09.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289394v1</w:t>
+                <w:t xml:space="preserve">hal-01963047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From mesoscale to nanoscale mechanics in single-wall carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraao C. Torres-Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago F. T. Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4244,51 +4244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenwen Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A. L. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Botti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 123, pp.145-150. </w:t>
@@ -4632,51 +4632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenwen Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago F. T. Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Botti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A. L. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4870,51 +4870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of new phases in the Ba-Si phase diagram under high pressure using ab initio structural search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingming Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenwen Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4922,51 +4922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose A. Flores-Livas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Botti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18, pp.8108-8114. </w:t>
@@ -5043,51 +5043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Adessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago F.T. Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5548,51 +5548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirality-dependent mechanical response of empty and water-filled single-wall carbon nanotubes at high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraao C. Torres-Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofie Cambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5672,274 +5672,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density-functional tight-binding study of the collapse of carbon nanotubes under hydrostatic pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvana Botti</w:t>
+                <w:t xml:space="preserve">High pressure study of Li-doped fullerides, LixC60 (x=4,12), by x-ray diffraction and Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Pischedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gabarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Alexandre Lopes Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.12.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.365302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/36/365302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02313490v1</w:t>
+                <w:t xml:space="preserve">hal-02309827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure study of Li-doped fullerides, LixC60 (x=4,12), by x-ray diffraction and Raman spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Debord</w:t>
+                <w:t xml:space="preserve">Density-functional tight-binding study of the collapse of carbon nanotubes under hydrostatic pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago F. T. Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Botti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gabarino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
+                <w:t xml:space="preserve">Miguel Alexandre Lopes Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26, pp.365302. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69, pp.355-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/36/365302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309827v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and characterization of materials obtained by pressing of vermiculite without binder addition</w:t>
               </w:r>
@@ -6403,51 +6403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedjma Bendiab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 114, pp.143704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7344,51 +7344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Debontridder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7433,709 +7433,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Individual Carbon Nanotube Transistor Tuned by High Pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signatures of multigap superconductivity in tunneling spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Noat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Debontridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Caillier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Ayari</w:t>
+                <w:t xml:space="preserve">Dimitri Roditchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gouttenoire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jourdain</w:t>
+                <w:t xml:space="preserve">W. Sacks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201000398⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.014531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.014531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00534234v1</w:t>
+                <w:t xml:space="preserve">hal-00511270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of multigap superconductivity in tunneling spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Debontridder</w:t>
+                <w:t xml:space="preserve">An Individual Carbon Nanotube Transistor Tuned by High Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Caillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gouttenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Roditchev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Sacks</w:t>
+                <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20, pp.3330-3335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201000398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.014531⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00511270v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-induced deformation of the C 60 fullerene in Rb 6 C 60 and Cs 6 C 60</w:t>
+                <w:t xml:space="preserve">High-pressure phase transition in Rb6C60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Poloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fernandez-Serra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+                <w:t xml:space="preserve">G. Aquilanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. de Panfilis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+                <w:t xml:space="preserve">S. Pascarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77 (3), pp.035429. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.205433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.035429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.205433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015265v1</w:t>
+                <w:t xml:space="preserve">hal-01053912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure phase transition in Rb6C60</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High pressure behavior of CsC8 graphite intercalation compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Aquilanti</w:t>
+                <w:t xml:space="preserve">N. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Pascarelli</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 77, pp.205433. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.205433⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 77 (12), pp.125433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.125433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053912v1</w:t>
+                <w:t xml:space="preserve">hal-00180769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure behavior of CsC8 graphite intercalation compound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure-induced deformation of the C 60 fullerene in Rb 6 C 60 and Cs 6 C 60</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Poloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fernandez-Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rey</w:t>
+                <w:t xml:space="preserve">S. de Panfilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77 (12), pp.125433. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (3), pp.035429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.125433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.035429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180769v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High pressure stability of Cs6C60</w:t>
               </w:r>
@@ -8294,64 +8294,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Libotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aquilanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pascarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 99 (1), </w:t>
@@ -8415,51 +8415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Poloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8562,51 +8562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Itami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ferlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Jal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8614,325 +8614,313 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 353 (32-40), pp.3022-3026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman spectroscopy of open-ended Single Wall Carbon Nanotubes under pressure: effect of the pressure transmitting medium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedjma Bendiab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Aouizerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Sauvajol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 243 (3), pp.690-699. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200541364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.200541364⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00232792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-pressure properties of group IV clathrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Pressure Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (3), pp.159-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08957950500319464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron studies on silicon clathrates: Highly stable nanostructured materials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8941,1172 +8929,1172 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 238, pp.163-166. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.06.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.06.040⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant Raman spectroscopy of single-wall carbon nanotubes under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedjma Bendiab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Merlen</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anna Aouizerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72, pp.035409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.035409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00232786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining extended x-ray absorption fine structure with numerical simulations for disordered systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ferlat</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Soetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Anthony Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17, pp.S145-S157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/17/5/015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new class of low compressibility materials : clathrates of silicon and related materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The quest for ion pairing in supercritical aqueous electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Jal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Mélinon</w:t>
+                <w:t xml:space="preserve">J.-C. Soetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Blase</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Connetable</w:t>
+                <w:t xml:space="preserve">Philippe Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08957950212454⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 101 (1-3), pp.127-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-7322(02)00087-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715986v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quest for ion pairing in supercritical aqueous electrolytes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A new class of low compressibility materials : clathrates of silicon and related materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mélinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Jal</w:t>
+                <w:t xml:space="preserve">Xavier Blase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Soetens</w:t>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bopp</w:t>
+                <w:t xml:space="preserve">Damien Connetable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 101 (1-3), pp.127-136. </w:t>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (3-4), pp.539-544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-7322(02)00087-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08957950212454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00714345v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure stability and low compressibility of intercalated cagelike materials: The case of silicon clathrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. San-Miguel</w:t>
+                <w:t xml:space="preserve">Vibrational modes in silicon clathrate compounds : a key to understanding superconductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Reny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mélinon</w:t>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Connétable</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Tournus</w:t>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mélinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.65.054109⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66 (1), 014532 (7 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.66.014532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753325v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational modes in silicon clathrate compounds : a key to understanding superconductivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure stability and low compressibility of intercalated cagelike materials: The case of silicon clathrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mélinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Reny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
+                <w:t xml:space="preserve">Damien Connétable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Guyot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Mélinon</w:t>
+                <w:t xml:space="preserve">X. Blase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.66.014532⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 65 (5), pp.054109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.65.054109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717021v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single crystal EXAFS at high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pellicer-Porres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pellicer-Porres</w:t>
+                <w:t xml:space="preserve">A. Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Segura</w:t>
+                <w:t xml:space="preserve">J. Itié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Polian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Pressure Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 19 (1-6), pp.335-340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08957950008202574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZnTe at high pressure: X-ray-absorption spectroscopy and x-ray-diffraction studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Polian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Itié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 48 (12), pp.8683-8693. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.48.8683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10116,578 +10104,578 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic Graphene Folds Through Ultra-Fast Laser Nano-texturing : A new approach to Graphene Origami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Florencia Juarez-Saborio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Florencia Juarez-Saborio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Vialla</w:t>
+                <w:t xml:space="preserve">Vincent Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2024 Spring Meeting (symposium H)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-fast Laser texturing : A New Approach for Deterministic Graphene Folds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Florencia Juarez-Saborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2023 Spring Meeting (Symposium L)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of opto-electronic properties into single-walled carbon nanotubes by chromophore encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Alencar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Izard</w:t>
+                <w:t xml:space="preserve">Bruno Jousselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Jousselme</w:t>
+                <w:t xml:space="preserve">Stéphane Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Symposium on fundamental, structural and optical properties of 1D and 2D materials and their heterostructures", NT23 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Etienne Gaufres, Jun 2023, Arcachon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dye confinement single walled carbon nanotubes to tune the opto-electronic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Izard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raymond Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jousselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Advanced Materials for Sustainable Energy and Engineering (ICAMSEE2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Abdelhai RAHMANI, Nov 2023, Meknes, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-induced strain and doping in graphene layers probed by in-situ Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10702,198 +10690,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Murol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezo-doping of bilayer graphene and mechanical layer decoupling: an in-situ Raman spectroscopy of 12 C/ 13 C bilayer graphene at high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kalbáč</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HeteroNanoCarb2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Benasque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eponges de carbone pour la dépollution par absorption de solvants et d’hydrocarbures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10902,123 +10890,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramos-Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF Rhône-Alpes 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eponges de carbone pour la dépollution par absorption de solvants et d’hydrocarbures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11027,248 +11015,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramos-Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFEC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ Evolution of the porous Structure of expanded graphite under uniaxial pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Balima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pischedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Balima</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Le Floch</w:t>
+                <w:t xml:space="preserve">A. Brulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant raman excitation profiles on individual carbon nanotubes of known absolute optical absorption spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11277,101 +11265,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy-Nam Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Blancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Tinh Than</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Aberra Guebrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAMSN 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Ha Long City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11381,1040 +11369,1040 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôt de feuillets de graphène au sein d’éponges de carbone par électrophorèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Stolz</w:t>
+                <w:t xml:space="preserve">Z. González Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. González Arias</w:t>
+                <w:t xml:space="preserve">R. Santamaría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFEC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depolluting carbon sponges for absorption of solvents or hydrocarbons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ramos-Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Soneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CESEP’2015 (6th International Conference on Carbon for Energy Storage/Conversion and Environment Protection)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and characterization of materials obtained by pressing of vermiculite without binder addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-N. Nguyen</w:t>
+                <w:t xml:space="preserve">F. Balima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euroclay 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Bravais: a major human contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Luneau</w:t>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+                <w:t xml:space="preserve">Jean-François Jal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gueguen-Chaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII IUCr Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Montreal, Canada. Acta Crystallographica Section A, 70 (a1), pp.C1307-C1307, 2014, Abstracts of the XXIII IUCr Congress. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S2053273314086926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eponges absorbantes pour la dépollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Soltz</w:t>
+                <w:t xml:space="preserve">Reinert L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramos-Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eponges absorbantes pour la dépollution du pétrole et des huiles lourdes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
+                <w:t xml:space="preserve">Eponges absorbantes hydrophobes pour la dépollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Symposium Mousse, Axelera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045512v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eponges absorbantes hydrophobes pour la dépollution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
+                <w:t xml:space="preserve">Eponges absorbantes pour la dépollution du pétrole et des huiles lourdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramos-Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Mousse, Axelera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045578v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examples of the use in Education of historical Physics Instruments at secondary School and University Level in France supported by ASEISTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Khantine-Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauginie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elizabeth Cavicchi Petre Heering. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Scientific Instruments in Contemporary Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, pp.122-138, 2022, 978-90-04-49966-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12424,144 +12412,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-principles study of lithium-doped carbon clathrates under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rey</w:t>
+                <w:t xml:space="preserve">Alfonso Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfonso Munoz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Placida Rodriguez-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId432"/>
+      <w:footerReference w:type="default" r:id="rId431"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12629,51 +12617,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CFFC5C3"/>
+    <w:nsid w:val="3B9AE517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12860,51 +12848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alfonso-san-miguel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3147-4116" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071554165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046254v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Galafassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rajaji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forestier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sousa Ara&#250;jo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR05331A" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05316736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Florencia Juarez Saborio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Claudel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c03221" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042390v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hellani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120267" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384278v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Markovits" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Contreras-Garc&#237;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San Miguel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP00605H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galafassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vialla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pischedda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diaf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San-Miguel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119447" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762978v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin N. Popov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Nam Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blancon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Levshov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.05.044" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguiar Sousa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon S. Ferreira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San-Miguel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alencar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c02819" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654908v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Miralaei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Debord" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio da Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac6039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguiar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alencar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02044" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingming Shi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Shinmei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP05942K" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203019v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y W Sun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G Papageorgiou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Humphreys" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Dunstan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Puech" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040578" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249488v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magnin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rondepierre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Dunstan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.03.031" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264208v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimin Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schweins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02321-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355812v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. R Amaral" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forestier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.09.029" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590689v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Carter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Just" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.F. Bandtlow" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.L051002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273472v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Silva-Santos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Impellizzeri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acrisio Aguiar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dalverny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01374" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227682v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debord" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Euchner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pischedda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanfland" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116824" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464181v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-021-02957-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254622v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Huran" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Chen Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00903" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311377v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Stolz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio D Silva-Santos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Cui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.07.068" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Alencar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Aguiar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Ferreira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chambard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jousselme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.10.083" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651267v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gard&#234;nia de Sousa Pinheiro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01898" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285721v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-0627-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087924v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201961036" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696984v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael S. Alencar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Torres-Dias" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5284" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Q. Neves" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Torres-Dias" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. F. Andrade" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.01.084" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342377v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045563" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611975v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pinheiro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02981" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289392v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Barros" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Sousa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Terrones" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meunier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03187" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963047v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao C. Torres-Dias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F.T. Cerqueira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.09.044" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289394v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. A. Saboia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.024002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295210v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F. T. Cerqueira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L. Marques" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.07.036" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365923v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.075430" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376602v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M.M. Ramos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.059" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X109FWQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303903v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03263j" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692125v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Blancon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.134103" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289448v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Flores-Livas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07962d" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984822v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adessi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692100v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morales" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.104507" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307266v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908168" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937885v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.05.061" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBDZP8C1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305604v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Cambre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Wenseleers" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.08.032" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313490v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alexandre Lopes Marques" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.12.036" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309827v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yao" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabarino" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/36/365302" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093129v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N Nguyen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mirabel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.09.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H54VPBWV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217509v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Brulet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.03.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TB81VRK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313479v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Paschoal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. C. Freire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Kim" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4126045" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880875v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Bendiab" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4824544" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814655v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.02.019" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1581F1TB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00739054v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Lehtovaara" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Amsler" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Goedecker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pailhes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.155428" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00781217v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.065501" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015252v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayari" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F&#233;ret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiraud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2011.601602" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818286v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncharal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl201243c" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015261v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingguang Yao" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W&#229;gberg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sundqvist" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.02.009" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XFQNDZ2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466709v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cren" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debontridder" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.104522" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534234v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caillier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouttenoire" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Benoit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201000398" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9HTMDF2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511270v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Roditchev" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sacks" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.014531" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015265v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poloni" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez-Serra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Panfilis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.035429" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053912v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aquilanti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascarelli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.205433" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180769v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125433" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340987v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Poloni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marivi Fernandez-Serra" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakura Pascarelli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125413" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147573v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Libotte" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.015501" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613966v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950601183553" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373112v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mizuno" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Itami" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferlat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Jal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.05.033" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQNBMG05-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232792v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aouizerat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200541364" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GGGJRP8F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320758v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950500319464" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021504v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournus" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.040" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPBPJLBX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232786v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.035409" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020224v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferlat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soetens" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Anthony Bopp" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/5/015" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715986v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournus" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Connetable" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950212454" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714345v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Jal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Soetens" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bopp" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(02)00087-9" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGQRCMCG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753325v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Blase" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.054109" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717021v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Reny" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.014532" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147598v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellicer-Porres" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Segura" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iti&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950008202574" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147666v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.48.8683" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692582v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Florencia Juarez-Saborio" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692708v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815703v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Izard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Saito" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815673v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Izard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Aznar" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879194v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879168v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kalb&#225;&#269;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045200v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramos-Canut" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045212v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045243v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Balima" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brulet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Linder" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973340v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Tinh Than" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Aberra Guebrou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045482v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stolz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gonz&#225;lez Arias" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santamar&#237;a" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanco" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046135v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Soneda" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046324v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-N. Nguyen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balima" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626330v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314086926" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02150767v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltz" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinert L." TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chaudet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045512v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045578v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263424v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauginie" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187773v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rey" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Munoz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placida Rodriguez-Hernandez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alfonso-san-miguel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3147-4116" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071554165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046254v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Galafassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rajaji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forestier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sousa Ara&#250;jo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR05331A" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05316736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Florencia Juarez Saborio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Claudel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c03221" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Markovits" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Contreras-Garc&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San Miguel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP00605H" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042390v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hellani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120267" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galafassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vialla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pischedda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diaf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San-Miguel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119447" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762978v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin N. Popov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Nam Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blancon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Levshov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.05.044" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguiar Sousa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon S. Ferreira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San-Miguel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alencar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c02819" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654908v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Miralaei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Debord" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio da Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac6039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203019v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y W Sun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G Papageorgiou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Humphreys" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Dunstan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Puech" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040578" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249488v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magnin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rondepierre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Dunstan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.03.031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264208v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimin Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schweins" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02321-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355812v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. R Amaral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forestier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.09.029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Carter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Just" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.F. Bandtlow" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.L051002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Silva-Santos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Impellizzeri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acrisio Aguiar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dalverny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01374" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290141v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguiar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alencar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filho" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02044" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167352v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingming Shi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marques" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Shinmei" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP05942K" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227682v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debord" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Euchner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pischedda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanfland" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116824" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464181v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-021-02957-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254622v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Huran" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Chen Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00903" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311377v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Stolz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio D Silva-Santos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Cui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.07.068" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Alencar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Aguiar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Ferreira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chambard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jousselme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.10.083" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651267v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gard&#234;nia de Sousa Pinheiro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01898" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285721v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-0627-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087924v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201961036" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696984v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael S. Alencar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Torres-Dias" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5284" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Q. Neves" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Torres-Dias" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. F. Andrade" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.01.084" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342377v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045563" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611975v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pinheiro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02981" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289392v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Barros" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Sousa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Terrones" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meunier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03187" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289394v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. A. Saboia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.024002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963047v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao C. Torres-Dias" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F.T. Cerqueira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.09.044" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295210v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F. T. Cerqueira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L. Marques" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.07.036" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365923v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.075430" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376602v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M.M. Ramos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.059" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X109FWQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303903v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03263j" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692125v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Blancon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.134103" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289448v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Flores-Livas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07962d" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984822v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adessi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692100v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morales" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.104507" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307266v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908168" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937885v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.05.061" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBDZP8C1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305604v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Cambre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Wenseleers" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.08.032" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309827v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yao" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabarino" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/36/365302" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313490v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alexandre Lopes Marques" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.12.036" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093129v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N Nguyen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mirabel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.09.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H54VPBWV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217509v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Brulet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.03.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TB81VRK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313479v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Paschoal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. C. Freire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Kim" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4126045" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880875v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Bendiab" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4824544" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814655v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.02.019" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1581F1TB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00739054v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Lehtovaara" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Amsler" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Goedecker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pailhes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.155428" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00781217v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.065501" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015252v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayari" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F&#233;ret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiraud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2011.601602" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818286v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncharal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl201243c" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015261v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingguang Yao" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W&#229;gberg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sundqvist" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.02.009" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XFQNDZ2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466709v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cren" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debontridder" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.104522" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511270v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Roditchev" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sacks" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.014531" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534234v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caillier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouttenoire" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Benoit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201000398" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9HTMDF2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053912v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poloni" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aquilanti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascarelli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.205433" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180769v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125433" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015265v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez-Serra" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Panfilis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.035429" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340987v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Poloni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marivi Fernandez-Serra" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakura Pascarelli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125413" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147573v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Libotte" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.015501" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613966v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950601183553" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373112v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mizuno" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Itami" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferlat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Jal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.05.033" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232792v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aouizerat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200541364" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GGGJRP8F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320758v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950500319464" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021504v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournus" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.040" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPBPJLBX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232786v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.035409" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020224v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferlat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soetens" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Anthony Bopp" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/5/015" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714345v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Jal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Soetens" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bopp" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(02)00087-9" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGQRCMCG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715986v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournus" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Connetable" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950212454" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717021v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Reny" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.014532" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753325v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Blase" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.054109" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147598v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellicer-Porres" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Segura" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iti&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950008202574" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147666v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.48.8683" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692582v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Florencia Juarez-Saborio" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692708v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815703v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Izard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Saito" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815673v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Izard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Aznar" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879194v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879168v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kalb&#225;&#269;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045200v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramos-Canut" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045212v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045243v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Balima" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brulet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Linder" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973340v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Tinh Than" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Aberra Guebrou" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045482v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stolz" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gonz&#225;lez Arias" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santamar&#237;a" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanco" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046135v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Soneda" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046324v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-N. Nguyen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balima" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626330v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314086926" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02150767v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltz" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinert L." TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chaudet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045578v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045512v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263424v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauginie" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187773v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rey" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Munoz" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placida Rodriguez-Hernandez" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>