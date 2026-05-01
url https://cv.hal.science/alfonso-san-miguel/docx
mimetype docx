--- v2 (2026-05-01)
+++ v3 (2026-05-01)
@@ -449,295 +449,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-05316736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural transitions at the bilayer graphene–methanol interface from ab initio molecular dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biaxial strain effect in the room temperature formation of 2D diamond from graphene stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rajaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Galafassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Flavio Siro Brigiano</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5CP00605H⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 239, pp.120267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384278v1</w:t>
+                <w:t xml:space="preserve">hal-05042390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biaxial strain effect in the room temperature formation of 2D diamond from graphene stacks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Galafassi</w:t>
+                <w:t xml:space="preserve">Structural transitions at the bilayer graphene–methanol interface from ab initio molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Siro Brigiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Markovits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Contreras-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Hellani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Flavio Siro Brigiano</w:t>
+                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 239, pp.120267. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (19), pp.10153-10165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5CP00605H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042390v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible Raman D-band changes: A new probe into the pressure-induced collapse of carbon nanotubes</w:t>
               </w:r>
@@ -1249,1485 +1249,1485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of graphene</w:t>
+                <w:t xml:space="preserve">Isostructural phase transition by point defect reorganization in the binary type-I clathrate Ba7.5Si45</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y W Sun</w:t>
+                <w:t xml:space="preserve">Régis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D G Papageorgiou</w:t>
+                <w:t xml:space="preserve">Holger Euchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C J Humphreys</w:t>
+                <w:t xml:space="preserve">Vittoria Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D J Dunstan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Puech</w:t>
+                <w:t xml:space="preserve">Michael Hanfland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0040578⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 210, pp.116824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203019v1</w:t>
+                <w:t xml:space="preserve">hal-03227682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse phase diagram of carbon nanotubes with arbitrary number of walls. Collapse modes and macroscopic analog</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. San-Miguel</w:t>
+                <w:t xml:space="preserve">How to make macroscale non-crystalline diamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.03.031⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 599 (7886), pp.563-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/d41586-021-02957-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249488v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Coal Deformation and Alteration of Porosity and Pore Orientation Under Uniaxial Compression: An In Situ SANS Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shimin Liu</w:t>
+                <w:t xml:space="preserve">Atomically Thin Pythagorean Tilings in Two Dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Huran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Chen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Marques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-020-02321-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (20), pp.4972-4979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c00903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264208v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delamination of multilayer graphene stacks from its substrate through wrinkle formation under high pressures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Colin Bousige</w:t>
+                <w:t xml:space="preserve">Mechanical properties of graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y W Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D G Papageorgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C J Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D J Dunstan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.09.029⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0040578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355812v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softening of the Euler Buckling Criterion under Discretization of Compliance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Collapse phase diagram of carbon nanotubes with arbitrary number of walls. Collapse modes and macroscopic analog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rondepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Dunstan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.L051002⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178, pp.552-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590689v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Pressure in Boron Nitride Nanotubes for Kirigami Nanoribbon Elaboration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charline Dalverny</w:t>
+                <w:t xml:space="preserve">Nanoscale Coal Deformation and Alteration of Porosity and Pore Orientation Under Uniaxial Compression: An In Situ SANS Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shimin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Schweins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01374⟩</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54, pp.3593-3608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-020-02321-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273472v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flat-to-Flat Polymerization of Single-Walled Carbon Nanotubes under High Pressure Mediated by Carbon Chain Encapsulation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delamination of multilayer graphene stacks from its substrate through wrinkle formation under high pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.R. R Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piednoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Galafassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Bousige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c02044⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185, pp.242-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290141v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halogen molecular modifications at high pressure: the case of iodine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Softening of the Euler Buckling Criterion under Discretization of Compliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Dunstan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.F. Bandtlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP05942K⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (5), pp.L051002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.L051002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167352v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isostructural phase transition by point defect reorganization in the binary type-I clathrate Ba7.5Si45</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
+                <w:t xml:space="preserve">High Pressure in Boron Nitride Nanotubes for Kirigami Nanoribbon Elaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Silva-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Impellizzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acrisio Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116824⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (21), pp.11440-11453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227682v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to make macroscale non-crystalline diamonds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flat-to-Flat Polymerization of Single-Walled Carbon Nanotubes under High Pressure Mediated by Carbon Chain Encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon S. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alencar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Filho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/d41586-021-02957-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (23), pp.12857-12869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c02044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464181v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomically Thin Pythagorean Tilings in Two Dimensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Halogen molecular modifications at high pressure: the case of iodine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingming Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Fonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Huran</w:t>
+                <w:t xml:space="preserve">Silvana Botti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai-Chen Wang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toru Shinmei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (20), pp.4972-4979. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (5), pp.3321-3326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c00903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0CP05942K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254622v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superior carbon nanotube stability by molecular filling:a single-chirality study at extreme pressures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio D Silva-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingming Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenwen Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2938,51 +2938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gardênia de Sousa Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3284,51 +3284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman scattering studies of graphene under high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael S. Alencar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3552,51 +3552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspective: High pressure transformations in nanomaterials and opportunities in material design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3656,51 +3656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biaxial Strain Transfer in Supported Graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3918,325 +3918,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-layered MoS2 on SiO2 under high pressure: Bimodal adhesion and biaxial strain effects</w:t>
+                <w:t xml:space="preserve">Pressure-induced radial collapse in few-wall carbon nanotubes: A combined theoretical and experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael S. Alencar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenwen Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. D. A. Saboia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Machon</w:t>
+                <w:t xml:space="preserve">Abraao C. Torres-Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Montagnac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Meunier</w:t>
+                <w:t xml:space="preserve">Tiago F.T. Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Botti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1, pp.024002. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125, pp.429-436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.024002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.09.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289394v1</w:t>
+                <w:t xml:space="preserve">hal-01963047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-induced radial collapse in few-wall carbon nanotubes: A combined theoretical and experimental study</w:t>
+                <w:t xml:space="preserve">Atomic-layered MoS2 on SiO2 under high pressure: Bimodal adhesion and biaxial strain effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael S. Alencar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraao C. Torres-Dias</w:t>
+                <w:t xml:space="preserve">K. D. A. Saboia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago F.T. Cerqueira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvana Botti</w:t>
+                <w:t xml:space="preserve">G. Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 125, pp.429-436. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.024002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.09.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.024002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963047v1</w:t>
+                <w:t xml:space="preserve">hal-02289394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From mesoscale to nanoscale mechanics in single-wall carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraao C. Torres-Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago F. T. Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4244,51 +4244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenwen Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A. L. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Botti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 123, pp.145-150. </w:t>
@@ -4632,51 +4632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenwen Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago F. T. Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Botti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A. L. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4870,51 +4870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of new phases in the Ba-Si phase diagram under high pressure using ab initio structural search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingming Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenwen Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4922,51 +4922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose A. Flores-Livas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Botti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18, pp.8108-8114. </w:t>
@@ -5043,51 +5043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Adessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago F.T. Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5298,51 +5298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5454,51 +5454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 134, pp.555 - 562. </w:t>
@@ -5548,51 +5548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirality-dependent mechanical response of empty and water-filled single-wall carbon nanotubes at high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraao C. Torres-Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofie Cambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5672,420 +5672,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure study of Li-doped fullerides, LixC60 (x=4,12), by x-ray diffraction and Raman spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration and characterization of materials obtained by pressing of vermiculite without binder addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Yao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Debord</w:t>
+                <w:t xml:space="preserve">A.-N Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gabarino</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Penhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/36/365302⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101, pp.409-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2014.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309827v1</w:t>
+                <w:t xml:space="preserve">insu-01093129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density-functional tight-binding study of the collapse of carbon nanotubes under hydrostatic pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvana Botti</w:t>
+                <w:t xml:space="preserve">High pressure study of Li-doped fullerides, LixC60 (x=4,12), by x-ray diffraction and Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Pischedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gabarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Alexandre Lopes Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.12.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.365302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/36/365302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313490v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of materials obtained by pressing of vermiculite without binder addition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Density-functional tight-binding study of the collapse of carbon nanotubes under hydrostatic pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago F. T. Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Botti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Alexandre Lopes Marques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2014.09.001⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69, pp.355-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01093129v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear effects on expanded graphite under uniaxial pressure: An in situ small angle neutron scattering study</w:t>
               </w:r>
@@ -6403,51 +6403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedjma Bendiab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 114, pp.143704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6494,51 +6494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in situ small angle neutron scattering study of expanded graphite under a uniaxial stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7153,363 +7153,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced transformation of Li4C60 and Na4C60 polymers into metallic monomeric fulleride phases</w:t>
+                <w:t xml:space="preserve">Two energy gaps in the tunneling-conductance spectra of the superconducting clathrate Ba8Si46</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingguang Yao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vittoria Pischedda</w:t>
+                <w:t xml:space="preserve">Yves Noat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Wågberg</w:t>
+                <w:t xml:space="preserve">Tristan Cren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertil Sundqvist</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+                <w:t xml:space="preserve">François Debontridder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 489 (1-3), pp.64-68. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.104522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.104522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015261v1</w:t>
+                <w:t xml:space="preserve">hal-00466709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two energy gaps in the tunneling-conductance spectra of the superconducting clathrate Ba8Si46</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser-induced transformation of Li4C60 and Na4C60 polymers into metallic monomeric fulleride phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingguang Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Pischedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Noat</w:t>
+                <w:t xml:space="preserve">Thomas Wågberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Cren</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Debontridder</w:t>
+                <w:t xml:space="preserve">Bertil Sundqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 489 (1-3), pp.64-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.104522⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00466709v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signatures of multigap superconductivity in tunneling spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Debontridder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Roditchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7892,51 +7892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8249,425 +8249,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Phase Transition of Solid Bromine under High Pressure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liquid structure of Rb-Hg alloys studied by neutron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Libotte</w:t>
+                <w:t xml:space="preserve">A. Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Gauthier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Itami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Jal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.015501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 353 (32-40), pp.3022-3026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147573v1</w:t>
+                <w:t xml:space="preserve">hal-00373112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Paris-Edinburgh press cell assemblies for in situ monochromatic X-ray diffraction and X-ray absorption</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Poloni</w:t>
+                <w:t xml:space="preserve">New Phase Transition of Solid Bromine under High Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Merlen</w:t>
+                <w:t xml:space="preserve">H. Libotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aquilanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pascarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08957950601183553⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.015501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613966v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid structure of Rb-Hg alloys studied by neutron diffraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of Paris-Edinburgh press cell assemblies for in situ monochromatic X-ray diffraction and X-ray absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Itami</w:t>
+                <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ferlat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
+                <w:t xml:space="preserve">M. Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Poloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Jal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 353 (32-40), pp.3022-3026. </w:t>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (2), pp.223-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.05.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08957950601183553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373112v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman spectroscopy of open-ended Single Wall Carbon Nanotubes under pressure: effect of the pressure transmitting medium.</w:t>
               </w:r>
@@ -8793,264 +8793,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00232792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure properties of group IV clathrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
+                <w:t xml:space="preserve">Synchrotron studies on silicon clathrates: Highly stable nanostructured materials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08957950500319464⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 238, pp.163-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320758v1</w:t>
+                <w:t xml:space="preserve">hal-00021504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron studies on silicon clathrates: Highly stable nanostructured materials.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. San-Miguel</w:t>
+                <w:t xml:space="preserve">High-pressure properties of group IV clathrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (3), pp.159-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08957950500319464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.06.040⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00021504v1</w:t>
+                <w:t xml:space="preserve">hal-02320758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant Raman spectroscopy of single-wall carbon nanotubes under pressure</w:t>
               </w:r>
@@ -9088,51 +9088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Aouizerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72, pp.035409. </w:t>
@@ -9196,51 +9196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Soetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe-Anthony Bopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9300,51 +9300,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quest for ion pairing in supercritical aqueous electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Jal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9433,51 +9433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new class of low compressibility materials : clathrates of silicon and related materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mélinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9561,295 +9561,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational modes in silicon clathrate compounds : a key to understanding superconductivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure stability and low compressibility of intercalated cagelike materials: The case of silicon clathrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Reny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
+                <w:t xml:space="preserve">P. Mélinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Guyot</w:t>
+                <w:t xml:space="preserve">Damien Connétable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Masenelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Mélinon</w:t>
+                <w:t xml:space="preserve">X. Blase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 66 (1), 014532 (7 p.). </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 65 (5), pp.054109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.66.014532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.65.054109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717021v1</w:t>
+                <w:t xml:space="preserve">hal-03753325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure stability and low compressibility of intercalated cagelike materials: The case of silicon clathrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibrational modes in silicon clathrate compounds : a key to understanding superconductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mélinon</w:t>
+                <w:t xml:space="preserve">Edouard Reny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Connétable</w:t>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Blase</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Tournus</w:t>
+                <w:t xml:space="preserve">Bruno Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mélinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 65 (5), pp.054109. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66 (1), 014532 (7 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.65.054109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.66.014532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753325v1</w:t>
+                <w:t xml:space="preserve">hal-00717021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single crystal EXAFS at high pressure</w:t>
               </w:r>
@@ -9995,51 +9995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Polian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Itié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10237,277 +10237,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-fast Laser texturing : A New Approach for Deterministic Graphene Folds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Vialla</w:t>
+                <w:t xml:space="preserve">Tuning of opto-electronic properties into single-walled carbon nanotubes by chromophore encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alencar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Donnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Garrelie</w:t>
+                <w:t xml:space="preserve">Nicolas Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jousselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Campidelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2023 Spring Meeting (Symposium L)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Strasboug, France</w:t>
+              <w:t xml:space="preserve">"Symposium on fundamental, structural and optical properties of 1D and 2D materials and their heterostructures", NT23 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etienne Gaufres, Jun 2023, Arcachon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692708v1</w:t>
+                <w:t xml:space="preserve">hal-04815703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of opto-electronic properties into single-walled carbon nanotubes by chromophore encapsulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Campidelli</w:t>
+                <w:t xml:space="preserve">Ultra-fast Laser texturing : A New Approach for Deterministic Graphene Folds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Florencia Juarez-Saborio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeshi Saito</w:t>
+                <w:t xml:space="preserve">Christophe Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Symposium on fundamental, structural and optical properties of 1D and 2D materials and their heterostructures", NT23 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Etienne Gaufres, Jun 2023, Arcachon (France), France</w:t>
+              <w:t xml:space="preserve">E-MRS 2023 Spring Meeting (Symposium L)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815703v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dye confinement single walled carbon nanotubes to tune the opto-electronic properties</w:t>
               </w:r>
@@ -10532,64 +10532,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jousselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Advanced Materials for Sustainable Energy and Engineering (ICAMSEE2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Abdelhai RAHMANI, Nov 2023, Meknes, Morocco</w:t>
@@ -10631,51 +10631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-induced strain and doping in graphene layers probed by in-situ Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10752,51 +10752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11633,51 +11633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and characterization of materials obtained by pressing of vermiculite without binder addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11797,51 +11797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Jal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gueguen-Chaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12011,273 +12011,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eponges absorbantes hydrophobes pour la dépollution</w:t>
+                <w:t xml:space="preserve">Eponges absorbantes pour la dépollution du pétrole et des huiles lourdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramos-Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Mousse, Axelera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045578v1</w:t>
+                <w:t xml:space="preserve">hal-02045512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eponges absorbantes pour la dépollution du pétrole et des huiles lourdes</w:t>
+                <w:t xml:space="preserve">Eponges absorbantes hydrophobes pour la dépollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Symposium Mousse, Axelera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045512v1</w:t>
+                <w:t xml:space="preserve">hal-02045578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12465,51 +12465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placida Rodriguez-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12617,51 +12617,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B9AE517"/>
+    <w:nsid w:val="34D9F466"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12848,51 +12848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alfonso-san-miguel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3147-4116" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071554165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046254v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Galafassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rajaji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forestier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sousa Ara&#250;jo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR05331A" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05316736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Florencia Juarez Saborio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Claudel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c03221" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Markovits" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Contreras-Garc&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San Miguel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP00605H" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042390v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hellani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120267" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galafassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vialla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pischedda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diaf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San-Miguel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119447" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762978v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin N. Popov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Nam Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blancon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Levshov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.05.044" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguiar Sousa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon S. Ferreira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San-Miguel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alencar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c02819" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654908v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Miralaei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Debord" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio da Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac6039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203019v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y W Sun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G Papageorgiou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Humphreys" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Dunstan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Puech" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040578" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249488v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magnin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rondepierre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Dunstan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.03.031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264208v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimin Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schweins" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02321-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355812v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. R Amaral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forestier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.09.029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Carter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Just" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.F. Bandtlow" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.L051002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Silva-Santos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Impellizzeri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acrisio Aguiar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dalverny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01374" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290141v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguiar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alencar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filho" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02044" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167352v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingming Shi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marques" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Shinmei" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP05942K" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227682v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debord" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Euchner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pischedda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanfland" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116824" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464181v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-021-02957-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254622v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Huran" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Chen Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00903" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311377v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Stolz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio D Silva-Santos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Cui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.07.068" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Alencar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Aguiar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Ferreira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chambard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jousselme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.10.083" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651267v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gard&#234;nia de Sousa Pinheiro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01898" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285721v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-0627-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087924v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201961036" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696984v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael S. Alencar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Torres-Dias" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5284" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Q. Neves" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Torres-Dias" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. F. Andrade" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.01.084" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342377v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045563" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611975v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pinheiro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02981" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289392v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Barros" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Sousa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Terrones" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meunier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03187" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289394v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. A. Saboia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.024002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963047v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao C. Torres-Dias" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F.T. Cerqueira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.09.044" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295210v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F. T. Cerqueira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L. Marques" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.07.036" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365923v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.075430" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376602v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M.M. Ramos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.059" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X109FWQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303903v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03263j" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692125v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Blancon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.134103" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289448v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Flores-Livas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07962d" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984822v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adessi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692100v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morales" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.104507" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307266v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908168" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937885v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.05.061" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBDZP8C1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305604v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Cambre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Wenseleers" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.08.032" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309827v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yao" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabarino" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/36/365302" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313490v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alexandre Lopes Marques" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.12.036" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093129v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N Nguyen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mirabel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.09.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H54VPBWV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217509v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Brulet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.03.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TB81VRK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313479v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Paschoal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. C. Freire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Kim" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4126045" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880875v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Bendiab" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4824544" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814655v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.02.019" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1581F1TB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00739054v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Lehtovaara" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Amsler" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Goedecker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pailhes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.155428" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00781217v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.065501" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015252v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayari" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F&#233;ret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiraud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2011.601602" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818286v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncharal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl201243c" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015261v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingguang Yao" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W&#229;gberg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sundqvist" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.02.009" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XFQNDZ2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466709v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cren" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debontridder" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.104522" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511270v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Roditchev" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sacks" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.014531" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534234v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caillier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouttenoire" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Benoit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201000398" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9HTMDF2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053912v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poloni" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aquilanti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascarelli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.205433" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180769v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125433" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015265v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez-Serra" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Panfilis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.035429" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340987v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Poloni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marivi Fernandez-Serra" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakura Pascarelli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125413" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147573v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Libotte" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.015501" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613966v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950601183553" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373112v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mizuno" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Itami" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferlat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Jal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.05.033" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232792v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aouizerat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200541364" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GGGJRP8F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320758v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950500319464" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021504v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournus" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.040" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPBPJLBX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232786v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.035409" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020224v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferlat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soetens" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Anthony Bopp" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/5/015" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714345v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Jal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Soetens" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bopp" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(02)00087-9" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGQRCMCG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715986v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournus" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Connetable" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950212454" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717021v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Reny" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.014532" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753325v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Blase" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.054109" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147598v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellicer-Porres" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Segura" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iti&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950008202574" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147666v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.48.8683" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692582v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Florencia Juarez-Saborio" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692708v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815703v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Izard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Saito" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815673v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Izard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Aznar" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879194v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879168v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kalb&#225;&#269;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045200v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramos-Canut" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045212v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045243v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Balima" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brulet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Linder" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973340v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Tinh Than" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Aberra Guebrou" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045482v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stolz" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gonz&#225;lez Arias" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santamar&#237;a" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanco" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046135v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Soneda" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046324v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-N. Nguyen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balima" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626330v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314086926" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02150767v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltz" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinert L." TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chaudet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045578v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045512v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263424v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauginie" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187773v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rey" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Munoz" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placida Rodriguez-Hernandez" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alfonso-san-miguel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3147-4116" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071554165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046254v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Galafassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rajaji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forestier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sousa Ara&#250;jo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR05331A" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05316736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Florencia Juarez Saborio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Claudel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c03221" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042390v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hellani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120267" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384278v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Markovits" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Contreras-Garc&#237;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San Miguel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP00605H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galafassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vialla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pischedda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diaf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San-Miguel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119447" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762978v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin N. Popov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Nam Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blancon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Levshov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.05.044" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguiar Sousa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon S. Ferreira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San-Miguel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alencar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c02819" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654908v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Miralaei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Debord" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio da Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac6039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debord" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Euchner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pischedda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanfland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116824" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464181v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-021-02957-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254622v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Huran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Chen Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marques" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00903" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y W Sun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G Papageorgiou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Humphreys" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Dunstan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Puech" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040578" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249488v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magnin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rondepierre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Dunstan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.03.031" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264208v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimin Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schweins" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02321-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. R Amaral" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forestier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.09.029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590689v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Carter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Just" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.F. Bandtlow" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.L051002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273472v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Silva-Santos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Impellizzeri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acrisio Aguiar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dalverny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01374" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguiar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alencar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02044" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167352v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingming Shi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Shinmei" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP05942K" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311377v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Stolz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio D Silva-Santos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Cui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.07.068" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Alencar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Aguiar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Ferreira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chambard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jousselme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.10.083" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651267v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gard&#234;nia de Sousa Pinheiro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01898" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285721v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-0627-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087924v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201961036" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696984v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael S. Alencar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Torres-Dias" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5284" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Q. Neves" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Torres-Dias" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. F. Andrade" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.01.084" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342377v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045563" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611975v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pinheiro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02981" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289392v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Barros" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Sousa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Terrones" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meunier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03187" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963047v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao C. Torres-Dias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F.T. Cerqueira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.09.044" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289394v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. A. Saboia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.024002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295210v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F. T. Cerqueira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L. Marques" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.07.036" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365923v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.075430" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376602v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M.M. Ramos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.059" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X109FWQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303903v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03263j" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692125v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Blancon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.134103" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289448v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Flores-Livas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07962d" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984822v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adessi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692100v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morales" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.104507" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307266v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908168" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937885v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.05.061" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBDZP8C1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305604v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Cambre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Wenseleers" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.08.032" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093129v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N Nguyen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mirabel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.09.001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H54VPBWV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309827v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabarino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/36/365302" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313490v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alexandre Lopes Marques" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.12.036" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217509v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Brulet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.03.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TB81VRK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313479v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Paschoal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. C. Freire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Kim" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4126045" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880875v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Bendiab" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4824544" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814655v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.02.019" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1581F1TB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00739054v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Lehtovaara" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Amsler" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Goedecker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pailhes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.155428" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00781217v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.065501" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015252v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayari" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F&#233;ret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiraud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2011.601602" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818286v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncharal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl201243c" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466709v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cren" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debontridder" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.104522" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015261v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingguang Yao" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W&#229;gberg" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sundqvist" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.02.009" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XFQNDZ2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511270v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Roditchev" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sacks" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.014531" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534234v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caillier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouttenoire" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Benoit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201000398" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9HTMDF2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053912v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poloni" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aquilanti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascarelli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.205433" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180769v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125433" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015265v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez-Serra" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Panfilis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.035429" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340987v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Poloni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marivi Fernandez-Serra" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakura Pascarelli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125413" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373112v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mizuno" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Itami" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferlat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Jal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.05.033" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147573v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Libotte" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.015501" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613966v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950601183553" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232792v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aouizerat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200541364" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GGGJRP8F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021504v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournus" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.040" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPBPJLBX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320758v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950500319464" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232786v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.035409" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020224v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferlat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soetens" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Anthony Bopp" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/5/015" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714345v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Jal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Soetens" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bopp" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(02)00087-9" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGQRCMCG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715986v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournus" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Connetable" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950212454" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753325v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Blase" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.054109" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717021v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Reny" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.014532" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147598v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellicer-Porres" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Segura" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iti&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950008202574" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147666v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.48.8683" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692582v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Florencia Juarez-Saborio" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815703v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Izard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Saito" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692708v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815673v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Izard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Aznar" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879194v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879168v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kalb&#225;&#269;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045200v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramos-Canut" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045212v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045243v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Balima" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brulet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Linder" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973340v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Tinh Than" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Aberra Guebrou" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045482v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stolz" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gonz&#225;lez Arias" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santamar&#237;a" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanco" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046135v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Soneda" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046324v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-N. Nguyen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balima" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626330v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314086926" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02150767v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltz" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinert L." TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chaudet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045512v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045578v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263424v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauginie" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187773v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rey" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Munoz" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placida Rodriguez-Hernandez" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>