--- v3 (2026-05-01)
+++ v4 (2026-05-22)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -449,295 +449,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-05316736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biaxial strain effect in the room temperature formation of 2D diamond from graphene stacks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural transitions at the bilayer graphene–methanol interface from ab initio molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Hellani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Forestier</w:t>
+                <w:t xml:space="preserve">Flavio Siro Brigiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio Siro Brigiano</w:t>
+                <w:t xml:space="preserve">Thomas Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Markovits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Contreras-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120267⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (19), pp.10153-10165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5CP00605H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042390v1</w:t>
+                <w:t xml:space="preserve">hal-05384278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural transitions at the bilayer graphene–methanol interface from ab initio molecular dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Biaxial strain effect in the room temperature formation of 2D diamond from graphene stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rajaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Galafassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Siro Brigiano</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (19), pp.10153-10165. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 239, pp.120267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5CP00605H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2025.120267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384278v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible Raman D-band changes: A new probe into the pressure-induced collapse of carbon nanotubes</w:t>
               </w:r>
@@ -1249,1152 +1249,1152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isostructural phase transition by point defect reorganization in the binary type-I clathrate Ba7.5Si45</w:t>
+                <w:t xml:space="preserve">Mechanical properties of graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Debord</w:t>
+                <w:t xml:space="preserve">Y W Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Euchner</w:t>
+                <w:t xml:space="preserve">D G Papageorgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittoria Pischedda</w:t>
+                <w:t xml:space="preserve">C J Humphreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Hanfland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
+                <w:t xml:space="preserve">D J Dunstan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116824⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0040578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227682v1</w:t>
+                <w:t xml:space="preserve">hal-03203019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to make macroscale non-crystalline diamonds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
+                <w:t xml:space="preserve">Collapse phase diagram of carbon nanotubes with arbitrary number of walls. Collapse modes and macroscopic analog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rondepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Dunstan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178, pp.552-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.03.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/d41586-021-02957-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03464181v1</w:t>
+                <w:t xml:space="preserve">hal-03249488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomically Thin Pythagorean Tilings in Two Dimensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hai-Chen Wang</w:t>
+                <w:t xml:space="preserve">Nanoscale Coal Deformation and Alteration of Porosity and Pore Orientation Under Uniaxial Compression: An In Situ SANS Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shimin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Schweins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c00903⟩</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54, pp.3593-3608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-020-02321-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254622v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of graphene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Puech</w:t>
+                <w:t xml:space="preserve">Delamination of multilayer graphene stacks from its substrate through wrinkle formation under high pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.R. R Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piednoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Galafassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0040578⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185, pp.242-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203019v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse phase diagram of carbon nanotubes with arbitrary number of walls. Collapse modes and macroscopic analog</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Softening of the Euler Buckling Criterion under Discretization of Compliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Dunstan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. San-Miguel</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.F. Bandtlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.03.031⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (5), pp.L051002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.L051002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249488v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Coal Deformation and Alteration of Porosity and Pore Orientation Under Uniaxial Compression: An In Situ SANS Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+                <w:t xml:space="preserve">High Pressure in Boron Nitride Nanotubes for Kirigami Nanoribbon Elaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Silva-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Impellizzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acrisio Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00603-020-02321-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (21), pp.11440-11453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264208v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delamination of multilayer graphene stacks from its substrate through wrinkle formation under high pressures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to make macroscale non-crystalline diamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 599 (7886), pp.563-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/d41586-021-02957-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.09.029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03355812v1</w:t>
+                <w:t xml:space="preserve">hal-03464181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softening of the Euler Buckling Criterion under Discretization of Compliance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomically Thin Pythagorean Tilings in Two Dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Just</w:t>
+                <w:t xml:space="preserve">Ahmad Huran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.F. Bandtlow</w:t>
+                <w:t xml:space="preserve">Hai-Chen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.L051002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (20), pp.4972-4979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c00903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590689v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Pressure in Boron Nitride Nanotubes for Kirigami Nanoribbon Elaboration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isostructural phase transition by point defect reorganization in the binary type-I clathrate Ba7.5Si45</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Impellizzeri</w:t>
+                <w:t xml:space="preserve">Régis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acrisio Aguiar</w:t>
+                <w:t xml:space="preserve">Holger Euchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Journet</w:t>
+                <w:t xml:space="preserve">Vittoria Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Dalverny</w:t>
+                <w:t xml:space="preserve">Michael Hanfland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (21), pp.11440-11453. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 210, pp.116824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273472v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flat-to-Flat Polymerization of Single-Walled Carbon Nanotubes under High Pressure Mediated by Carbon Chain Encapsulation</w:t>
               </w:r>
@@ -2549,51 +2549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Fonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Botti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toru Shinmei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2644,51 +2644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superior carbon nanotube stability by molecular filling:a single-chirality study at extreme pressures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2938,51 +2938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gardênia de Sousa Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3284,51 +3284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman scattering studies of graphene under high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael S. Alencar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3552,51 +3552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspective: High pressure transformations in nanomaterials and opportunities in material design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3656,51 +3656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biaxial Strain Transfer in Supported Graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3918,325 +3918,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-induced radial collapse in few-wall carbon nanotubes: A combined theoretical and experimental study</w:t>
+                <w:t xml:space="preserve">Atomic-layered MoS2 on SiO2 under high pressure: Bimodal adhesion and biaxial strain effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael S. Alencar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraao C. Torres-Dias</w:t>
+                <w:t xml:space="preserve">K. D. A. Saboia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago F.T. Cerqueira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvana Botti</w:t>
+                <w:t xml:space="preserve">G. Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 125, pp.429-436. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.024002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.09.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.024002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963047v1</w:t>
+                <w:t xml:space="preserve">hal-02289394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-layered MoS2 on SiO2 under high pressure: Bimodal adhesion and biaxial strain effects</w:t>
+                <w:t xml:space="preserve">Pressure-induced radial collapse in few-wall carbon nanotubes: A combined theoretical and experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael S. Alencar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenwen Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. D. A. Saboia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Machon</w:t>
+                <w:t xml:space="preserve">Abraao C. Torres-Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Montagnac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Meunier</w:t>
+                <w:t xml:space="preserve">Tiago F.T. Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Botti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1, pp.024002. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125, pp.429-436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.024002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.09.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289394v1</w:t>
+                <w:t xml:space="preserve">hal-01963047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From mesoscale to nanoscale mechanics in single-wall carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraao C. Torres-Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago F. T. Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4320,571 +4320,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitonic optical transitions characterized by Raman excitation profiles in single-walled carbon nanotubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
+                <w:t xml:space="preserve">Melamine-derived carbon sponges for oil-water separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
+                <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Arenal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin N. Popov</w:t>
+                <w:t xml:space="preserve">Stella M.M. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tuaillon-Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.075430⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.198 - 208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.05.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365923v1</w:t>
+                <w:t xml:space="preserve">hal-01376602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melamine-derived carbon sponges for oil-water separation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stella M.M. Ramos</w:t>
+                <w:t xml:space="preserve">Excitonic optical transitions characterized by Raman excitation profiles in single-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Nam Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Blancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Tuaillon-Combes</w:t>
+                <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Arenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin N. Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.05.059⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (7), pp.075430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.075430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01376602v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured water and carbon dioxide inside collapsing carbon nanotubes at high pressure</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Revisiting pressure-induced phase transition in silicon clathrates using Ge substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Blancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pischedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cp03263j⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (13), pp.134103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.134103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303903v1</w:t>
+                <w:t xml:space="preserve">hal-01692125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting pressure-induced phase transition in silicon clathrates using Ge substitution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanostructured water and carbon dioxide inside collapsing carbon nanotubes at high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenwen Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago F. T. Cerqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Botti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. L. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (13), pp.134103. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.19926-19932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.134103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6cp03263j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692125v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of new phases in the Ba-Si phase diagram under high pressure using ab initio structural search</w:t>
               </w:r>
@@ -5043,51 +5043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Adessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago F.T. Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5164,51 +5164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5298,51 +5298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5428,77 +5428,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An-Ngoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 134, pp.555 - 562. </w:t>
@@ -5548,51 +5548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirality-dependent mechanical response of empty and water-filled single-wall carbon nanotubes at high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraao C. Torres-Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofie Cambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5672,303 +5672,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of materials obtained by pressing of vermiculite without binder addition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High pressure study of Li-doped fullerides, LixC60 (x=4,12), by x-ray diffraction and Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Pischedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-N Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Félix Balima</w:t>
+                <w:t xml:space="preserve">M. Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Penhoud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Gabarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2014.09.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.365302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/36/365302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01093129v1</w:t>
+                <w:t xml:space="preserve">hal-02309827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure study of Li-doped fullerides, LixC60 (x=4,12), by x-ray diffraction and Raman spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vittoria Pischedda</w:t>
+                <w:t xml:space="preserve">Elaboration and characterization of materials obtained by pressing of vermiculite without binder addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-N Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Balima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Penhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Yao</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101, pp.409-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2014.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/36/365302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02309827v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01093129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density-functional tight-binding study of the collapse of carbon nanotubes under hydrostatic pressure</w:t>
               </w:r>
@@ -6403,51 +6403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedjma Bendiab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 114, pp.143704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6494,51 +6494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in situ small angle neutron scattering study of expanded graphite under a uniaxial stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7153,2948 +7153,3078 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two energy gaps in the tunneling-conductance spectra of the superconducting clathrate Ba8Si46</w:t>
+                <w:t xml:space="preserve">Enhancing the Superconducting Transition Temperature of BaSi 2 by Structural Tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Noat</w:t>
+                <w:t xml:space="preserve">José Flores-Livas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Cren</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Pailhès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.104522⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (8), pp.087002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.087002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00466709v1</w:t>
+                <w:t xml:space="preserve">hal-05627786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced transformation of Li4C60 and Na4C60 polymers into metallic monomeric fulleride phases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two energy gaps in the tunneling-conductance spectra of the superconducting clathrate Ba8Si46</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Noat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingguang Yao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vittoria Pischedda</w:t>
+                <w:t xml:space="preserve">Tristan Cren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Wågberg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+                <w:t xml:space="preserve">François Debontridder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.02.009⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.104522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.104522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04015261v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of multigap superconductivity in tunneling spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Debontridder</w:t>
+                <w:t xml:space="preserve">Laser-induced transformation of Li4C60 and Na4C60 polymers into metallic monomeric fulleride phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingguang Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Pischedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wågberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Roditchev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Sacks</w:t>
+                <w:t xml:space="preserve">Bertil Sundqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 489 (1-3), pp.64-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.014531⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00511270v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Individual Carbon Nanotube Transistor Tuned by High Pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signatures of multigap superconductivity in tunneling spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Noat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Debontridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Caillier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Ayari</w:t>
+                <w:t xml:space="preserve">Dimitri Roditchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gouttenoire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jourdain</w:t>
+                <w:t xml:space="preserve">W. Sacks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201000398⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.014531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.014531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00534234v1</w:t>
+                <w:t xml:space="preserve">hal-00511270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure phase transition in Rb6C60</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Individual Carbon Nanotube Transistor Tuned by High Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Caillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gouttenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Poloni</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Le Floch</w:t>
+                <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.205433⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20, pp.3330-3335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201000398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053912v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure behavior of CsC8 graphite intercalation compound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-pressure phase transition in Rb6C60</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Poloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rey</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">G. Aquilanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Duclaux</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pascarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 77 (12), pp.125433. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.125433⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 77, pp.205433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.205433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180769v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-induced deformation of the C 60 fullerene in Rb 6 C 60 and Cs 6 C 60</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High pressure behavior of CsC8 graphite intercalation compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. de Panfilis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">N. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77 (3), pp.035429. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (12), pp.125433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.035429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.125433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04015265v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure stability of Cs6C60</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure-induced deformation of the C 60 fullerene in Rb 6 C 60 and Cs 6 C 60</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Poloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Poloni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Machon</w:t>
+                <w:t xml:space="preserve">M. Fernandez-Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marivi Fernandez-Serra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sakura Pascarelli</w:t>
+                <w:t xml:space="preserve">S. de Panfilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 77 (12), pp.125413. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.125413⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 77 (3), pp.035429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.035429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340987v1</w:t>
+                <w:t xml:space="preserve">hal-04015265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid structure of Rb-Hg alloys studied by neutron diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High pressure stability of Cs6C60</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Poloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mizuno</w:t>
+                <w:t xml:space="preserve">Marivi Fernandez-Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Itami</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sakura Pascarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.05.033⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (12), pp.125413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.125413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373112v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Phase Transition of Solid Bromine under High Pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. San-Miguel</w:t>
+                <w:t xml:space="preserve">Liquid structure of Rb-Hg alloys studied by neutron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mizuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Itami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Libotte</w:t>
+                <w:t xml:space="preserve">G. Ferlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Gauthier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean François Jal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 99 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 353 (32-40), pp.3022-3026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.015501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147573v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Paris-Edinburgh press cell assemblies for in situ monochromatic X-ray diffraction and X-ray absorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Phase Transition of Solid Bromine under High Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Morard</w:t>
+                <w:t xml:space="preserve">H. Libotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mezouar</w:t>
+                <w:t xml:space="preserve">Michel Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Merlen</w:t>
+                <w:t xml:space="preserve">G. Aquilanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pascarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08957950601183553⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.015501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00613966v1</w:t>
+                <w:t xml:space="preserve">hal-02147573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy of open-ended Single Wall Carbon Nanotubes under pressure: effect of the pressure transmitting medium.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of Paris-Edinburgh press cell assemblies for in situ monochromatic X-ray diffraction and X-ray absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Merlen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nedjma Bendiab</w:t>
+                <w:t xml:space="preserve">M. Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Poloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Aouizerat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Sauvajol</w:t>
+                <w:t xml:space="preserve">A. Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 243 (3), pp.690-699. </w:t>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (2), pp.223-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.200541364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08957950601183553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00232792v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron studies on silicon clathrates: Highly stable nanostructured materials.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Raman spectroscopy of open-ended Single Wall Carbon Nanotubes under pressure: effect of the pressure transmitting medium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Merlen</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedjma Bendiab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Masenelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Tournus</w:t>
+                <w:t xml:space="preserve">Anna Aouizerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Sauvajol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 243 (3), pp.690-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200541364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.06.040⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021504v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00232792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure properties of group IV clathrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Synchrotron studies on silicon clathrates: Highly stable nanostructured materials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Masenelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tournus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08957950500319464⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 238, pp.163-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320758v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant Raman spectroscopy of single-wall carbon nanotubes under pressure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">High-pressure properties of group IV clathrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.035409⟩</w:t>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (3), pp.159-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08957950500319464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00232786v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining extended x-ray absorption fine structure with numerical simulations for disordered systems.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Resonant Raman spectroscopy of single-wall carbon nanotubes under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedjma Bendiab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Aouizerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/5/015⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.035409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.035409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020224v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00232786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quest for ion pairing in supercritical aqueous electrolytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+                <w:t xml:space="preserve">Combining extended x-ray absorption fine structure with numerical simulations for disordered systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Soetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Soetens</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe-Anthony Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0167-7322(02)00087-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.S145-S157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/5/015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00714345v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new class of low compressibility materials : clathrates of silicon and related materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The quest for ion pairing in supercritical aqueous electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Jal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Soetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Mélinon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Damien Connetable</w:t>
+                <w:t xml:space="preserve">Philippe Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08957950212454⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 101 (1-3), pp.127-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-7322(02)00087-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715986v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure stability and low compressibility of intercalated cagelike materials: The case of silicon clathrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. San-Miguel</w:t>
+                <w:t xml:space="preserve">A new class of low compressibility materials : clathrates of silicon and related materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mélinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mélinon</w:t>
+                <w:t xml:space="preserve">Florent Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Connétable</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Tournus</w:t>
+                <w:t xml:space="preserve">Damien Connetable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.65.054109⟩</w:t>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (3-4), pp.539-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08957950212454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753325v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational modes in silicon clathrate compounds : a key to understanding superconductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Reny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Reny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alfonso San Miguel</w:t>
+                <w:t xml:space="preserve">Yannick Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Guyot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Masenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mélinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 66 (1), 014532 (7 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.66.014532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single crystal EXAFS at high pressure</w:t>
+                <w:t xml:space="preserve">Pressure stability and low compressibility of intercalated cagelike materials: The case of silicon clathrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mélinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pellicer-Porres</w:t>
+                <w:t xml:space="preserve">Damien Connétable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Segura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Polian</w:t>
+                <w:t xml:space="preserve">X. Blase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tournus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08957950008202574⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 65 (5), pp.054109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.65.054109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147598v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Single crystal EXAFS at high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pellicer-Porres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Itié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Polian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 19 (1-6), pp.335-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08957950008202574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ZnTe at high pressure: X-ray-absorption spectroscopy and x-ray-diffraction studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Polian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Itié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 48 (12), pp.8683-8693. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.48.8683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10104,578 +10234,578 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic Graphene Folds Through Ultra-Fast Laser Nano-texturing : A new approach to Graphene Origami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Florencia Juarez-Saborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2024 Spring Meeting (symposium H)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of opto-electronic properties into single-walled carbon nanotubes by chromophore encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Alencar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jousselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Symposium on fundamental, structural and optical properties of 1D and 2D materials and their heterostructures", NT23 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Etienne Gaufres, Jun 2023, Arcachon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-fast Laser texturing : A New Approach for Deterministic Graphene Folds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Florencia Juarez-Saborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garrelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2023 Spring Meeting (Symposium L)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dye confinement single walled carbon nanotubes to tune the opto-electronic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jousselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Campidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Advanced Materials for Sustainable Energy and Engineering (ICAMSEE2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Abdelhai RAHMANI, Nov 2023, Meknes, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-induced strain and doping in graphene layers probed by in-situ Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10690,676 +10820,676 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Murol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezo-doping of bilayer graphene and mechanical layer decoupling: an in-situ Raman spectroscopy of 12 C/ 13 C bilayer graphene at high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bousige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kalbáč</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HeteroNanoCarb2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Benasque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eponges de carbone pour la dépollution par absorption de solvants et d’hydrocarbures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ramos-Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF Rhône-Alpes 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eponges de carbone pour la dépollution par absorption de solvants et d’hydrocarbures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ramos-Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFEC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ Evolution of the porous Structure of expanded graphite under uniaxial pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pischedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant raman excitation profiles on individual carbon nanotubes of known absolute optical absorption spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy-Nam Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Blancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Tinh Than</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Aberra Guebrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAMSN 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Ha Long City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11369,1040 +11499,1040 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôt de feuillets de graphène au sein d’éponges de carbone par électrophorèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. González Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Santamaría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFEC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depolluting carbon sponges for absorption of solvents or hydrocarbons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ramos-Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Soneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CESEP’2015 (6th International Conference on Carbon for Energy Storage/Conversion and Environment Protection)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and characterization of materials obtained by pressing of vermiculite without binder addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Balima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euroclay 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Bravais: a major human contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Jal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gueguen-Chaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII IUCr Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Montreal, Canada. Acta Crystallographica Section A, 70 (a1), pp.C1307-C1307, 2014, Abstracts of the XXIII IUCr Congress. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S2053273314086926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eponges absorbantes pour la dépollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinert L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ramos-Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Chaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eponges absorbantes pour la dépollution du pétrole et des huiles lourdes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Eponges absorbantes hydrophobes pour la dépollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Symposium Mousse, Axelera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045512v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eponges absorbantes hydrophobes pour la dépollution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Eponges absorbantes pour la dépollution du pétrole et des huiles lourdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramos-Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Mousse, Axelera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045578v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examples of the use in Education of historical Physics Instruments at secondary School and University Level in France supported by ASEISTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Khantine-Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lauginie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elizabeth Cavicchi Petre Heering. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Scientific Instruments in Contemporary Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, pp.122-138, 2022, 978-90-04-49966-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12412,144 +12542,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-principles study of lithium-doped carbon clathrates under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placida Rodriguez-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso San Miguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId431"/>
+      <w:footerReference w:type="default" r:id="rId435"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12617,51 +12747,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34D9F466"/>
+    <w:nsid w:val="EEC98536"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12848,51 +12978,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alfonso-san-miguel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3147-4116" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071554165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046254v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Galafassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rajaji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forestier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sousa Ara&#250;jo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR05331A" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05316736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Florencia Juarez Saborio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Claudel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c03221" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042390v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hellani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120267" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384278v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Markovits" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Contreras-Garc&#237;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San Miguel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP00605H" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galafassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vialla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pischedda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diaf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San-Miguel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119447" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762978v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin N. Popov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Nam Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blancon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Levshov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.05.044" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguiar Sousa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon S. Ferreira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San-Miguel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alencar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c02819" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654908v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Miralaei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Debord" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio da Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac6039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debord" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Euchner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pischedda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanfland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116824" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464181v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-021-02957-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254622v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Huran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Chen Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marques" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00903" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y W Sun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G Papageorgiou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Humphreys" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Dunstan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Puech" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040578" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249488v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magnin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rondepierre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Dunstan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.03.031" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264208v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimin Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schweins" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02321-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. R Amaral" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forestier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.09.029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590689v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Carter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Just" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.F. Bandtlow" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.L051002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273472v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Silva-Santos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Impellizzeri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acrisio Aguiar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dalverny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01374" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguiar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alencar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02044" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167352v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingming Shi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Shinmei" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP05942K" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311377v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Stolz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio D Silva-Santos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Cui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.07.068" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Alencar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Aguiar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Ferreira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chambard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jousselme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.10.083" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651267v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gard&#234;nia de Sousa Pinheiro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01898" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285721v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-0627-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087924v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201961036" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696984v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael S. Alencar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Torres-Dias" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5284" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Q. Neves" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Torres-Dias" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. F. Andrade" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.01.084" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342377v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045563" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611975v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pinheiro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02981" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289392v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Barros" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Sousa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Terrones" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meunier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03187" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963047v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao C. Torres-Dias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F.T. Cerqueira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.09.044" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289394v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. A. Saboia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.024002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295210v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F. T. Cerqueira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L. Marques" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.07.036" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365923v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.075430" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376602v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M.M. Ramos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.059" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X109FWQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303903v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03263j" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692125v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Blancon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.134103" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289448v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Flores-Livas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07962d" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984822v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adessi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692100v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morales" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.104507" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307266v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908168" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937885v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.05.061" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBDZP8C1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305604v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Cambre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Wenseleers" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.08.032" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093129v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N Nguyen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mirabel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.09.001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H54VPBWV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309827v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabarino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/36/365302" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313490v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alexandre Lopes Marques" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.12.036" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217509v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Brulet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.03.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TB81VRK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313479v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Paschoal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. C. Freire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Kim" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4126045" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880875v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Bendiab" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4824544" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814655v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.02.019" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1581F1TB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00739054v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Lehtovaara" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Amsler" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Goedecker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pailhes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.155428" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00781217v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.065501" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015252v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayari" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F&#233;ret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiraud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2011.601602" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818286v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncharal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl201243c" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466709v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cren" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debontridder" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.104522" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015261v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingguang Yao" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W&#229;gberg" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sundqvist" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.02.009" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XFQNDZ2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511270v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Roditchev" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sacks" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.014531" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534234v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caillier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouttenoire" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Benoit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201000398" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9HTMDF2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053912v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poloni" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aquilanti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascarelli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.205433" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180769v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125433" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015265v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez-Serra" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Panfilis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.035429" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340987v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Poloni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marivi Fernandez-Serra" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakura Pascarelli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125413" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373112v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mizuno" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Itami" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferlat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Jal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.05.033" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147573v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Libotte" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.015501" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613966v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950601183553" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232792v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aouizerat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200541364" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GGGJRP8F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021504v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournus" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.040" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPBPJLBX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320758v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950500319464" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232786v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.035409" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020224v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferlat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soetens" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Anthony Bopp" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/5/015" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714345v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Jal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Soetens" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bopp" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(02)00087-9" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGQRCMCG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715986v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournus" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Connetable" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950212454" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753325v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Blase" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.054109" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717021v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Reny" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.014532" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147598v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellicer-Porres" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Segura" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iti&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950008202574" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147666v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.48.8683" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692582v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Florencia Juarez-Saborio" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815703v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Izard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Saito" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692708v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815673v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Izard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Aznar" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879194v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879168v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kalb&#225;&#269;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045200v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramos-Canut" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045212v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045243v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Balima" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brulet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Linder" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973340v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Tinh Than" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Aberra Guebrou" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045482v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stolz" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gonz&#225;lez Arias" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santamar&#237;a" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanco" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046135v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Soneda" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046324v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-N. Nguyen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balima" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626330v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314086926" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02150767v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltz" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinert L." TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chaudet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045512v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045578v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263424v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauginie" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187773v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rey" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Munoz" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placida Rodriguez-Hernandez" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alfonso-san-miguel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3147-4116" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071554165" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046254v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Galafassi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rajaji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Forestier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sousa Ara&#250;jo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR05331A" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05316736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Florencia Juarez Saborio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourquard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Claudel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Marty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c03221" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Siro Brigiano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Markovits" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Contreras-Garc&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San Miguel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP00605H" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042390v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hellani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120267" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galafassi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vialla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pischedda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diaf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. San-Miguel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119447" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762978v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin N. Popov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Nam Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Blancon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Levshov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.05.044" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aguiar Sousa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon S. Ferreira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso San-Miguel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alencar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c02819" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654908v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Miralaei" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Debord" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio da Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac6039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203019v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y W Sun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G Papageorgiou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Humphreys" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Dunstan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Puech" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040578" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249488v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magnin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rondepierre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Dunstan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.03.031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264208v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimin Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schweins" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02321-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355812v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. R Amaral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forestier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.09.029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Carter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Just" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.F. Bandtlow" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.L051002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Silva-Santos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Impellizzeri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acrisio Aguiar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dalverny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01374" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464181v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-021-02957-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254622v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Huran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Chen Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Marques" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00903" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227682v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debord" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Euchner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Pischedda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hanfland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116824" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguiar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alencar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02044" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167352v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingming Shi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Shinmei" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP05942K" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311377v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Stolz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio D Silva-Santos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenwen Cui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.07.068" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Alencar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Aguiar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Ferreira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chambard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jousselme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.10.083" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651267v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Balima" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gard&#234;nia de Sousa Pinheiro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01898" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285721v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duclaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-0627-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087924v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201961036" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696984v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael S. Alencar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Torres-Dias" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5284" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02290288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Q. Neves" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Torres-Dias" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. F. Andrade" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.01.084" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342377v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045563" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611975v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Machon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pinheiro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02981" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289392v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B. Barros" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Sousa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Terrones" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meunier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03187" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289394v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. A. Saboia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.024002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963047v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao C. Torres-Dias" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F.T. Cerqueira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.09.044" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295210v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago F. T. Cerqueira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. L. Marques" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.07.036" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376602v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Reinert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella M.M. Ramos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tuaillon-Combes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.059" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X109FWQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365923v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.075430" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692125v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Blancon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Debord" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.134103" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303903v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03263j" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289448v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Flores-Livas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07962d" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984822v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adessi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Blanchard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692100v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morales" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Floch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.104507" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307266v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908168" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01937885v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.05.061" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBDZP8C1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02305604v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Cambre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Wenseleers" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.08.032" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02309827v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yao" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabarino" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/36/365302" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093129v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-N Nguyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mirabel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2014.09.001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H54VPBWV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313490v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alexandre Lopes Marques" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.12.036" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217509v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lindner" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Brulet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.03.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TB81VRK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02313479v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Paschoal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. C. Freire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. A. Kim" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4126045" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880875v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ayari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Bendiab" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4824544" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814655v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.02.019" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1581F1TB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00739054v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Lehtovaara" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Amsler" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Goedecker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pailhes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.155428" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00781217v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.065501" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015252v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayari" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F&#233;ret" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiraud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2011.601602" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818286v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncharal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pierre-Louis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl201243c" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627786v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Flores-Livas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pailh&#232;s" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.087002" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466709v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cren" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debontridder" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.104522" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015261v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingguang Yao" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W&#229;gberg" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sundqvist" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.02.009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XFQNDZ2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511270v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Roditchev" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sacks" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.014531" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534234v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caillier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouttenoire" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Benoit" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201000398" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9HTMDF2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053912v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poloni" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aquilanti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascarelli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.205433" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180769v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125433" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015265v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez-Serra" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Panfilis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.035429" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340987v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Poloni" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marivi Fernandez-Serra" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakura Pascarelli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.125413" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373112v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mizuno" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Itami" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferlat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Jal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.05.033" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147573v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Libotte" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.015501" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613966v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezouar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950601183553" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232792v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aouizerat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200541364" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GGGJRP8F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021504v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournus" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.040" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPBPJLBX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320758v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950500319464" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232786v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.035409" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020224v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferlat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soetens" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-Anthony Bopp" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/5/015" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714345v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Jal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Soetens" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bopp" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-7322(02)00087-9" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGQRCMCG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715986v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournus" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Connetable" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950212454" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717021v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Reny" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guyot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.014532" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753325v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;linon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conn&#233;table" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Blase" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.054109" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147598v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pellicer-Porres" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Segura" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iti&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950008202574" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147666v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.48.8683" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692582v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Florencia Juarez-Saborio" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815703v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Izard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Campidelli" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Saito" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692708v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Donnet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815673v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Izard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Aznar" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879194v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879168v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kalb&#225;&#269;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045200v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramos-Canut" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045212v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045243v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Balima" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brulet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Linder" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973340v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Tinh Than" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Aberra Guebrou" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045482v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stolz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gonz&#225;lez Arias" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Santamar&#237;a" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanco" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046135v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Soneda" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02046324v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-N. Nguyen" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balima" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muller" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626330v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gueguen-Chaignon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314086926" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02150767v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltz" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinert L." TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chaudet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045578v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02045512v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263424v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Khantine-Langlois" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lauginie" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187773v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rey" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Munoz" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placida Rodriguez-Hernandez" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>