--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -927,274 +927,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arpi. Formes et modes de vie d’une cité italiote (IVe‑IIe siècle av. n. è.). Les tranchées SAFAB et les nécropoles d'Arpi</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Pouzadoux</w:t>
+                <w:t xml:space="preserve">Seismic Microzonation of the Pompeii Archaeological Park (Southern Italy): Local Seismic Amplification Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Covolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dessales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Santoriello</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Italo M. Muntoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.4765⟩</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences12070275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550752v3</w:t>
+                <w:t xml:space="preserve">hal-03718289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Microzonation of the Pompeii Archaeological Park (Southern Italy): Local Seismic Amplification Factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Covolan</w:t>
+                <w:t xml:space="preserve">Arpi. Formes et modes de vie d’une cité italiote (IVe‑IIe siècle av. n. è.). Les tranchées SAFAB et les nécropoles d'Arpi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Munzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pouzadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Santoriello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Dessales</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alfonso Santoriello</w:t>
+                <w:t xml:space="preserve">Italo M. Muntoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences12070275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/baefe.4765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718289v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550752v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer Technology of Decorated Plasters from the domus of Marcus Vipsanus Primigenius at Abellinum (Campania Region, Southern Italy): An Analytical Approach</w:t>
               </w:r>
@@ -1219,51 +1219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Germinario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Francesca Alberghina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Mercurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1576,295 +1576,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompéi. Villa de Diomède.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Carrive</w:t>
+                <w:t xml:space="preserve">Arpi. Formes et modes de vie d’une cité italiote (IVe-IIe siècle av. n. è.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pouzadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Munzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Santoriello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italo Maria Muntoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Les cités vésuviennes, pp.[En ligne]. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cefr.1543⟩</w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01511332v1</w:t>
+                <w:t xml:space="preserve">hal-01320608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arpi. Formes et modes de vie d’une cité italiote (IVe-IIe siècle av. n. è.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Amato</w:t>
+                <w:t xml:space="preserve">Pompéi. Villa de Diomède.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dessales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Chapelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Carrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">, 2016, Les cités vésuviennes, pp.[En ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cefr.1446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320608v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01511332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches archéologiques à Laos-Marcellina (Calabre, CS). Campagne de prospection 2012</w:t>
               </w:r>
@@ -2925,51 +2925,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abellinum and its water distribution system: new evidences for a wider comprehension of the hydraulic infranstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Musmeci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3162,103 +3162,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Villa of Diomedes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dessales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Carrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Chapelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Dessales. Hermann; Centre Jean Bérard, pp.641, 2020, Histoire et archéologie, 9791037003942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -5250,51 +5250,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E03B6E8"/>
+    <w:nsid w:val="7EF756C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5481,51 +5481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alfonso-santoriello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5908-530X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143410458" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/24892193" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000035270271" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029804v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Leone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q06" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757685v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Maria Muntoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10448" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7349" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550752v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo M. Muntoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4765" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718289v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Covolan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12070275" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pagano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Germinario" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesca Alberghina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Mercurio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12121487" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977692v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2280" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673847v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1835" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boust" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1543" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1446" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320650v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Capozzoli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplouy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Filocamo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.966" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673850v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Aversa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.421" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.549" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Radaelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Musmeci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05014739v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897422v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320629v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Terribile" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192207v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.claudiogrenzieditore.it/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121738v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774556v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniquasar.it" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503756v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Basile" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398668v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centrejeanberard.cnrs.fr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861839v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100307v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano B. de Vita" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scelza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410181v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora d'Auria" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897513v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089058v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430779v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Maria Italo M. Muntoni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964210v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alfonso-santoriello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5908-530X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143410458" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/24892193" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000035270271" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029804v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Leone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q06" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757685v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Maria Muntoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10448" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7349" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718289v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Covolan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12070275" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550752v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo M. Muntoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4765" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pagano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Germinario" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesca Alberghina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Mercurio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12121487" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977692v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2280" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673847v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1835" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320608v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1446" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boust" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1543" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320650v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Capozzoli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplouy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Filocamo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.966" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673850v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Aversa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.421" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.549" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Radaelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Musmeci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05014739v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897422v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320629v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Terribile" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192207v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.claudiogrenzieditore.it/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121738v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774556v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniquasar.it" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503756v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Basile" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398668v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centrejeanberard.cnrs.fr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861839v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100307v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano B. de Vita" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scelza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410181v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora d'Auria" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897513v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089058v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430779v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Maria Italo M. Muntoni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964210v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>