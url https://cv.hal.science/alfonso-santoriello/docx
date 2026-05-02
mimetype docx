--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -495,85 +495,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arpi. Formes et modes de vie d’une cité italiote (IVe‑IIe siècle av. n. è.). Aux marges de la ville : San Nicola d’Arpi (campagne d’étude 2024)</w:t>
+                <w:t xml:space="preserve">Arpi. Formes et modes de vie d’une cité italiote (IVe‑IIe siècle av. n. è.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouzadoux</w:t>
@@ -612,1638 +612,1772 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Italie (2025), pp.12317. </w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13q06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1639n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029804v1</w:t>
+                <w:t xml:space="preserve">hal-05596572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arpi. Formes et modes de vie d’une cité italiote (IVe‑IIe siècle av. n. è.). Campagne d’étude 2023. L'aire de l'hypogée des Amphores (fouilles 2003-2004)</w:t>
+                <w:t xml:space="preserve">Arpi. Formes et modes de vie d’une cité italiote (IVe‑IIe siècle av. n. è.). Aux marges de la ville : San Nicola d’Arpi (campagne d’étude 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouzadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Santoriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Leone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Italo Maria Muntoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.10448⟩</w:t>
+              <w:t xml:space="preserve">, 2025, Italie (2025), pp.12317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13q06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757685v1</w:t>
+                <w:t xml:space="preserve">hal-05029804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arpi. Formes et modes de vie d’une cité italiote (IVe‑IIe siècle av. n. è.) – Campagne d’étude 2022. L’aire de l’Hypogée de la Méduse (fouilles 1998-1999, 2001)</w:t>
+                <w:t xml:space="preserve">Arpi. Formes et modes de vie d’une cité italiote (IVe‑IIe siècle av. n. è.). Campagne d’étude 2023. L'aire de l'hypogée des Amphores (fouilles 2003-2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouzadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Santoriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italo Maria Muntoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/baefe.7349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/baefe.10448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055286v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Microzonation of the Pompeii Archaeological Park (Southern Italy): Local Seismic Amplification Factors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Dessales</w:t>
+                <w:t xml:space="preserve">Arpi. Formes et modes de vie d’une cité italiote (IVe‑IIe siècle av. n. è.) – Campagne d’étude 2022. L’aire de l’Hypogée de la Méduse (fouilles 1998-1999, 2001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Munzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pouzadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Santoriello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italo Maria Muntoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Leone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences12070275⟩</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.7349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718289v1</w:t>
+                <w:t xml:space="preserve">hal-04055286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arpi. Formes et modes de vie d’une cité italiote (IVe‑IIe siècle av. n. è.). Les tranchées SAFAB et les nécropoles d'Arpi</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Pouzadoux</w:t>
+                <w:t xml:space="preserve">Seismic Microzonation of the Pompeii Archaeological Park (Southern Italy): Local Seismic Amplification Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Covolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dessales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Santoriello</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Italo M. Muntoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.4765⟩</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences12070275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550752v3</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer Technology of Decorated Plasters from the domus of Marcus Vipsanus Primigenius at Abellinum (Campania Region, Southern Italy): An Analytical Approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arpi. Formes et modes de vie d’une cité italiote (IVe‑IIe siècle av. n. è.). Les tranchées SAFAB et les nécropoles d'Arpi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Munzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pouzadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Santoriello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italo M. Muntoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min12121487⟩</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.4765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03868944v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550752v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arpi. Formes et modes de vie d’une cité italiote (IVe‑IIe siècle av. n. è.). Campagnes 2017-2018</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcella Leone</w:t>
+                <w:t xml:space="preserve">Multilayer Technology of Decorated Plasters from the domus of Marcus Vipsanus Primigenius at Abellinum (Campania Region, Southern Italy): An Analytical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Germinario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Francesca Alberghina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Covolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Mercurio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cefr.2280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/min12121487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977692v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03868944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arpi. Formes et modes de vie d’une cité italiote (IVe-IIe siècle av. n.è.)</w:t>
+                <w:t xml:space="preserve">Arpi. Formes et modes de vie d’une cité italiote (IVe‑IIe siècle av. n. è.). Campagnes 2017-2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouzadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Santoriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Amato</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italo Maria Muntoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cefr.1835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cefr.2280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673847v1</w:t>
+                <w:t xml:space="preserve">hal-01977692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arpi. Formes et modes de vie d’une cité italiote (IVe-IIe siècle av. n. è.)</w:t>
+                <w:t xml:space="preserve">Arpi. Formes et modes de vie d’une cité italiote (IVe-IIe siècle av. n.è.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouzadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Santoriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cefr.1446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320608v1</w:t>
+                <w:t xml:space="preserve">hal-01673847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompéi. Villa de Diomède.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Carrive</w:t>
+                <w:t xml:space="preserve">Arpi. Formes et modes de vie d’une cité italiote (IVe-IIe siècle av. n. è.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pouzadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Munzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Santoriello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italo Maria Muntoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Les cités vésuviennes, pp.[En ligne]. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cefr.1543⟩</w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01511332v1</w:t>
+                <w:t xml:space="preserve">hal-01320608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches archéologiques à Laos-Marcellina (Calabre, CS). Campagne de prospection 2012</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesca Filocamo</w:t>
+                <w:t xml:space="preserve">Pompéi. Villa de Diomède.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dessales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Chapelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Carrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cefr.966⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Les cités vésuviennes, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320650v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01511332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches archéologiques à Laos-Marcellina (Calabre, CS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregorio Aversa</w:t>
+                <w:t xml:space="preserve">Recherches archéologiques à Laos-Marcellina (Calabre, CS). Campagne de prospection 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Capozzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alain Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Filocamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cefr.421⟩</w:t>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673850v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches archéologiques à Laos-Marcellina (Calabre, CS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregorio Aversa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duplouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Munzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Santoriello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches archéologiques à Laos-Marcellina (Calabre, CS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregorio Aversa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Filocamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 123-1, pp.313-321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mefra.549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2253,91 +2387,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A geoarchaeological approach to the identification of water traces in ancient Daunia: the case of Arpi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Radaelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Musmeci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Santoriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2352,142 +2486,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeologies of Waterscapes. Ecology, economy, perception, and memory in changing landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpi: dinamiche ambientali e storiche di un insediamento dauno. Questione di metodi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Santoriello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman landscapes across the Western Mediterranean: historiography &amp; landscape archaeological approaches in Italy, Spain and Portugal compared</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, T. Stek (KNIR); A. Casarotto (KNIR); A. Pizzo (EEHAR), Dec 2024, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricostruire paesaggi e condividere memorie: Arpi Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2516,73 +2650,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antichi popoli di Puglia. L'archeologia racconta. Giornate di studi, Castello svevo di Bari (18-20 aprile 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Luca Mercuri; Massimo Osanna, Apr 2023, Bari (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpi Project: una rilettura dei paesaggi arpani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2591,106 +2725,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouzadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Santoriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italo Maria Muntoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'arte dei Dauni (X-III sec. a.C.). Nuove prospettive per un'archeologia della cultura visiva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Foggia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes de la ville antique en Daunie : l’exemple d’Arpi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouzadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2699,106 +2833,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Santoriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italo Maria Muntoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisation et contacts de cultures en Méditerranée Occidentale. Journées d’Étude Internationale (Montpellier 12-13 novembre 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpi: measure the forms of an Italiote city (4th – 2nd centuries BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2807,101 +2941,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouzadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Santoriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Terribile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italo Maria Muntoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Metrology for Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Benevento, Italy. pp.152-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2911,124 +3045,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abellinum and its water distribution system: new evidences for a wider comprehension of the hydraulic infranstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Musmeci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Santoriello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weaving Narratives, 29th EAA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3038,257 +3172,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpi riemersa. Dalla rete idrica alla scoperta delle necropoli. Scavi 1991-1992</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italo Maria Muntoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouzadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Santoriello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Grenzi Editore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-88-8431-808-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Villa of Diomedes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dessales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Carrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Chapelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Dessales. Hermann; Centre Jean Bérard, pp.641, 2020, Histoire et archéologie, 9791037003942</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3298,51 +3432,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivere ad Arpi: le trasformazioni di una città daunia tra Alessandro il Molosso e Annibale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouzadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3395,110 +3529,110 @@
                 <w:t xml:space="preserve">Vincenzo Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roberto Perna; Riccardo Carmenati; Marzia Giuliodori. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roma e il mondo adriatico. Dalla ricerca archeologica alla pianificazione del territorio. II.2 Adriatico centromeridionale. Atti del Convegno Internazionale, Macerata (18-20 Maggio 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, II (1-2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edizioni Quasar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.931-951, 2022, πλεων επι οινοπα ποντον - Collana di studi di archeologia e storia del Mediterraneo, 978-88-5491-235-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpi riemersa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italo Maria Muntoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3520,96 +3654,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Santoriello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Italo Maria Muntoni; Priscilla Munzi; Claude Pouzadoux; Alfonso Santoriello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arpi riemersa. Dalla rete idrica alla scoperta delle necropoli. Scavi 1991-1992</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Grenzi Editore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-18, 2021, 978-88-8431-808-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archeologia della morte in Daunia: nuovi dati dalle necropoli di Arpi tra topografia, tipologia e pratiche funerarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3618,154 +3752,154 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouzadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Santoriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italo Maria Muntoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belisa Muka; Giuseppe Lepore. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archeologia della morte in Illiria e in Epiro. Contesti, ritualità e immagini tra età ellenistica e romana. Atti del Convegno Internazionale, Tirana 16-18 dicembre 2019 Accademia delle Scienze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizioni Quasar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.379-408, 2020, Studi Fenichioti, 1, 978-88-5491-117-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches récentes à Laos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3774,110 +3908,110 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Santoriello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Duplouy; Olivier de Cazanove; Vincenzo Capozzoli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lucanie entre deux mers : archéologie et patrimoine. Actes du Colloque international, Paris, 5-7 novembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre Jean Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.421-427, 2019, 978-2-38050-020-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laos (S. Maria del Cedro, prov. de Cosenza, Calabre. 2009-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3896,275 +4030,275 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Pouzadoux; Priscilla Munzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centre Jean Bérard. 50 ans d’archéologie franco-italienne en Italie du Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Jean Bérard, pp.88-90, 2018, 978-2-918887-79-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scorribande&amp;quot; e archemorfologia nel territorio dell'antica Laos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Santoriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il Golfo di Policastro tra Enotri e Lucani: insediamenti, assetto istituzionale, cultura materiale. Atti del Convegno, Tortora, 25-26 giugno 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rubbettino Editore srl, pp.307-330, 2018, 978-88-498-5528-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphological and Pedo-Stratigraphical Approach as a Tool for Understanding the Archaeological Landscapes and Environments: The Case-Study of the Ancient Laos Territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiano B. de Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Filocamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Santoriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Scelza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Bronnikova et Andrey Panin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphic Processes and Geoarchaeology. From Landscape Archaeology to Archaeotourism.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 978-5-91412-129-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4174,901 +4308,901 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique « Italie du Sud ». Au seuil de la ville : organisation, aménagement et gestion des milieux urbains et périurbain en Italie du Sud dans l'antiquité. Bilan de l'activité de terrain 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselme Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora d'Auria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre Jean Bérard (UAR 3133 CNRS-EFR). 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique « Italie du Sud ». Au seuil de la ville : organisation, aménagement et gestion des milieux urbains et périurbain en Italie du Sud dans l'antiquité. Bilan de l'activité de terrain 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselme Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora d'Auria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre Jean Bérard (UAR 3133 CNRS-EFR). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique « Italie du Sud ». Au seuil de la ville : organisation, aménagement et gestion des milieux urbains et périurbain en Italie du Sud dans l'antiquité. Bilan de l'activité de terrain 2020-2023 et demande de renouvellement de quadriennal pour la période 2024-2027</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselme Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora d'Auria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre Jean Bérard (UAR 3133 CNRS-EFR). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique « Italie du Sud ». Au seuil de la ville : organisation, aménagement et gestion des milieux urbains et périurbain en Italie du Sud dans l'antiquité. Bilan de l'activité de terrain 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselme Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora d'Auria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères, Direction de la culture, de l'enseignement, de la recherche et du réseau Sous-direction de l'enseignement supérieur et de la recherche, Pôle sciences humaines et sociales, archéologie et patrimoine, Commission consultative des recherches archéologiques à l'étranger, Sous-commission archéologique "Europe-Magreb". 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique « Italie du Sud ». Au seuil de la ville : organisation, aménagement et gestion des milieux urbains et périurbain en Italie du Sud dans l'antiquité. Bilan de l'activité de terrain 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselme Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora d'Auria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Jean Bérard (UAR 3133 CNRS-EFR). 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique « Italie du Sud ». Au seuil de la ville : organisation, aménagement et gestion des milieux urbains et périurbains en Italie du sud dans l’antiquité. Bilan de l’activité de terrain 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselme Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dora d'Auria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Jean Bérard (UAR 3133 CNRS-EFR). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique « Italie du Sud ». Bilan de l'activité de terrain à Cumes, Arpi, Incoronata et Pompéi 2016-2019. Demande de renouvellement de quadriennal pour la période 2020-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouzadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Santoriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italo Maria Italo M. Muntoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Jean Bérard (UAR 3133 CNRS-EFR). 2019, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpi. Formes et modes de vie d'une cité italiote (IVe – IIe siècle av. n.é.). Rapport d'activité 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pouzadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5077,112 +5211,112 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Santoriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italo Maria Muntoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Jean Bérard (UAR 3133 CNRS-EFR). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5250,51 +5384,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EF756C3"/>
+    <w:nsid w:val="9194D616"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5481,51 +5615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alfonso-santoriello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5908-530X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143410458" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/24892193" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000035270271" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029804v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Leone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q06" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757685v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Maria Muntoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10448" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7349" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718289v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Covolan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12070275" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550752v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo M. Muntoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4765" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pagano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Germinario" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesca Alberghina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Mercurio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12121487" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977692v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2280" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673847v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1835" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320608v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1446" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boust" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1543" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320650v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Capozzoli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplouy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Filocamo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.966" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673850v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Aversa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.421" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.549" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Radaelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Musmeci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05014739v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897422v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320629v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Terribile" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192207v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.claudiogrenzieditore.it/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121738v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774556v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniquasar.it" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503756v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Basile" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398668v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centrejeanberard.cnrs.fr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861839v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100307v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano B. de Vita" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scelza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410181v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora d'Auria" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897513v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089058v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430779v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Maria Italo M. Muntoni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964210v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alfonso-santoriello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5908-530X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143410458" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/24892193" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000035270271" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05596572v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Leone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1639n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q06" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757685v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Maria Muntoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10448" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055286v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7349" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718289v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Covolan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12070275" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550752v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo M. Muntoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4765" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868944v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pagano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Germinario" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesca Alberghina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Mercurio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12121487" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977692v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2280" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1835" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320608v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1446" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boust" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1543" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320650v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Capozzoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplouy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Filocamo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.966" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Aversa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.421" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.549" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Radaelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Musmeci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05014739v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110767v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320629v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Terribile" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192207v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.claudiogrenzieditore.it/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniquasar.it" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423787v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Basile" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centrejeanberard.cnrs.fr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246797v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100307v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano B. de Vita" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scelza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora d'Auria" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824388v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897513v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503418v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089058v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Maria Italo M. Muntoni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964210v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>