--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -1061,160 +1061,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Microzonation of the Pompeii Archaeological Park (Southern Italy): Local Seismic Amplification Factors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multilayer Technology of Decorated Plasters from the domus of Marcus Vipsanus Primigenius at Abellinum (Campania Region, Southern Italy): An Analytical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sabrina Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Germinario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Francesca Alberghina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Mercurio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences12070275⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min12121487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718289v1</w:t>
+                <w:t xml:space="preserve">halshs-03868944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpi. Formes et modes de vie d’une cité italiote (IVe‑IIe siècle av. n. è.). Les tranchées SAFAB et les nécropoles d'Arpi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Munzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1236,233 +1253,216 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Santoriello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italo M. Muntoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/baefe.4765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550752v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer Technology of Decorated Plasters from the domus of Marcus Vipsanus Primigenius at Abellinum (Campania Region, Southern Italy): An Analytical Approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Seismic Microzonation of the Pompeii Archaeological Park (Southern Italy): Local Seismic Amplification Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariano Mercurio</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Dessales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Santoriello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/min12121487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences12070275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03868944v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpi. Formes et modes de vie d’une cité italiote (IVe‑IIe siècle av. n. è.). Campagnes 2017-2018</w:t>
               </w:r>
@@ -1710,295 +1710,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arpi. Formes et modes de vie d’une cité italiote (IVe-IIe siècle av. n. è.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Amato</w:t>
+                <w:t xml:space="preserve">Pompéi. Villa de Diomède.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dessales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ponce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Chapelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Carrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cefr.1446⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Les cités vésuviennes, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320608v1</w:t>
+                <w:t xml:space="preserve">halshs-01511332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompéi. Villa de Diomède.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Carrive</w:t>
+                <w:t xml:space="preserve">Arpi. Formes et modes de vie d’une cité italiote (IVe-IIe siècle av. n. è.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pouzadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Munzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Santoriello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italo Maria Muntoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Les cités vésuviennes, pp.[En ligne]. </w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cefr.1543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01511332v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches archéologiques à Laos-Marcellina (Calabre, CS). Campagne de prospection 2012</w:t>
               </w:r>
@@ -3059,51 +3059,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abellinum and its water distribution system: new evidences for a wider comprehension of the hydraulic infranstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Covolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Musmeci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3296,103 +3296,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Villa of Diomedes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dessales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Carrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Chapelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Dessales. Hermann; Centre Jean Bérard, pp.641, 2020, Histoire et archéologie, 9791037003942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -5384,51 +5384,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9194D616"/>
+    <w:nsid w:val="80AFF129"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5615,51 +5615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alfonso-santoriello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5908-530X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143410458" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/24892193" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000035270271" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05596572v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Leone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1639n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q06" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757685v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Maria Muntoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10448" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055286v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7349" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718289v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Covolan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12070275" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550752v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo M. Muntoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4765" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868944v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pagano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Germinario" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesca Alberghina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Mercurio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12121487" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977692v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2280" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1835" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320608v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1446" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boust" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1543" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320650v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Capozzoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplouy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Filocamo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.966" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Aversa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.421" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.549" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Radaelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Musmeci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05014739v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110767v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320629v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Terribile" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192207v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.claudiogrenzieditore.it/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniquasar.it" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423787v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Basile" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centrejeanberard.cnrs.fr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246797v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100307v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano B. de Vita" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scelza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora d'Auria" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824388v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897513v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503418v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089058v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Maria Italo M. Muntoni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964210v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alfonso-santoriello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5908-530X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143410458" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/24892193" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000035270271" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05596572v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pouzadoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Leone" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1639n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13q06" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757685v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Maria Muntoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10448" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055286v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7349" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868944v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pagano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Germinario" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Francesca Alberghina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Covolan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Mercurio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12121487" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550752v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo M. Muntoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4765" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12070275" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977692v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2280" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673847v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1835" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ponce" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boust" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Carrive" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1543" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1446" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320650v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Capozzoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplouy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Filocamo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.966" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673850v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Aversa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.421" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.549" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Radaelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Musmeci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05014739v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110767v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320629v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Terribile" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192207v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.claudiogrenzieditore.it/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edizioniquasar.it" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423787v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Basile" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centrejeanberard.cnrs.fr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246797v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100307v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano B. de Vita" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scelza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora d'Auria" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824388v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897513v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503418v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089058v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Maria Italo M. Muntoni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964210v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>