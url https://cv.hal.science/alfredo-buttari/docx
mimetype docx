--- v0 (2026-03-04)
+++ v1 (2026-04-04)
@@ -815,291 +815,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-based parallel programming for scalable matrix product algorithms</w:t>
+                <w:t xml:space="preserve">Is 3D frequency-domain FWI of full-azimuth/long-offset OBN data feasible? The Gorgon case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Herrmann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3583560⟩</w:t>
+              <w:t xml:space="preserve">Leading Edge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (3), pp.173-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/tle42030173.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936659v2</w:t>
+                <w:t xml:space="preserve">hal-03922986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is 3D frequency-domain FWI of full-azimuth/long-offset OBN data feasible? The Gorgon case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Task-based parallel programming for scalable matrix product algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Operto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Amestoy</w:t>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Beller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+                <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Combe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Jego</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leading Edge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (3), pp.173-183. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (2), pp.Pages 1 - 23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/tle42030173.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3583560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922986v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936659v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining sparse approximate factorizations with mixed precision iterative refinement</w:t>
               </w:r>
@@ -1806,261 +1806,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774642v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and Scalability of the Block Low-Rank Multifrontal Factorization on Multicore Architectures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Tridiagonalization Method for Symmetric Saddle-Point Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Theo Mary</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Orban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Titley-Peloquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3242094⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (5), pp.S409-S432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/18M1194900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955766v2</w:t>
+                <w:t xml:space="preserve">hal-02343661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tridiagonalization Method for Symmetric Saddle-Point Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance and Scalability of the Block Low-Rank Multifrontal Factorization on Multicore Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Titley-Peloquin</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 41 (5), pp.S409-S432. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (1), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/18M1194900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3242094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343661v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955766v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale 3D EM modeling with a Block Low-Rank multifrontal direct solver</w:t>
               </w:r>
@@ -2291,407 +2291,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322230v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Optimization and Modeling of Blocked Sparse Kernels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust memory-aware mappings for parallel multifrontal factorizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1094342007083801⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (3), pp.C256 - C279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/130938505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421133v1</w:t>
+                <w:t xml:space="preserve">hal-01334113v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust memory-aware mappings for parallel multifrontal factorizations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Implementing multifrontal sparse solvers for multicore architectures with Sequential Task Flow runtime systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/130938505⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2898348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334113v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing multifrontal sparse solvers for multicore architectures with Sequential Task Flow runtime systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance Optimization and Modeling of Blocked Sparse Kernels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Lopez</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Eijkhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Filippone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (4), pp.467-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1094342007083801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2898348⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01333645v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast 3D frequency-domain full waveform inversion with a parallel Block Low-Rank multifrontal direct solver: application to OBC data from the North Sea</w:t>
               </w:r>
@@ -2850,51 +2850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack J. Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Langou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Langou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Luszczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3551,51 +3551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object-Oriented Techniques for Sparse Matrix Computations in Fortran 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Filippone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3789,51 +3789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A class of parallel tiled linear algebra algorithms for multicore architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Langou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Kurzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3906,51 +3906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel tiled QR factorization for multicore architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Langou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Kurzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4400,51 +4400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasqua D’ambra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Di Serafino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Filippone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applicable Algebra in Engineering, Communication and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (3), pp.223-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4535,51 +4535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Domain Decomposition Methods for Large Sparse Linear Systems on Modern Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stojce Nakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4591,116 +4591,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sparse Days 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248757v1</w:t>
+                <w:t xml:space="preserve">hal-05248772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Domain Decomposition Methods for Large Sparse Linear Systems on Modern Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stojce Nakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4712,73 +4712,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Sparse Days 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248772v1</w:t>
+                <w:t xml:space="preserve">hal-05248757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances on sparse direct solver using Block Low-Rank and mixed precision for large scale applications</w:t>
               </w:r>
@@ -5008,260 +5008,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Arithmetic Intensity of Distributed-Memory Dense Matrix Multiplication Involving a Symmetric Input Matrix (SYMM)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Vers un solveur direct à base de tâches pour des systèmes linéaires FEM/BEM creux/denses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+                <w:t xml:space="preserve">Marek Felšöci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2023 - 37th International Parallel and Distributed Processing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2023, St. Petersburg, FL, United States. pp.357-367</w:t>
+              <w:t xml:space="preserve">COMPAS 2023 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISTIC : Laboratoire d’Informatique, Systèmes, Traitement de l’Information et de la Connaissance, de l’Université Savoie Mont Blanc., Jul 2023, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093162v1</w:t>
+                <w:t xml:space="preserve">hal-04178064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un solveur direct à base de tâches pour des systèmes linéaires FEM/BEM creux/denses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">On the Arithmetic Intensity of Distributed-Memory Dense Matrix Multiplication Involving a Symmetric Input Matrix (SYMM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Felšöci</w:t>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sylvand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2023 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LISTIC : Laboratoire d’Informatique, Systèmes, Traitement de l’Information et de la Connaissance, de l’Université Savoie Mont Blanc., Jul 2023, Annecy, France</w:t>
+              <w:t xml:space="preserve">IPDPS 2023 - 37th International Parallel and Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2023, St. Petersburg, FL, United States. pp.357-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178064v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed precision sparse direct solver applied to 3D wave propagation</w:t>
               </w:r>
@@ -5622,77 +5622,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of a Sparse Direct Solver on Heterogeneous Systems using Starpu and Simgrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5760,77 +5760,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tridiagonalization Method for Symmetric and Quasi-Definite Saddle-Point Systems (CM 2018, Colorado, USA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Orban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Titley-Peloquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Copper Mountain Conference On Iterative Methods (CM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Front Range Scientific Computations, Inc, Boulder, Colorado; University of Colorado, Sandia National Labs; Emory University; Society for Industrial and Applied Mathematics: SIAM Activity Group on Linear Algebra, Mar 2018, Copper Mountain, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5989,103 +5989,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting a Parametrized Task Graph model for the parallelization of a sparse direct multifrontal solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Bosilca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par 2016: Parallel Processing Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Grenoble, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6378,90 +6378,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-based multifrontal QR solver for GPU-accelerated multicore architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22rd IEEE International Conference on High Performance Computing (HiPC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Bangalore, India. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6508,77 +6508,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Accurate Simulation of Multithreaded Sparse Linear Algebra Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Stanisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6739,347 +6739,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifrontal QR Factorization for Multicore Architectures over Runtime Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+                <w:t xml:space="preserve">3D frequency-domain seismic modeling with a Block Low-Rank algebraic multifrontal direct solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Weisbecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Parallel Processing (EuroPar 2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40047-6_53⟩</w:t>
+              <w:t xml:space="preserve">Society of Exploration Geophysicists annual meeting (SEG 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Exploration Geophysicists, 2013, Houston, Texas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/segam2013-0603.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220611v1</w:t>
+                <w:t xml:space="preserve">hal-00924638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D frequency-domain seismic modeling with a Block Low-Rank algebraic multifrontal direct solver</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Brossier</w:t>
+                <w:t xml:space="preserve">Multifrontal QR Factorization for Multicore Architectures over Runtime Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Exploration Geophysicists annual meeting (SEG 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Exploration Geophysicists, 2013, Houston, Texas, United States. </w:t>
+              <w:t xml:space="preserve">19th International Conference on Parallel Processing (EuroPar 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Aachen, Germany. pp.521-532, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/segam2013-0603.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40047-6_53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924638v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in sparse direct solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Joslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7272,51 +7272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7367,90 +7367,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Memory-Aware Mappings for Parallel Multifrontal Factorizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7492,51 +7492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouping variables in Frontal Matrices to improve Low-Rank Approximations in a Multifrontal Solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Weisbecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7656,51 +7656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Di Serafino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Filippone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7961,177 +7961,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the performance of 32 bit floating point arithmetic in obtaining 64 bit accuracy (revisiting iterative refinement for linear systems)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+                <w:t xml:space="preserve">Prospectus for the Next LAPACK and ScaLAPACK Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Demmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beresford Parlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Kahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 2006 ACM/IEEE conference on Supercomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1188455.1188573⟩</w:t>
+              <w:t xml:space="preserve">PARA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Umea, Sweden. pp.11-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75755-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169433v1</w:t>
+                <w:t xml:space="preserve">hal-05267407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending PSBLAS to Build Parallel Schwarz Preconditioners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8140,233 +8140,233 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasqua D’ambra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Di Serafino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Filippone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Applied Parallel Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lyngby, Denmark. pp.593-602, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11558958_71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospectus for the Next LAPACK and ScaLAPACK Libraries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ming Gu</w:t>
+                <w:t xml:space="preserve">Exploiting the performance of 32 bit floating point arithmetic in obtaining 64 bit accuracy (revisiting iterative refinement for linear systems)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Langou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Luszczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kurzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PARA 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Umea, Sweden. pp.11-23, </w:t>
+              <w:t xml:space="preserve">the 2006 ACM/IEEE conference on Supercomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Tampa, FL, United States. pp.113, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-75755-9_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1188455.1188573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267407v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAST-EVP: An Engine Simulation Tool</w:t>
               </w:r>
@@ -8404,51 +8404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro de Maio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco del Citto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Filippone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on High Performance Computing and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Sorrento, Italy. pp.969-978, </w:t>
@@ -8701,51 +8701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8839,51 +8839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iain S. Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8990,51 +8990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iain S. Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9674,51 +9674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9785,90 +9785,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redundant computations in task-based parallelism with applications to communication-reducing algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10251,103 +10251,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-Based Parallel Programming for Scalable Algorithms: application to Matrix Multiplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9461, Inria Bordeaux - Sud-Ouest. 2022, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10365,90 +10365,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving high-performance with a sparse direct solver on Intel KNL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikko Byckling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Masliah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10483,90 +10483,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-based multifrontal QR solver for GPU-accelerated multicore architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRI/RT--2015--02--FR-r1, IRIT, Toulouse. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10894,51 +10894,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="374E65F6"/>
+    <w:nsid w:val="2CE84CD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11125,51 +11125,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alfredo-buttari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3207-7021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167548999" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525918v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Higham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Mary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vieubl&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/draf049" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490215v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pacteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1644705" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663142v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Beuzeville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gratton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190686v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Higham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L&#8217;excellent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1549079" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082415v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gerest" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1568600" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936659v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jego" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583560" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle42030173.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536031v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3582493" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251738v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drac037" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Huber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leleux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ruede" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nla.2407" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070416v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleve Ashcraft" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1386451" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370953v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hauberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costy Kodsi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1306166" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774642v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1182760" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955766v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242094" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Orban" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ruiz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Titley-Peloquin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1194900" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Shantsev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyoosh Jaysaval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de La Kethulle de Ryhove" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx106" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322230v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1077192" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421133v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Eijkhout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Filippone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342007083801" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5814D2F6E16C8AD34583207D6002903C92ECC841/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334113v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130938505" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01333645v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lopez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2898348" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0052.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421121v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Langou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Luszczek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342007084026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120903476" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123557v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Joslin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sid-Lakhdar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124774v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouchet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Henry Rouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chauvin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219605" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122471v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110846427" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2013.03.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419121v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2331130.2331131" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420940v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baboulin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kurzak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2008.11.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420965v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2008.10.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421078v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.v20:13" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421028v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimir Tomov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1377596.1377597" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421063v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2008.85" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2007.70813" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421066v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqua D&#8217;ambra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Di Serafino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-007-0035-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92B4FFA21A0A76BB5D8D6ED4DCF99F6745EAD571/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248757v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stojce Nakov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marait" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248772v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922334v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093162v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04178064v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Fel&#353;&#246;ci" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922287v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783037v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02073725v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Masliah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023422v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129651v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hautreux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cameo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lecas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67630-2_23" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337748v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58943-5_14" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237869v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239896v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5713962.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270145v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2015.27" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180272v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Stanisic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924660v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220611v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40047-6_53" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924638v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Weisbecker" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2013-0603.1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060301v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789684v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789698v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed W. Sid-Lakhdar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726644v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581561v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqua d'Ambra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gentile" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803488v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267445v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parry Husbands" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Yelick" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/78/1/012028" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169433v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1188455.1188573" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267368v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11558958_71" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267407v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Demmel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beresford Parlett" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kahan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Gu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75755-9_2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267340v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Bella" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Maio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco del Citto" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557654_108" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780548v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945083v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora U&#231;ar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787015v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain S. Duff" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-0-387-09766-4_86" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09766-4_86" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787042v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-0-387-09766-4_204" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09766-4_204" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Winckler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268862v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pralet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919006v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Pleiter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utz-Uwe Haus" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Anciaux-Sedrakian" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Garcia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14735612" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905035v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carpenter" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arenaz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ber&#225;nek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14446622" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803490v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176537v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071696v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752184v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkan Ulker" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03296180v3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03588491v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01473475v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Byckling" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166312v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776859v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01913033v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alfredo-buttari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3207-7021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167548999" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525918v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Higham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Mary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vieubl&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/draf049" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490215v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pacteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1644705" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663142v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Beuzeville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gratton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190686v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Higham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L&#8217;excellent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1549079" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082415v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gerest" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1568600" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle42030173.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936659v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jego" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583560" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536031v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3582493" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251738v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drac037" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Huber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leleux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ruede" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nla.2407" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070416v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleve Ashcraft" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1386451" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370953v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hauberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costy Kodsi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1306166" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774642v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1182760" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Orban" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ruiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Titley-Peloquin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1194900" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955766v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242094" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Shantsev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyoosh Jaysaval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de La Kethulle de Ryhove" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx106" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322230v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1077192" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334113v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130938505" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01333645v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lopez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2898348" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421133v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Eijkhout" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Filippone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342007083801" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5814D2F6E16C8AD34583207D6002903C92ECC841/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0052.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421121v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Langou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Luszczek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342007084026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120903476" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123557v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Joslin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sid-Lakhdar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124774v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouchet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Henry Rouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chauvin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219605" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122471v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110846427" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2013.03.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419121v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2331130.2331131" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420940v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baboulin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kurzak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2008.11.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420965v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2008.10.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421078v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.v20:13" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421028v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimir Tomov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1377596.1377597" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421063v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2008.85" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2007.70813" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421066v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqua D&#8217;ambra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Di Serafino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-007-0035-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92B4FFA21A0A76BB5D8D6ED4DCF99F6745EAD571/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248772v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stojce Nakov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marait" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248757v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922334v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04178064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Fel&#353;&#246;ci" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093162v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922287v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783037v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02073725v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Masliah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023422v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129651v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hautreux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cameo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lecas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67630-2_23" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337748v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58943-5_14" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237869v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239896v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5713962.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270145v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2015.27" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180272v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Stanisic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924660v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924638v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Weisbecker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2013-0603.1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220611v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40047-6_53" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060301v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789684v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789698v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed W. Sid-Lakhdar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726644v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581561v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqua d'Ambra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gentile" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803488v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267445v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parry Husbands" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Yelick" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/78/1/012028" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267407v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Demmel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beresford Parlett" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kahan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Gu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75755-9_2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267368v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11558958_71" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169433v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1188455.1188573" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267340v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Bella" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Maio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco del Citto" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557654_108" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780548v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945083v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora U&#231;ar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787015v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain S. Duff" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-0-387-09766-4_86" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09766-4_86" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787042v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-0-387-09766-4_204" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09766-4_204" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Winckler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268862v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pralet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919006v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Pleiter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utz-Uwe Haus" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Anciaux-Sedrakian" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Garcia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14735612" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905035v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carpenter" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arenaz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ber&#225;nek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14446622" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803490v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176537v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071696v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752184v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkan Ulker" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03296180v3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03588491v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01473475v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Byckling" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166312v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776859v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01913033v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>