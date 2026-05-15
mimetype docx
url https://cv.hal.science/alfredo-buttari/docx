--- v1 (2026-04-04)
+++ v2 (2026-05-15)
@@ -298,54 +298,50 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/imanum/draf049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525918v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -815,425 +811,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is 3D frequency-domain FWI of full-azimuth/long-offset OBN data feasible? The Gorgon case study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining sparse approximate factorizations with mixed precision iterative refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Combe</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas J Higham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves L’excellent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leading Edge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/tle42030173.1⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (1), pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3582493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922986v1</w:t>
+                <w:t xml:space="preserve">hal-03536031v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-based parallel programming for scalable matrix product algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 49 (2), pp.Pages 1 - 23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3583560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936659v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining sparse approximate factorizations with mixed precision iterative refinement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is 3D frequency-domain FWI of full-azimuth/long-offset OBN data feasible? The Gorgon case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Beller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Theo Mary</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 49 (1), pp.1-29. </w:t>
+              <w:t xml:space="preserve">Leading Edge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (3), pp.173-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3582493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/tle42030173.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536031v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Precision Low Rank Approximations and their Application to Block Low Rank LU Factorization</w:t>
               </w:r>
@@ -2291,407 +2287,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322230v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust memory-aware mappings for parallel multifrontal factorizations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance Optimization and Modeling of Blocked Sparse Kernels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Eijkhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Filippone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/130938505⟩</w:t>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (4), pp.467-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1094342007083801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334113v2</w:t>
+                <w:t xml:space="preserve">hal-02421133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing multifrontal sparse solvers for multicore architectures with Sequential Task Flow runtime systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Robust memory-aware mappings for parallel multifrontal factorizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2898348⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (3), pp.C256 - C279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/130938505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333645v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334113v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Optimization and Modeling of Blocked Sparse Kernels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementing multifrontal sparse solvers for multicore architectures with Sequential Task Flow runtime systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Filippone</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1094342007083801⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2898348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02421133v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast 3D frequency-domain full waveform inversion with a parallel Block Low-Rank multifrontal direct solver: application to OBC data from the North Sea</w:t>
               </w:r>
@@ -2850,51 +2846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack J. Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Langou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Langou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Luszczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3551,51 +3547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object-Oriented Techniques for Sparse Matrix Computations in Fortran 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Filippone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3636,746 +3632,746 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating scientific computations with mixed precision algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A class of parallel tiled linear algebra algorithms for multicore architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Baboulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+                <w:t xml:space="preserve">Jakub Kurzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack J. Dongarra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2008.11.005⟩</w:t>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (1), pp.38-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parco.2008.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420940v1</w:t>
+                <w:t xml:space="preserve">hal-02420965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A class of parallel tiled linear algebra algorithms for multicore architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accelerating scientific computations with mixed precision algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baboulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack J. Dongarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Kurzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Langou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 35 (1), pp.38-53. </w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 180 (12), pp.2526-2533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.parco.2008.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2008.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420965v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel tiled QR factorization for multicore architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving Systems of Linear Equations on the CELL Processor Using Cholesky Factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kurzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jakub Kurzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20 (13), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (9), pp.1175-1186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpe.v20:13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2007.70813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421078v1</w:t>
+                <w:t xml:space="preserve">hal-02421046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Mixed Precision for Sparse Matrix Computations to Enhance the Performance while Achieving 64-bit Accuracy</w:t>
+                <w:t xml:space="preserve">Parallel tiled QR factorization for multicore architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Kurzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stanimir Tomov</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1377596.1377597⟩</w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.v20:13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421028v1</w:t>
+                <w:t xml:space="preserve">hal-02421078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PlayStation 3 for High-Performance Scientific Computing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Using Mixed Precision for Sparse Matrix Computations to Enhance the Performance while Achieving 64-bit Accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack J. Dongarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Kurzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Luszczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jack J. Dongarra</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanimir Tomov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 10 (3), pp.84-87. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Mathematical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (4), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCSE.2008.85⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1377596.1377597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421063v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Systems of Linear Equations on the CELL Processor Using Cholesky Factorization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">The PlayStation 3 for High-Performance Scientific Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Kurzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jack Dongarra</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Luszczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack J. Dongarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 19 (9), pp.1175-1186. </w:t>
+              <w:t xml:space="preserve">Computing in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (3), pp.84-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2007.70813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MCSE.2008.85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421046v1</w:t>
+                <w:t xml:space="preserve">hal-02421063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2LEV-D2P4: a package of high-performance preconditioners for scientific and engineering applications</w:t>
               </w:r>
@@ -4400,51 +4396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasqua D’ambra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Di Serafino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Filippone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applicable Algebra in Engineering, Communication and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (3), pp.223-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4535,51 +4531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Domain Decomposition Methods for Large Sparse Linear Systems on Modern Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stojce Nakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4656,51 +4652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Domain Decomposition Methods for Large Sparse Linear Systems on Modern Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stojce Nakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5014,51 +5010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un solveur direct à base de tâches pour des systèmes linéaires FEM/BEM creux/denses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5122,51 +5118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Arithmetic Intensity of Distributed-Memory Dense Matrix Multiplication Involving a Symmetric Input Matrix (SYMM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5622,77 +5618,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of a Sparse Direct Solver on Heterogeneous Systems using Starpu and Simgrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5989,103 +5985,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting a Parametrized Task Graph model for the parallelization of a sparse direct multifrontal solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Bosilca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par 2016: Parallel Processing Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Grenoble, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6113,51 +6109,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D frequency-domain seismic modeling with a Parallel BLR multifrontal direct solver</w:t>
+                <w:t xml:space="preserve">Efficient 3D frequency-domain full-waveform inversion of ocean-bottom cable data with sparse block low-rank direct solver: a real data case study from the North Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
@@ -6196,93 +6192,102 @@
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEG Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, New Orleans, United States. pp.3606-3611</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2015, New Orleans, United States. pp.1303-1308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/segam2015-5713962.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237869v1</w:t>
+                <w:t xml:space="preserve">hal-01239896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient 3D frequency-domain full-waveform inversion of ocean-bottom cable data with sparse block low-rank direct solver: a real data case study from the North Sea</w:t>
+                <w:t xml:space="preserve">3D frequency-domain seismic modeling with a Parallel BLR multifrontal direct solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
@@ -6321,147 +6326,138 @@
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEG Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, New Orleans, United States. pp.1303-1308, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2015, New Orleans, United States. pp.3606-3611</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/segam2015-5713962.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01239896v1</w:t>
+                <w:t xml:space="preserve">hal-01237869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-based multifrontal QR solver for GPU-accelerated multicore architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22rd IEEE International Conference on High Performance Computing (HiPC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Bangalore, India. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6508,77 +6504,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Accurate Simulation of Multithreaded Sparse Linear Algebra Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Stanisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6879,90 +6875,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifrontal QR Factorization for Multicore Architectures over Runtime Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Parallel Processing (EuroPar 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Aachen, Germany. pp.521-532, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6996,90 +6992,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in sparse direct solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Joslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7272,51 +7268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7367,90 +7363,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Memory-Aware Mappings for Parallel Multifrontal Factorizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7656,51 +7652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Di Serafino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Filippone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7876,51 +7872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Dongarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parry Husbands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Kurzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Yelick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7961,412 +7957,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospectus for the Next LAPACK and ScaLAPACK Libraries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extending PSBLAS to Build Parallel Schwarz Preconditioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasqua D’ambra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Di Serafino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Filippone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PARA 2006</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-75755-9_2⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Applied Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyngby, Denmark. pp.593-602, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11558958_71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267407v1</w:t>
+                <w:t xml:space="preserve">hal-05267368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending PSBLAS to Build Parallel Schwarz Preconditioners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploiting the performance of 32 bit floating point arithmetic in obtaining 64 bit accuracy (revisiting iterative refinement for linear systems)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Langou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Luszczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kurzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Applied Parallel Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11558958_71⟩</w:t>
+              <w:t xml:space="preserve">the 2006 ACM/IEEE conference on Supercomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Tampa, FL, United States. pp.113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1188455.1188573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267368v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the performance of 32 bit floating point arithmetic in obtaining 64 bit accuracy (revisiting iterative refinement for linear systems)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+                <w:t xml:space="preserve">Prospectus for the Next LAPACK and ScaLAPACK Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Demmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Dongarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beresford Parlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Kahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 2006 ACM/IEEE conference on Supercomputing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Tampa, FL, United States. pp.113, </w:t>
+              <w:t xml:space="preserve">PARA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Umea, Sweden. pp.11-23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1188455.1188573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75755-9_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169433v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAST-EVP: An Engine Simulation Tool</w:t>
               </w:r>
@@ -8404,51 +8400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro de Maio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco del Citto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Filippone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on High Performance Computing and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Sorrento, Italy. pp.969-978, </w:t>
@@ -8701,51 +8697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8839,51 +8835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iain S. Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8990,51 +8986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iain S. Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9674,51 +9670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9785,90 +9781,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redundant computations in task-based parallelism with applications to communication-reducing algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10251,103 +10247,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-Based Parallel Programming for Scalable Algorithms: application to Matrix Multiplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Guermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9461, Inria Bordeaux - Sud-Ouest. 2022, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10365,90 +10361,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving high-performance with a sparse direct solver on Intel KNL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikko Byckling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Masliah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10483,90 +10479,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task-based multifrontal QR solver for GPU-accelerated multicore architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRI/RT--2015--02--FR-r1, IRIT, Toulouse. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10894,51 +10890,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CE84CD1"/>
+    <w:nsid w:val="B6FD34ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11125,51 +11121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alfredo-buttari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3207-7021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167548999" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525918v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Higham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Mary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vieubl&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/draf049" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490215v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pacteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1644705" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663142v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Beuzeville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gratton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190686v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Higham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L&#8217;excellent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1549079" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082415v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gerest" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1568600" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922986v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle42030173.1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936659v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jego" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583560" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536031v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3582493" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251738v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drac037" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Huber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leleux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ruede" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nla.2407" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070416v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleve Ashcraft" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1386451" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370953v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hauberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costy Kodsi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1306166" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774642v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1182760" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Orban" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ruiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Titley-Peloquin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1194900" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955766v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242094" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Shantsev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyoosh Jaysaval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de La Kethulle de Ryhove" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx106" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322230v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1077192" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334113v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130938505" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01333645v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lopez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2898348" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421133v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Eijkhout" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Filippone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342007083801" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5814D2F6E16C8AD34583207D6002903C92ECC841/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0052.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421121v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Langou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Luszczek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342007084026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120903476" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123557v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Joslin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sid-Lakhdar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124774v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouchet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Henry Rouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chauvin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219605" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122471v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110846427" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2013.03.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419121v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2331130.2331131" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420940v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baboulin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kurzak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2008.11.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420965v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2008.10.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421078v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.v20:13" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421028v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimir Tomov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1377596.1377597" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421063v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2008.85" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2007.70813" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421066v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqua D&#8217;ambra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Di Serafino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-007-0035-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92B4FFA21A0A76BB5D8D6ED4DCF99F6745EAD571/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248772v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stojce Nakov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marait" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248757v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922334v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04178064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Fel&#353;&#246;ci" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093162v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922287v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783037v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02073725v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Masliah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023422v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129651v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hautreux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cameo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lecas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67630-2_23" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337748v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58943-5_14" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237869v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239896v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5713962.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270145v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2015.27" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180272v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Stanisic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924660v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924638v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Weisbecker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2013-0603.1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220611v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40047-6_53" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060301v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789684v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789698v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed W. Sid-Lakhdar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726644v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581561v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqua d'Ambra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gentile" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803488v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267445v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parry Husbands" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Yelick" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/78/1/012028" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267407v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Demmel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beresford Parlett" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kahan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Gu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75755-9_2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267368v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11558958_71" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169433v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1188455.1188573" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267340v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Bella" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Maio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco del Citto" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557654_108" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780548v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945083v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora U&#231;ar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787015v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain S. Duff" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-0-387-09766-4_86" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09766-4_86" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787042v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-0-387-09766-4_204" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09766-4_204" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Winckler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268862v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pralet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919006v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Pleiter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utz-Uwe Haus" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Anciaux-Sedrakian" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Garcia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14735612" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905035v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carpenter" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arenaz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ber&#225;nek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14446622" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803490v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176537v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071696v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752184v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkan Ulker" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03296180v3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03588491v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01473475v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Byckling" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166312v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776859v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01913033v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alfredo-buttari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3207-7021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167548999" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525918v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Higham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Mary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vieubl&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/draf049" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490215v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pacteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1644705" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663142v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Beuzeville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gratton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190686v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Higham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L&#8217;excellent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1549079" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082415v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gerest" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1568600" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536031v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3582493" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936659v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Guermouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jego" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583560" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922986v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle42030173.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251738v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drac037" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Huber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leleux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ruede" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nla.2407" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070416v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleve Ashcraft" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1386451" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370953v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Hauberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costy Kodsi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1306166" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774642v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1182760" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Orban" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ruiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Titley-Peloquin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1194900" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955766v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242094" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Shantsev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyoosh Jaysaval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de La Kethulle de Ryhove" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx106" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322230v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1077192" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421133v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Eijkhout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Filippone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342007083801" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5814D2F6E16C8AD34583207D6002903C92ECC841/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01334113v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130938505" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01333645v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lopez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2898348" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0052.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421121v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack J. Dongarra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Langou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Luszczek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342007084026" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120903476" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123557v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Joslin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sid-Lakhdar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124774v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouchet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Henry Rouet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chauvin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219605" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122471v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110846427" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ascom.2013.03.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419121v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2331130.2331131" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420965v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kurzak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2008.10.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420940v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baboulin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2008.11.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Dongarra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2007.70813" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421078v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.v20:13" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421028v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimir Tomov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1377596.1377597" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421063v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2008.85" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421066v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqua D&#8217;ambra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Di Serafino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-007-0035-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92B4FFA21A0A76BB5D8D6ED4DCF99F6745EAD571/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248772v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stojce Nakov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marait" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248757v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faucher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922334v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04178064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Fel&#353;&#246;ci" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sylvand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04093162v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922287v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783037v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02073725v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Masliah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023422v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129651v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hautreux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cameo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lecas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67630-2_23" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337748v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bosilca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58943-5_14" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239896v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5713962.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270145v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2015.27" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180272v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Stanisic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924660v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924638v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Weisbecker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2013-0603.1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220611v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40047-6_53" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060301v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789684v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789698v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed W. Sid-Lakhdar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726644v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00581561v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqua d'Ambra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gentile" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803488v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267445v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parry Husbands" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Yelick" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/78/1/012028" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267368v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11558958_71" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169433v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1188455.1188573" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267407v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Demmel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beresford Parlett" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kahan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Gu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75755-9_2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267340v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Bella" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Maio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco del Citto" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557654_108" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780548v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945083v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bora U&#231;ar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787015v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain S. Duff" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-0-387-09766-4_86" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09766-4_86" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00787042v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-0-387-09766-4_204" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09766-4_204" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Winckler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268862v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pralet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919006v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Pleiter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utz-Uwe Haus" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Anciaux-Sedrakian" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Garcia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14735612" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905035v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carpenter" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arenaz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Ber&#225;nek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14446622" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00803490v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176537v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071696v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752184v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkan Ulker" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03296180v3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03588491v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01473475v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Byckling" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166312v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776859v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01913033v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>