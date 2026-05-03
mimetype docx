--- v1 (2026-03-27)
+++ v2 (2026-05-03)
@@ -1393,295 +1393,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeology and chronostratigraphy of the Lac du Puy intraurban protohistoric wetland, Corent, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holocene Vegetation Dynamics and First Land-Cover Estimates in the Auvergne Mountains (Massif Central, France): Key Tools to Landscape Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ledger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Depreux</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Chassiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gea.21678⟩</w:t>
+              <w:t xml:space="preserve">Interdisciplinaria archaeologica Natural Sciences in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, IX (2), pp.179-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24916/iansa.2018.2.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769810v1</w:t>
+                <w:t xml:space="preserve">hal-02070830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene Vegetation Dynamics and First Land-Cover Estimates in the Auvergne Mountains (Massif Central, France): Key Tools to Landscape Management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michela Mariani</w:t>
+                <w:t xml:space="preserve">Geoarchaeology and chronostratigraphy of the Lac du Puy intraurban protohistoric wetland, Corent, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Mayoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ledger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Chassiot</w:t>
+                <w:t xml:space="preserve">Bruno Depreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinaria archaeologica Natural Sciences in Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, IX (2), pp.179-190. </w:t>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (5), pp.594-604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24916/iansa.2018.2.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/gea.21678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070830v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Highest Gradient Model: A New Method for Analytical Assessment of the Efficiency of LiDAR-Derived Visualization Techniques for Landform Detection and Mapping</w:t>
               </w:r>
@@ -1944,51 +1944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Depreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, n° 536, pp.22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2164,112 +2164,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-environmental interactions from Neolithic to Antiquity in the intra-urban wetland of the Lac du Puy de Corent (Fr.): a geoarchaeological approach</w:t>
+                <w:t xml:space="preserve">Premier bilan des recherches paléoenvironnementales et géoarchéologiques menées autour du site de Corent (Auvergne): 5 millénaires d’interactions socio-environnementales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M Ledger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI Taller Doctoral de Arqueología Antigua Casa de Velázquez-Deutsches Archäologisches Institut</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Journée d’Études – UMR 5608 TRACES Territoires et paysages, de l’Age du Bronze à l’Antiquité, Nouvelles approches.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864013v1</w:t>
+                <w:t xml:space="preserve">hal-01864009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La aportación del LiDAR a la cartografía geomorfológica de detalle y al análisis de potencial geoarqueológico: el ejemplo del Puy de Corent (Auvernia, Francia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2324,195 +2350,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV Congreso de la Asociación de Geógrafos Españoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premier bilan des recherches paléoenvironnementales et géoarchéologiques menées autour du site de Corent (Auvergne): 5 millénaires d’interactions socio-environnementales.</w:t>
+                <w:t xml:space="preserve">Socio-environmental interactions from Neolithic to Antiquity in the intra-urban wetland of the Lac du Puy de Corent (Fr.): a geoarchaeological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Études – UMR 5608 TRACES Territoires et paysages, de l’Age du Bronze à l’Antiquité, Nouvelles approches.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XI Taller Doctoral de Arqueología Antigua Casa de Velázquez-Deutsches Archäologisches Institut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864009v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats des sondages géoarchéologiques 2015 du Lac du puy de Corent (Puy-de-Dôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Depreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Sever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2978,51 +2978,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3262,89 +3262,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated geoarchaeological approach to assess human forcing on landscape: evolution of an Iron Age oppidum (Auvergne, France)</w:t>
+                <w:t xml:space="preserve">An integrated geoarchaeological approach to assess human forcing on landscape : evolution of an Iron Age oppidum (Auvergne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Berger</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3358,175 +3358,50 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII World UISPP congress, session 46 “Iron Age communities in western-central Europe: new approaches to landscape and identity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3536,213 +3411,213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’oppidum de Gergovie. Contexte géomorphologique, paléoenvironnemental et géoarchéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mayoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mayoral</w:t>
+                <w:t xml:space="preserve">E. Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Tissot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y. Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport final scientifique, Conseil Départemental du Puy-de-Dôme. 2020, pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lac du Puy de Corent-Opération 2015: Sondages géoarchéologiques - Rapport de prospection thématique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Depreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[reportType_6] Université Clermont Auvergne. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3752,114 +3627,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité aux forçages anthropo-climatiques des paysages protohistoriques et antiques du plateau volcanique de Corent (Auvergne) et de ses marges par une approche géoarchéologique pluri-indicateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Clermont Auvergne [2017-2020], 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018CLFAL005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01864032v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3927,51 +3802,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54303E73"/>
+    <w:nsid w:val="82CF7329"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4158,51 +4033,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alfredo-mayoral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3003-6018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232566968" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450131v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Apostolou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Venieri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Dimaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Garcia-Molsosa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1926" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450135v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dia Colominas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Carbonell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pescini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gallego-Valle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.128" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450134v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia &#201;g&#252;ez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.04.008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467775v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geomatics1040026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385683v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral Pascual" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vernet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107237" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620950390" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943533v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ledger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104908" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pareilh-Peyrou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.114084" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.08.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769810v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21678" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070830v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Mariani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24916/iansa.2018.2.5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9020120" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02069074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125823v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907970v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864013v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863882v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864009v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Ledger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863889v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863999v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Soteres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02069183v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pareilh-Peyrou Mathias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112300v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363393v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayoral" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tissot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defive" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Miras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864003v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01864032v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAL005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alfredo-mayoral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3003-6018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232566968" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450131v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Apostolou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Venieri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Dimaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Garcia-Molsosa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1926" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450135v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dia Colominas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Carbonell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pescini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gallego-Valle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.128" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450134v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia &#201;g&#252;ez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.04.008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467775v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geomatics1040026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385683v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral Pascual" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vernet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107237" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620950390" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943533v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ledger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104908" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pareilh-Peyrou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.114084" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.08.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Mariani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24916/iansa.2018.2.5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21678" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9020120" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02069074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125823v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907970v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Ledger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863882v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863889v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863999v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Soteres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02069183v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pareilh-Peyrou Mathias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112300v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363393v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayoral" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tissot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defive" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Miras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864003v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01864032v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAL005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>