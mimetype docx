--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">232566968</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=OyWCjeQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -213,1815 +234,1815 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating legacy survey data into GIS‐based analysis: The rediscovery of the archaeological landscapes in Grevena (Western Macedonia, Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannis Apostolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantina Venieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Dimaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnau Garcia-Molsosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological Prospection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/arp.1926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’arqueologia del paisatge aplicada a l’estudi dels espais altimontans: experiències a les capçaleres del Ter i del Segre (el Ripollès, la Cerdanya, Andorra)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lídia Colominas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnau Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Pescini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Gallego-Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treballs d'Arqueologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26, pp.73-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5565/rev/tda.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neolithic livestock practices in high mountain areas: A multi-proxy study of pastoral enclosures of Molleres II (Eastern Pyrenees)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Pescini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Pescini</w:t>
+                <w:t xml:space="preserve">Arnau Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnau Carbonell</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lídia Colominas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Égüez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2023.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-AdaptIve LOcal Relief Enhancer (SAILORE): A New Filter to Improve Local Relief Model Performances According to Local Topography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Toumazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (4), pp.450-463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/geomatics1040026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Times are changing: A new chronology for Holocene volcanic events and hydro-sedimentary history recorded in the Sarliève marsh (central France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 272, pp.107237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early human impact on soils and hydro-sedimentary systems: Multi-proxy geoarchaeological analyses from La Narse de la Sauvetat (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Granai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (12), pp.1780-1800. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0959683620950390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five millennia of human-environment interactions reconstructed from pedosedimentary archives of the Lac du Puy wetland (Corent, Fr.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quantifying multiple electromagnetic properties in EMI surveys: A case study of hydromorphic soils in a volcanic context – The Lac du Puy (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Pareilh-Peyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2020.104908⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 361, pp.114084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.114084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943533v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying multiple electromagnetic properties in EMI surveys: A case study of hydromorphic soils in a volcanic context – The Lac du Puy (France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Five millennia of human-environment interactions reconstructed from pedosedimentary archives of the Lac du Puy wetland (Corent, Fr.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ledger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Miras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.114084⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 195, pp.104908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2020.104908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467986v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and Holocene geomorphological evolution of the landslide-dammed basin of la Narse de la Sauvetat (Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑françois Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 320, pp.162-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene Vegetation Dynamics and First Land-Cover Estimates in the Auvergne Mountains (Massif Central, France): Key Tools to Landscape Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geoarchaeology and chronostratigraphy of the Lac du Puy intraurban protohistoric wetland, Corent, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Mayoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Miras</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ledger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Chassiot</w:t>
+                <w:t xml:space="preserve">Bruno Depreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinaria archaeologica Natural Sciences in Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, IX (2), pp.179-190. </w:t>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (5), pp.594-604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24916/iansa.2018.2.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/gea.21678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070830v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeology and chronostratigraphy of the Lac du Puy intraurban protohistoric wetland, Corent, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Holocene Vegetation Dynamics and First Land-Cover Estimates in the Auvergne Mountains (Massif Central, France): Key Tools to Landscape Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ledger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Depreux</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Chassiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gea.21678⟩</w:t>
+              <w:t xml:space="preserve">Interdisciplinaria archaeologica Natural Sciences in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, IX (2), pp.179-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24916/iansa.2018.2.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769810v1</w:t>
+                <w:t xml:space="preserve">hal-02070830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Highest Gradient Model: A New Method for Analytical Assessment of the Efficiency of LiDAR-Derived Visualization Techniques for Landform Detection and Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Toumazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon François-Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (2), pp.120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs9020120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme AYPONA. Utilisation de méthodes non intrusives pour la détection et la cartographie de vestiges archéologiques et des formes du relief dans le cadre du programme AYPONA (pAysages et visages d’une agglomération clermontoise : apProche intégrée et diachrONique de l’occupAtion de l’Oppidum de CoreNt (Auvergne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dousteyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corent : découverte d’une importante batterie de silos enterrés de l’âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Depreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, n° 536, pp.22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2031,970 +2052,970 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois millénaires d’impact anthropique sur les sols et le système morpho-sédimentaire de la Narse de la Sauvetat (Auvergne, Fr.) du Néolithique au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Granai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑françois Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premier bilan des recherches paléoenvironnementales et géoarchéologiques menées autour du site de Corent (Auvergne): 5 millénaires d’interactions socio-environnementales.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La aportación del LiDAR a la cartografía geomorfológica de detalle y al análisis de potencial geoarqueológico: el ejemplo del Puy de Corent (Auvernia, Francia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑françois Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Études – UMR 5608 TRACES Territoires et paysages, de l’Age du Bronze à l’Antiquité, Nouvelles approches.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XXV Congreso de la Asociación de Geógrafos Españoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864009v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La aportación del LiDAR a la cartografía geomorfológica de detalle y al análisis de potencial geoarqueológico: el ejemplo del Puy de Corent (Auvernia, Francia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Socio-environmental interactions from Neolithic to Antiquity in the intra-urban wetland of the Lac du Puy de Corent (Fr.): a geoarchaeological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV Congreso de la Asociación de Geógrafos Españoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Madrid, España</w:t>
+              <w:t xml:space="preserve">XI Taller Doctoral de Arqueología Antigua Casa de Velázquez-Deutsches Archäologisches Institut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863882v1</w:t>
+                <w:t xml:space="preserve">hal-01864013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-environmental interactions from Neolithic to Antiquity in the intra-urban wetland of the Lac du Puy de Corent (Fr.): a geoarchaeological approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Premier bilan des recherches paléoenvironnementales et géoarchéologiques menées autour du site de Corent (Auvergne): 5 millénaires d’interactions socio-environnementales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M Ledger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI Taller Doctoral de Arqueología Antigua Casa de Velázquez-Deutsches Archäologisches Institut</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Journée d’Études – UMR 5608 TRACES Territoires et paysages, de l’Age du Bronze à l’Antiquité, Nouvelles approches.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864013v1</w:t>
+                <w:t xml:space="preserve">hal-01864009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats des sondages géoarchéologiques 2015 du Lac du puy de Corent (Puy-de-Dôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Depreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Sever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑françois Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée régionale de l’Archéologie, DRAC Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports du LIDAR à la cartographie géomorphologique de détail et à l’analyse géoarchéologique du Puy de Corent (Auvergne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑françois Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats des volets géoarchéologie et géomatique du programme interdisciplinaire AYPONA (Paysages et visages d'une agglomération clermontoise: approche intégrée et diachronique de l'occupation de l'oppidum de Corent, Auvergne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée régionale de l'archéologie Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DRAC Auvergne, May 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats issus de l'analyse des données LiDAR du Puy de Corent : Archéologie et Géomorphologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dousteyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée technique du CRAIG: Cartographie et Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avances en el establecimiento de la curva de crecimiento de Aspicilia calcarea en la Meseta meridional y sus posibles aplicaciones liquenométricas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Soteres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII Iberian Quaternary conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sevilla, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3004,404 +3025,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche des forçages anthropo-climatiques des paysages protohistoriques du plateau de Corent (Auvergne) et de ses marges par l’analyse de registres sédimentaires palustres complémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑françois Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Q10 – AFEQ – CNF INQUA « Paléoclimats et environnements quaternaires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données archéologiques sur l’occupation du sol durant l’Antiquité de la Narse de la Sauvetat (63)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon François-Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dousteyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pareilh-Peyrou Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Régionale de l’Archéologie (Auvergne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated geoarchaeological approach to assess human forcing on landscape : evolution of an Iron Age oppidum (Auvergne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII World UISPP congress, session 46 “Iron Age communities in western-central Europe: new approaches to landscape and identity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3411,213 +3432,213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’oppidum de Gergovie. Contexte géomorphologique, paléoenvironnemental et géoarchéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mayoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Defive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport final scientifique, Conseil Départemental du Puy-de-Dôme. 2020, pp.98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lac du Puy de Corent-Opération 2015: Sondages géoarchéologiques - Rapport de prospection thématique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Depreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[reportType_6] Université Clermont Auvergne. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3627,114 +3648,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité aux forçages anthropo-climatiques des paysages protohistoriques et antiques du plateau volcanique de Corent (Auvergne) et de ses marges par une approche géoarchéologique pluri-indicateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Clermont Auvergne [2017-2020], 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018CLFAL005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01864032v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3802,51 +3823,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82CF7329"/>
+    <w:nsid w:val="8CA44047"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4033,51 +4054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alfredo-mayoral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3003-6018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232566968" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450131v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Apostolou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Venieri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Dimaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Garcia-Molsosa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1926" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450135v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dia Colominas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Carbonell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pescini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gallego-Valle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.128" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450134v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia &#201;g&#252;ez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.04.008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467775v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geomatics1040026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385683v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral Pascual" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vernet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107237" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620950390" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943533v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ledger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104908" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pareilh-Peyrou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.114084" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.08.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Mariani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24916/iansa.2018.2.5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21678" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9020120" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02069074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125823v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907970v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Ledger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863882v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863889v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863999v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Soteres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02069183v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pareilh-Peyrou Mathias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112300v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363393v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayoral" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tissot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defive" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Miras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864003v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01864032v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAL005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alfredo-mayoral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3003-6018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232566968" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=OyWCjeQAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450131v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Apostolou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Venieri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Dimaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Garcia-Molsosa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1926" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450135v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;dia Colominas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnau Carbonell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Pescini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gallego-Valle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.128" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia &#201;g&#252;ez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2023.04.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467775v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geomatics1040026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385683v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral Pascual" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vernet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107237" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920057v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620950390" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pareilh-Peyrou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.114084" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943533v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ledger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104908" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.08.015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769810v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21678" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070830v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Mariani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24916/iansa.2018.2.5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464694v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9020120" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02069074v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863882v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864013v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Ledger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863889v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158477v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863999v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Soteres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02069183v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pareilh-Peyrou Mathias" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363393v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayoral" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tissot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defive" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Miras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864003v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01864032v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAL005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>